--- v0 (2025-11-01)
+++ v1 (2026-06-01)
@@ -12,98 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="718">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="833">
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Loại bài</t>
   </si>
   <si>
     <t>Mô tả</t>
   </si>
   <si>
     <t>Demo vị trí đăng</t>
   </si>
   <si>
     <t>Đơn giá (VND) chưa VAT</t>
   </si>
   <si>
     <t>Giá hiển thị thêm 2h trên home VND</t>
   </si>
   <si>
     <t>Lượng view ước tính</t>
   </si>
   <si>
     <t>Ghi chú</t>
-  </si>
-[...1 lines deleted...]
-    <t>kenh14.vn</t>
   </si>
   <si>
     <t>Bài đặc biệt HOME PC - 30M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 4 TRANG CHỦ (PC) 
 - Bài nổi bật số 5 trang CHUYÊN MỤC (PC)
 - Bài nổi bật số 4 trang CHUYÊN MỤC (Mobile)
 *Kèm gói Viewplus 5 triệu 
 - Mở rộng tập độc giả có chọn lọc</t>
   </si>
   <si>
     <t>Demo</t>
   </si>
   <si>
     <t>6655 - 7865</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;i&gt;(*)Các bài từ bài loại 3 trở lên được hiển thị trong các Box nội dung phù hợp trong chuyên mục 1 ngày&lt;/i&gt;&lt;br&gt;Nhóm 1: Star, Đời Sống, Fashion, Cine, Musik, 2 Tek&lt;br&gt;Nhóm 2: Các chuyên mục còn lại&lt;br&gt;&lt;br&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link bài liên quan&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/ 1 bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3 tag/ tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/ 3 tag/ bài lẻ&lt;br&gt;- Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thông tin cụ thể&lt;br&gt;- Chi phí chèn thêm text (khi bài quá dài so với quy định):&lt;br&gt;1.000.000 VNĐ/ quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/ quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/ quá dưới 500 từ&lt;br&gt;&lt;br&gt;-Đối với bài Duyệt và Đăng GẤP (duyệt và đăng trong vòng 2 giờ):&lt;br&gt;Trong giờ hành chính (Thứ 2 - Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&amp;nbsp;&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài đặc biệt HOME MOBILE - 30M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 4 hoặc 5 TRANG CHỦ (Mobile) 
 - Bài nổi bật số 4 trang CHUYÊN MỤC (Mobile)
 - Bài nổi bật số 5 trang CHUYÊN MỤC (PC)
 *Kèm gói Viewplus 5 triệu - Mở rộng tập độc giả có chọn lọc</t>
   </si>
   <si>
     <t>Bài đặc biệt Mix Home - 45M</t>
   </si>
   <si>
     <t>- Đăng Mix trên cả PC và Mobile
 *Chỉ kèm 01 gói Viewplus trị giá 5 triệu</t>
   </si>
   <si>
     <t>8470 - 10285</t>
   </si>
   <si>
     <t>Bài loại 1 HOME PC STREAM 1 - 18M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 1 trên TRANG CHỦ (PC)
 - Bài trên trang CHUYÊN MỤC tương ứng (PC &amp; Mobile)
 *Kèm gói Viewplus 5 triệu - Mở rộng tập độc giả có chọn lọc</t>
@@ -170,252 +164,242 @@
   <si>
     <t>2420 - 3388</t>
   </si>
   <si>
     <t>Bài loại 4 XAC - 7M</t>
   </si>
   <si>
     <t>- Bài nổi bật Box 'Xem - Ăn - Chơi' trên TRANG CHỦ (PC &amp; Mobile)
 - Bài nổi bật CHUYÊN MỤC (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>968 - 1815</t>
   </si>
   <si>
     <t>Bài loại 5 TIỂU MỤC - 4M</t>
   </si>
   <si>
     <t>- Bài thứ 2 Box 'Tiêu Điểm Tuần' trang TIỂU MỤC (PC)
 - Bài thứ 4 trang TIỂU MỤC
 *Không chia sẻ</t>
   </si>
   <si>
     <t>968 - 1573</t>
   </si>
   <si>
-    <t>Bài loại 4 BOX HOUSE&amp;HOME - 8M</t>
-[...31 lines deleted...]
-  <si>
     <t>Bài TOP 1 - PC - 60M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trên TRANG CHỦ (PC)
 - Bài nổi bật số 1 trang CHUYÊN MỤC (PC)
 - Bài nổi bật số 3 trang CHUYÊN MỤC (Mobile)</t>
   </si>
   <si>
     <t>7865 - 9680</t>
   </si>
   <si>
     <t>Bài TOP 1 - MOBILE - 60M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trên TRANG CHỦ (Mobile)
 - Bài nổi bật số 1 trang CHUYÊN MỤC (Mobile)
 - Bài nổi bật số 3 trang CHUYÊN MỤC (PC)</t>
   </si>
   <si>
     <t>7502 - 9680</t>
   </si>
   <si>
     <t>Bài TOP 1 - 90M</t>
   </si>
   <si>
     <t>- Đăng Mix trên cả PC và Mobile</t>
   </si>
   <si>
-    <t>Bài loại 1 H&amp;H - 9M</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài loại 1 NỔI BẬT MỤC PC - Nhóm 1 - 20M</t>
   </si>
   <si>
     <t>- Bài TOP 1 của chuyên mục trên TRANG CHỦ (PC)
 - Bài TOP 1 trang CHUYÊN MỤC (PC)
 - Bài trên trang CHUYÊN MỤC tương ứng (Mobile)</t>
   </si>
   <si>
     <t>4235 - 4840</t>
   </si>
   <si>
     <t>Bài loại 1 NỔI BẬT MỤC MOBILE - Nhóm 1 - 20M</t>
   </si>
   <si>
     <t>- Bài TOP 1 của chuyên mục trên TRANG CHỦ (Mobile)
 - Bài TOP 1 trang CHUYÊN MỤC (Mobile)
 - Bài trên trang CHUYÊN MỤC tương ứng (PC)</t>
   </si>
   <si>
     <t>3872 - 4840</t>
   </si>
   <si>
     <t>Bài loại 1 Mix nổi bật mục - Nhóm 2 - 25M</t>
   </si>
   <si>
     <t>Bài Loại 4 BOX DR BLUE</t>
   </si>
   <si>
     <t>Bài tại box Dr Blue trên cột phải TRANG CHỦ trong 6 giờ (chia sẻ 3)
 Bài trong chuyên mục phù hợp</t>
+  </si>
+  <si>
+    <t>0 - 0</t>
   </si>
   <si>
     <t>COMBO 3 BOX DR BLUE</t>
   </si>
   <si>
     <t>ĐĂNG CÙNG NỘI DUNG TRÊN 3 SITE BẤT KỲ
 Afamily - Bài loại 3 - Box Dr Blue 
 Kenh14 - Bài loại 4 - Box Dr Blue 
 Soha - Bài loại 3 - Box Dr Blue        
 CafeF - Bài loại 6 - Box Dr Blue
 CafeBiz - Bài loại 3 - Box Dr Blue</t>
   </si>
   <si>
     <t>COMBO 5 BOX DR BLUE</t>
   </si>
   <si>
     <t>ĐĂNG CÙNG NỘI DUNG TRÊN 5 SITE BẤT KỲ
 Afamily - Bài loại 3 - Box Dr Blue Kenh14 - Bài loại 4 - Box Dr Blue Soha - Bài loại 3 - Box Dr Blue        
 CafeF - Bài loại 6 - Box Dr Blue
 CafeBiz - Bài loại 3 - Box Dr Blue</t>
   </si>
   <si>
     <t>Bài loại 1 NỔI BẬT MỤC MOBILE - Nhóm 2 -18M</t>
   </si>
   <si>
     <t>Bài loại 1 NỔI BẬT MỤC PC - Nhóm 2 - 18M</t>
   </si>
   <si>
-    <t>genk.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài Loại 1 TRANG CHỦ - 12M</t>
   </si>
   <si>
     <t>- Bài nổi bật thứ 3 TRANG CHỦ 
 - Bài nổi bật số 1 CHUYÊN MỤC
  (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>2420 - 3630</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3tag/tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/3tag/bài lẻ&lt;br&gt;-Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thêm&lt;br&gt;-Chi phí chèn thêm text (khi bài quá dài so với quy định):&amp;nbsp;&lt;br&gt;1.000.000 VNĐ/quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/quá dưới 500 từ&lt;br&gt;-Đối với bài Duyệt và Đăng GẤP (duyệt và đăng trong vòng 2 giờ):&lt;br&gt;Trong giờ hành chính (Thứ 2 - Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&amp;nbsp;&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài Loại 2  STREAM 1 - 9M</t>
   </si>
   <si>
     <t>- Bài thứ 3 Stream 1 TRANG CHỦ 
 - Bài hiển thị trên CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>1815 - 3025</t>
   </si>
   <si>
     <t>Bài Loại 3 STREAM 2 - 6M</t>
   </si>
   <si>
     <t>- Bài thứ 3 Stream 2 TRANG CHỦ PC 
 - Bài thứ 9 trên Stream TRANG CHỦ Mobile
 - Bài hiển thị trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>1089 - 1815</t>
   </si>
   <si>
     <t>Bài Loại 4 CHUYÊN MỤC - 4M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 2 CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài Loại 5 CHUYÊN MỤC - 3M</t>
   </si>
   <si>
     <t>- Bài trong CHUYÊN MỤC và trôi dần theo thời gian</t>
   </si>
   <si>
     <t>968 - 1694</t>
   </si>
   <si>
-    <t>Bài loại 3 BOX HOUSE&amp;HOME - 6M</t>
-[...12 lines deleted...]
-- Soha - Bài loại 3 - Box House&amp;Home</t>
+    <t>Hostlink - 2,5M</t>
   </si>
   <si>
     <t>Bài TOP 1 - 25M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài nổi bật số 1 TRANG CHỦ 
 - Bài nổi bật số 1 CHUYÊN MỤC </t>
   </si>
   <si>
     <t>6050 - 7260</t>
   </si>
   <si>
-    <t>afamily.vn</t>
+    <t>BÀI TOP 1 - 2026 - 30M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 TRANG CHỦ - 2026 - 18M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2  STREAM 1 - 2026 - 12M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2 NỔI BẬT MỤC - 2026 - 12M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 STREAM 2 - 2026 - 7M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 BOX CHUYÊN MỤC - 2026 - 7M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 4 XEM ĂN CHƠI - 2026 - 4M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 5 CHUYÊN MỤC - 2026 - 4M</t>
+  </si>
+  <si>
+    <t>PR STAR TIÊU ĐIỂM 1 - 34M</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>PR STAR TIÊU ĐIỂM 2 - 22M</t>
+  </si>
+  <si>
+    <t>PR STAR NỔI BẬT 1 - 15M</t>
+  </si>
+  <si>
+    <t>PR STAR NỐI BẬT 2 - 15M</t>
+  </si>
+  <si>
+    <t>PR STAR TIÊU CHUẨN 1 - 10M</t>
+  </si>
+  <si>
+    <t>PR STAR TIÊU CHUẨN 2 - 10M</t>
   </si>
   <si>
     <t>Bài Loại 1 TRANG CHỦ - 15M</t>
   </si>
   <si>
     <t>- Bài nổi bật thứ 4 TRANG CHỦ 
 - Bài nổi bật số 1 CHUYÊN MỤC</t>
   </si>
   <si>
     <t>3630 - 5445</t>
   </si>
   <si>
     <t>Bài Loại 2 STREAM 1 - 10M</t>
   </si>
   <si>
     <t>- Bài thứ 5 Stream 1 TRANG CHỦ 
 - Bài hiển thị tại CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>3025 - 4840</t>
   </si>
   <si>
     <t>Bài Loại 2 NỔI BẬT MỤC - 10M</t>
   </si>
   <si>
@@ -445,62 +429,56 @@
 - Bài trong mục Xem - Ăn - Chơi</t>
   </si>
   <si>
     <t>1573 - 2662</t>
   </si>
   <si>
     <t>Bài Loại 5 CHUYÊN MUC - 3M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 TRANG CHỦ 
 - Bài nổi bật số 1 CHUYÊN MỤC</t>
   </si>
   <si>
     <t>5445 - 6655</t>
   </si>
   <si>
     <t>ĐĂNG CÙNG NỘI DUNG TRÊN 3 SITE BẤT KỲ
 Afamily - Bài loại 3 - Box Dr Blue Kenh14 - Bài loại 4 - Box Dr Blue Soha - Bài loại 3 - Box Dr Blue        
 CafeF - Bài loại 6 - Box Dr Blue
 CafeBiz - Bài loại 3 - Box Dr Blue</t>
   </si>
   <si>
     <t>Bài Loại 3 BOX DR BLUE</t>
   </si>
   <si>
-    <t>cafef.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài TOP 1 PC + MOBILE + APP - 130M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài nổi bật số 1 trang chủ 3 bản (PC + Mobile + App)
 - Bài nổi bật số 1 chuyên mục 3 bản (PC + Mobile + App) 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;p&gt;&lt;strong&gt;Nhóm 1: Bất Động Sản, Doanh Nghiệp, Chứng khoán, TCNH&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Nhóm 2: Các chuyên mục còn lại&lt;/strong&gt;&lt;br&gt;&lt;br&gt;*CafeF không cho để link facebook&lt;br&gt;&lt;br&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;- Thêm Video Clip (không quá 5 phút, không quá 50Mb): 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link bài liên quan&lt;br&gt;- Thêm box thông tin trong bài viết: 1.000.000 VNĐ/ 1 box&lt;br&gt;- Thêm box bình chọn dưới chân bài viết: 2.000.000 VNĐ/ 1 box&lt;br&gt;- Thêm box đăng ký thông tin khách hàng dưới chân bài: 2.000.000 VNĐ/ 1 box + Chi phí Code&lt;br&gt;- Thêm banner dưới chân bài viết (Article Banner): 1,000,000 vnđ/banner (không gồm chi phí thiết kế). Phí thiết kế: 1,000,000 VNĐ/banner&lt;br&gt;- Adpage: Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/ layout/ bài&lt;br&gt;- Adpage: Ẩn quảng cáo xung quanh bài PR (tối đa 3 tháng): 3,000,000 VNĐ/bài&lt;br&gt;- Gắn TAG:&amp;nbsp;&lt;br&gt;1,500,000 VNĐ/3 tag/bài&lt;br&gt;20,000,000 VNĐ/3 tag/tất cả các bài viết trong 1 năm trên toàn bộ các trang của VCCORP&lt;br&gt;- Chi phí thêm Text (đối với bài dài quá so với quy định):&lt;br&gt;1.000.000 VNĐ/quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/quá dưới 500 từ&lt;br&gt;- Chi phí Duyệt và Đăng GẤP (duyệt và đăng bài trong vòng 2 giờ):&lt;br&gt;+ Trong giờ hành chính (Thứ 2 – Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;+ Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&lt;/p&gt;</t>
   </si>
   <si>
     <t>Bài TOP 1 - APP - 65M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trang chủ App
 - Bài nổi bật số 1 chuyên mục App
 - Bài trong chuyên mục tương ứng PC + Mobile</t>
   </si>
   <si>
     <t>Bài loại 1 - Trang chủ PC+MOBILE+APP - 90M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài nổi bật số 3 trang chủ 3 bản (PC + Mobile + App)
 - Bài nổi bật số 2, 3 chuyên mục 3 bản (PC + Mobile + App) </t>
   </si>
   <si>
     <t>Bài loại 1 - Trang chủ APP -45M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 3 trang chủ App
 - Bài nổi bật số 2, 3 chuyên mục App
 - Bài trong chuyên mục tương ứng PC + Mobile</t>
   </si>
   <si>
@@ -535,524 +513,813 @@
   </si>
   <si>
     <t>- Bài thứ 5 Stream 2 (bài thứ 13 - dưới box đang được quan tâm)  trên trang chủ App (CS3)
 - Bài trong chuyên mục tương ứng
 - Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục (pc) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
   </si>
   <si>
     <t>Bài loại 2 - Nổi bật mục PC + Mobile + App - Loại 1 - 52M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 Chuyên mục trên trang chủ 3 bản
 (PC + Mobile + App)
 - Bài trong chuyên mục tương ứng</t>
   </si>
   <si>
     <t>Bài loại 2 - Nổi bật mục PC + Mobile + App - Nhóm 2 - 40M</t>
   </si>
   <si>
     <t>Bài loại 2 - Nổi bật mục App - 25M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 Chuyên mục trên trang chủ App
 - Bài trong chuyên mục tương ứng</t>
   </si>
   <si>
-    <t>Bài loại 6 BOX HOUSE&amp;HOME - 8M</t>
-[...7 lines deleted...]
-- Soha - Bài loại 3 - Box House&amp;Home</t>
+    <t>Bài loại 3 - Stream 2 - Pc - 2026 - 18M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Bài thứ 6 Stream 2 trên trang chủ Pc (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (pc) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ
+</t>
+  </si>
+  <si>
+    <t>5000 - 8000</t>
   </si>
   <si>
     <t>ĐĂNG CÙNG NỘI DUNG TRÊN CẢ 5 SITE
 Afamily - Bài loại 3 - Box Dr Blue
 Kenh14 - Bài loại 4 - Box Dr Blue
 CafeF - Bài loại 6 - Box Dr Blue
 CafeBiz - Bài loại 3 - Box Dr Blue
 Soha - Bài loại 3 - Box Dr Blue</t>
   </si>
   <si>
     <t xml:space="preserve">ĐĂNG CÙNG NỘI DUNG TRÊN 3 SITE BẤT KỲ
 Afamily - Bài loại 3 - Box Dr Blue
 Kenh14 - Bài loại 4 - Box Dr Blue
 CafeF - Bài loại 6 - Box Dr Blue
 CafeBiz - Bài loại 3 - Box Dr Blue
 Soha - Bài loại 3 - Box Dr Blue
 </t>
   </si>
   <si>
     <t>Bài Loại 6 BOX DR BLUE</t>
   </si>
   <si>
     <t xml:space="preserve">Bài tại box Dr Blue trên cột phải TRANG CHỦ trong 6 giờ (chia sẻ 5)
 Bài trong chuyên mục phù hợp
 </t>
   </si>
   <si>
-    <t>Bài TOP 1 PC + MOBILE - 2022 - 100M</t>
+    <t>Bài Top 1 - Pc + Mobile + App - 2026 - 145M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Bài nổi bật số 1 trang chủ 3 bản (PC + Mobile + App)
+- Bài nổi bật số 1 chuyên mục 3 bản (PC + Mobile + App) </t>
+  </si>
+  <si>
+    <t>8120 - 14031</t>
+  </si>
+  <si>
+    <t>Bài Top 1 - Pc + Mobile - 2026 - 115M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trang chủ PC + Mobile
 - Bài nổi bật số 1 chuyên mục PC + Mobile</t>
   </si>
   <si>
     <t>12100 - 14520</t>
   </si>
   <si>
-    <t>Bài TOP 1 - PC - 2022 - 65M</t>
+    <t>Bài Top 1 - Pc - 2026 - 75M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trang chủ PC
 - Bài nổi bật số 1 chuyên mục PC
 - Bài trong chuyên mục tương ứng Mobile + App</t>
   </si>
   <si>
-    <t>Bài TOP 1 - MOBILE - 2022 - 65M</t>
+    <t>Bài Top 1 - Mobile - 2026 - 75M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trang chủ Mobile
 - Bài nổi bật số 1 chuyên mục Mobile
 - Bài trong chuyên mục tương ứng PC + App</t>
   </si>
   <si>
+    <t>Bài Top 1 - App - 2026 - 75M</t>
+  </si>
+  <si>
+    <t>6000 - 8500</t>
+  </si>
+  <si>
+    <t>Bài loại 1 - Trang chủ - Pc + Mobile + App - 2026 - 105M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Bài nổi bật số 2,3 trang chủ 3 bản (PC + Mobile + App)
+- Bài nổi bật số 2, 3 chuyên mục 3 bản (PC + Mobile + App) </t>
+  </si>
+  <si>
+    <t>8000 - 10000</t>
+  </si>
+  <si>
+    <t>Bài loại 1 - Trang chủ - Pc + Mobile - 2026 - 85M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 2,3 trang chủ PC + Mobile
+- Bài nổi bật số 2, 3 chuyên mục PC + Mobile
+- Bài trong chuyên mục tương ứng App</t>
+  </si>
+  <si>
+    <t>8470 - 10890</t>
+  </si>
+  <si>
+    <t>Bài loại 1 - Trang chủ - Pc - 2026 - 55M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 2,3 trang chủ PC
+- Bài nổi bật số 2, 3 chuyên mục PC
+- Bài trong chuyên mục tương ứng Mobile + App</t>
+  </si>
+  <si>
+    <t>7260 - 9075</t>
+  </si>
+  <si>
+    <t>Bài loại 1 - Trang chủ - Mobile - 2026 - 55M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 2,3 trang chủ Mobile
+- Bài nổi bật số 2, 3 chuyên mục Mobile
+- Bài trong chuyên mục tương ứng PC + App</t>
+  </si>
+  <si>
+    <t>Bài loại 1 - Trang chủ - App - 2026 - 55M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 2,3 trang chủ App
+- Bài nổi bật số 2, 3 chuyên mục App
+- Bài trong chuyên mục tương ứng PC + Mobile</t>
+  </si>
+  <si>
+    <t>6000 - 9000</t>
+  </si>
+  <si>
+    <t>Bài loại 2 - Nổi bật mục - Pc + Mobile + App - Nhóm 1 - 2026 - 65M</t>
+  </si>
+  <si>
+    <t>Bài TOP 1 PC + MOBILE - 2022 - 100M</t>
+  </si>
+  <si>
+    <t>Bài loại 2 - Nổi bật mục - Pc + Mobile + App - Nhóm 2 - 2026 - 45M</t>
+  </si>
+  <si>
+    <t>6000 - 8000</t>
+  </si>
+  <si>
+    <t>Bài TOP 1 - PC - 2022 - 65M</t>
+  </si>
+  <si>
+    <t>Bài loại 2 - Nổi bật mục - Pc + Mobile - Nhóm 1 - 2026 - 50M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 1 Chuyên mục trên trang chủ PC + Mobile
+- Bài trong chuyên mục tương ứng</t>
+  </si>
+  <si>
+    <t>6050 - 8470</t>
+  </si>
+  <si>
+    <t>Bài TOP 1 - MOBILE - 2022 - 65M</t>
+  </si>
+  <si>
+    <t>Bài loại 2 - Nổi bật mục - Pc + Mobile - Nhóm 2 - 2026 - 35M</t>
+  </si>
+  <si>
     <t>Bài loại 1 TRANG CHỦ PC + MOBILE - 2022 - 70M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 3 trang chủ PC + Mobile
 - Bài nổi bật số 2, 3 chuyên mục PC + Mobile
 - Bài trong chuyên mục tương ứng App</t>
   </si>
   <si>
-    <t>8470 - 10890</t>
+    <t>Bài loại 2 - Nổi bật mục - Pc - Nhóm 1 - 2026 - 32M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 1 Chuyên mục trên trang chủ PC
+- Bài trong chuyên mục tương ứng</t>
+  </si>
+  <si>
+    <t>4000 - 6000</t>
   </si>
   <si>
     <t>Bài loại 1 TRANG CHỦ PC - 2022 - 45M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 3 trang chủ PC
 - Bài nổi bật số 2, 3 chuyên mục PC
 - Bài trong chuyên mục tương ứng Mobile + App</t>
   </si>
   <si>
-    <t>7260 - 9075</t>
+    <t>Bài loại 2 - Nổi bật mục - Mobile - Nhóm 1 - 2026 - 32M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 1 Chuyên mục trên trang chủ Mobile
+- Bài trong chuyên mục tương ứng</t>
   </si>
   <si>
     <t>Bài loại 1 TRANG CHỦ MB - 2022 - 45M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 3 trang chủ Mobile
 - Bài nổi bật số 2, 3 chuyên mục Mobile
 - Bài trong chuyên mục tương ứng PC + App</t>
   </si>
   <si>
+    <t>Bài loại 2 - Nổi bật mục App - Nhóm 1 - 2026 - 32M</t>
+  </si>
+  <si>
     <t>Bài loại 2 NỔI BẬT MỤC PC + MOBILE - 2022 - 40M</t>
   </si>
   <si>
-    <t>- Bài nổi bật số 1 Chuyên mục trên trang chủ PC + Mobile
-[...3 lines deleted...]
-    <t>6050 - 8470</t>
+    <t>Bài loại 2 - Nổi bật mục - Pc - Nhóm 2 - 2026 - 22M</t>
   </si>
   <si>
     <t>Bài loại 2 NỔI BẬT MỤC PC - 2022 - 25M</t>
   </si>
   <si>
-    <t>- Bài nổi bật số 1 Chuyên mục trên trang chủ PC
-[...2 lines deleted...]
-  <si>
     <t>3630 - 4840</t>
+  </si>
+  <si>
+    <t>Bài loại 2 - Nổi bật mục - Mobile - Nhóm 2 - 2026 - 22M</t>
   </si>
   <si>
     <t>Bài loại 2 NỔI BẬT MỤC MB - 2022 - 25M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 Chuyên mục trên trang chủ Mobile 
 - Bài trong chuyên mục tương ứng</t>
+  </si>
+  <si>
+    <t>Bài loại 2 - Nổi bật mục App - Nhóm 2 - 2026 - 22M</t>
   </si>
   <si>
     <t>Bài loại 2 STREAM 1 PC + MOBILE - 2022 - 35M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 1 trên trang chủ PC + Mobile (CS3)
 - Bài trong chuyên mục tương ứng
 - Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục (pc+mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ</t>
   </si>
   <si>
     <t>5445 - 7260</t>
   </si>
   <si>
+    <t>Bài loại 2 - Stream 1 - Pc + Mobile + App - 2026 - 55M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 6 Stream 1 trên trang chủ 3 bản (Pc + Mobile + App) (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (pc + mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ</t>
+  </si>
+  <si>
     <t>Bài loại 2 STREAM 1 PC - 2022 - 22M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 1 trên trang chủ PC (CS3)
 - Bài trong chuyên mục tương ứng 
 - Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục (pc) tương ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ</t>
   </si>
   <si>
     <t>4840 - 6050</t>
   </si>
   <si>
+    <t>Bài loại 2 - Stream 1 - Pc + Mobile - 2026 - 42M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 6 Stream 1 trên trang chủ PC + Mobile (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (pc+mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ"</t>
+  </si>
+  <si>
     <t>Bài loại 2 STREAM 1 MB - 2022 - 22M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 1 (bài thứ 11) trên trang chủ Mobile (CS3)
 - Bài trong chuyên mục tương ứng
 - Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục (mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ</t>
   </si>
   <si>
+    <t>Bài loại 2 - Stream 1 - Pc - 2026 - 27M</t>
+  </si>
+  <si>
+    <t>5000 - 7000</t>
+  </si>
+  <si>
     <t>Bài loại 3 STREAM 2 PC + MOBILE - 2022 - 22M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 2 trên trang chủ PC + Mobile (CS3)
 - Bài trong chuyên mục tương ứng
 - Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục (pc+mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
   </si>
   <si>
+    <t>Bài loại 2 - Stream 1 - Mobile - 2026 - 27M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 6 Stream 1 (bài thứ 11) trên trang chủ Mobile (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ</t>
+  </si>
+  <si>
+    <t>Bài loại 2 - Stream 1 - App - 2026 - 27M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 4 Stream 1 (bài thứ 8 - dưới box Góc nhà đầu tư) trên trang chủ
+App (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (pc) tương ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ</t>
+  </si>
+  <si>
     <t>Bài loại 3 STREAM 2 PC - 2022 - 15M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 2 trên trang chủ PC (CS3)
 - Bài trong chuyên mục tương ứng
 - Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục (pc) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
   </si>
   <si>
     <t>3025 - 3872</t>
   </si>
   <si>
+    <t>Bài loại 3 - Stream 2 - Pc + Mobile + App - 2026 - 35M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 6 Stream 2 trên trang chủ 3 bản (Pc + Mobile + App) (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (pc + mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
+  </si>
+  <si>
     <t>Bài loại 3 STREAM 2 MB - 2022 - 15M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 1 (bài thứ 16) trên trang chủ Mobile (CS3)
 - Bài trong chuyên mục tương ứng
 - Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục (mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
   </si>
   <si>
+    <t>Bài loại 3 - Stream 2 - Pc + Mobile - 2026 - 28M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 6 Stream 2 trên trang chủ Pc + Mobile (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (pc+mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
+  </si>
+  <si>
     <t>Bài loại 3 BOX SẢN PHẨM NỔI BẬT PC - 2022 - 15M</t>
   </si>
   <si>
     <t>- Bài lớn box "Sản phẩm nổi bật"
 - Bài trong chuyên mục tương ứng</t>
   </si>
   <si>
     <t>Bài loại 3 BOX CHUYÊN MỤC - 2022 - 12M</t>
   </si>
   <si>
     <t>- Bài nhỏ Chuyên mục trên trang chủ PC + Mobile
 - Bài trong chuyên mục tương ứng</t>
   </si>
   <si>
     <t>2662 - 3267</t>
   </si>
   <si>
+    <t>Bài loại 3 - Stream 2 - Mobile - 2026 - 18M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 6 Stream 2 (bài thứ 16) trên trang chủ Mobile (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (mobile) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
+  </si>
+  <si>
     <t>Bài loại 4 BOX SẢN PHẨM NỔI BẬT PC - 2022 - 10M</t>
   </si>
   <si>
     <t>- Bài nhỏ box "Sản phẩm nổi bật"
 - Bài trong chuyên mục tương ứng</t>
   </si>
   <si>
     <t>2178 - 2783</t>
   </si>
   <si>
+    <t>Bài loại 3 - Stream 2 - App - 2026 - 18M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 5 Stream 2 (bài thứ 13 - dưới box đang được quan tâm) trên
+trang chủ App (CS3)
+- Bài trong chuyên mục tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo
+chuyên mục (pc) tương ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
+  </si>
+  <si>
     <t>Bài loại 4 BOX CƠ HỘI ĐẦU TƯ PC - 2022 - 10M</t>
   </si>
   <si>
     <t>- Bài lớn box "Cơ hội đầu tư"
 - Bài trong chuyên mục tương ứng</t>
   </si>
   <si>
     <t>2541 - 3146</t>
   </si>
   <si>
+    <t>Bài loại 3 - Box Sản phẩm nổi bật - Pc - 2026 - 18M</t>
+  </si>
+  <si>
+    <t>- Bài lớn box "Sản phẩm nổi bật"
+- Bài trong chuyên mục tương ứng"</t>
+  </si>
+  <si>
     <t>Bài loại 5 NỔI BẬT CHUYÊN MỤC - 2022 - 12M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 chuyên mục PC + Mobile</t>
   </si>
   <si>
+    <t>Bài loại 3 - Box Chuyên mục - Nhóm 1 - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>- Bài nhỏ Chuyên mục trên trang chủ Pc + Mobile
+- Bài trong chuyên mục tương ứng"</t>
+  </si>
+  <si>
+    <t>3000 - 5000</t>
+  </si>
+  <si>
     <t>Bài loại 6 BÀI SỐ 2,3 CHUYÊN MỤC - 2022 - 10M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 2,3 chuyên mục PC + Mobile</t>
   </si>
   <si>
+    <t>Bài loại 3 - Box Chuyên mục - Nhóm 2 - 2026 - 12M</t>
+  </si>
+  <si>
+    <t>3000 - 4000</t>
+  </si>
+  <si>
     <t>Bài loại 7 CHUYÊN MỤC - 2022 - 8M</t>
   </si>
   <si>
     <t>- Bài trong chuyên mục và trôi dần theo thời gian</t>
   </si>
   <si>
     <t>2299 - 2904</t>
   </si>
   <si>
+    <t>Bài loại 4 - Box Sản phẩm nổi bật - Pc - 2026 - 12M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Bài nhỏ box "Sản phẩm nổi bật"
+- Bài trong chuyên mục tương ứng" </t>
+  </si>
+  <si>
+    <t>2000 - 4000</t>
+  </si>
+  <si>
     <t>Bài loại 8 TIN DOANH NGHIỆP - 2022 - 6M</t>
   </si>
   <si>
     <t>- Bài trong box "Tin doanh nghiệp" trên trang chủ 1 ngày</t>
   </si>
   <si>
+    <t>Bài loại 4 - Box Cơ hội đầu tư - Pc - 2026 - 12M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Bài lớn box "Cơ hội đầu tư""
+- Bài trong chuyên mục tương ứng </t>
+  </si>
+  <si>
     <t>Bài loại 9 BOX THÔNG CÁO BÁO CHÍ - 2022 - 4,5M</t>
   </si>
   <si>
     <t>- Bài trong box "Thông cáo báo chí" trên trang chủ 1 ngày</t>
   </si>
   <si>
+    <t>Bài loại 5 - Nổi bật Chuyên mục - Nhóm 1 - 2026 - 15M</t>
+  </si>
+  <si>
     <t>Bài loại 3 BOX CHUYÊN MỤC - 2022 - NHÓM 2 - 9M</t>
   </si>
   <si>
     <t>2057 - 2662</t>
   </si>
   <si>
+    <t>Bài loại 5 - Nổi bật Chuyên mục - Nhóm 2 - 2026 - 12M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 1 chuyên mục Pc + Mobile</t>
+  </si>
+  <si>
     <t>Bài loại 2 NỔI BẬT MỤC PC + MOBILE - 2022 -   NHÓM 2 - 28M</t>
   </si>
   <si>
+    <t>Bài loại 6 - Bài số 2, 3 Chuyên mục - Nhóm 1 - 2026 - 12M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 2,3 chuyên mục Pc + Mobile</t>
+  </si>
+  <si>
+    <t>2000 - 5000</t>
+  </si>
+  <si>
     <t>Bài loại 2 NỔI BẬT MỤC PC - 2022 -   NHÓM 2 - 18M</t>
   </si>
   <si>
     <t>3872 - 4477</t>
   </si>
   <si>
+    <t>Bài loại 6 - Bài số 2, 3 Chuyên mục - Nhóm 2 - 2026 - 10M</t>
+  </si>
+  <si>
     <t>Bài loại 2 NỔI BẬT MỤC MB - 2022 -   NHÓM 2 - 18M</t>
   </si>
   <si>
+    <t>Bài loại 7 - Chuyên mục - Nhóm 1 - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>1000 - 3000</t>
+  </si>
+  <si>
     <t>Bài loại 5 NỔI BẬT CHUYÊN MỤC - 2022 -  NHÓM 2 - 10M</t>
   </si>
   <si>
     <t>2662 - 3146</t>
   </si>
   <si>
+    <t>Bài loại 7 - Chuyên mục - Nhóm 2 - 2026 - 8M</t>
+  </si>
+  <si>
     <t>Bài loại 6 BÀI SỐ 2,3 CHUYÊN MỤC - 2022 - NHÓM 2 - 8M</t>
   </si>
   <si>
+    <t>Bài loại 8 - Tin doanh nghiệp - 2026 - 7,5M</t>
+  </si>
+  <si>
+    <t>1000 - 4000</t>
+  </si>
+  <si>
     <t>Bài loại 7 CHUYÊN MỤC - 2022 - NHÓM 2 - 6,5M</t>
   </si>
   <si>
     <t>1694 - 2299</t>
   </si>
   <si>
-    <t>gamek.vn</t>
+    <t>Bài loại 9 - Thông cáo báo chí - 2026 - 6M</t>
   </si>
   <si>
     <t>Bài Loại 1 BÀI ĐẶC BIỆT - 20M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 3 TRANG CHỦ (2h)
 - Một trong 2 bài nổi bật chuyên mục và trôi dần theo thời gian
 - Bài được gắn layout Adpage 1 tháng hoặc tặng 01 Post Share Fanpage
 -Bài được gắn layout Adpage 1 tháng hoặc tặng 01 Post Share Fanpage</t>
   </si>
   <si>
     <t>4235 - 5445</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3tag/tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/3tag/bài lẻ&lt;br&gt;-Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thêm&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài Loại 2 TRANG CHỦ - 10M</t>
   </si>
   <si>
     <t>- Bải nổi bật nhỏ TRANG CHỦ (2h)
 - Bài trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>Bài Loại 3 TRANG CHỦ - 6M</t>
   </si>
   <si>
     <t>- Một trong 2 bài vùng Mới Cập Nhật TRANG CHỦ (2h)
 - Bài trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>Bài TOP 1</t>
   </si>
   <si>
-    <t>autopro.com.vn</t>
+    <t>BÀI LOẠI 2 TRANG CHỦ - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 5 Stream 1 trên TRANG CHỦ (PC &amp; Mobile)
+- Bài hiển thị trong CHUYÊN MỤC tương ứng (PC &amp; Mobile)</t>
+  </si>
+  <si>
+    <t>3146 - 4840</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 TRANG CHỦ - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 5 Stream 2 trên TRANG CHỦ (PC &amp; Mobile)
+- Bài hiển thị trong CHUYÊN MỤC tương ứng (PC &amp; Mobile)</t>
+  </si>
+  <si>
+    <t>2420 - 3993</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 4 CHUYÊN MỤC - 2026 - 6M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật tại CHUYÊN MỤC (PC &amp; Mobile)</t>
+  </si>
+  <si>
+    <t>847 - 1815</t>
   </si>
   <si>
     <t>Bài Loại 1 TRANG CHỦ - 18M</t>
   </si>
   <si>
     <t>- Một trong 2 bài nổi bật nhỏ TRANG CHỦ (PC &amp; Mobile)
 - Một trong 2 bài dưới bài nổi bật CHUYÊN MỤC (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>Bài Loại 2 TRANG CHỦ - 12M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài thứ 5 Stream 1 trên TRANG CHỦ (PC &amp; Mobile)
 - Bài hiển thị trong CHUYÊN MỤC tương ứng (PC &amp; Mobile)
 </t>
   </si>
   <si>
-    <t>3146 - 4840</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài Loại 3 TRANG CHỦ - 8M</t>
   </si>
   <si>
-    <t>- Bài thứ 5 Stream 2 trên TRANG CHỦ (PC &amp; Mobile)
-[...5 lines deleted...]
-  <si>
     <t>Bài Loại 4 CHUYÊN MUC - 5M</t>
-  </si>
-[...4 lines deleted...]
-    <t>847 - 1815</t>
   </si>
   <si>
     <t>Bài TOP 1 - 30M</t>
   </si>
   <si>
     <t>-Bài nổi bật lớn TRANG CHỦ 
 -Bài nổi bật lớn CHUYÊN MỤC</t>
   </si>
   <si>
-    <t>soha.vn</t>
-[...2 lines deleted...]
-    <t>Bài Loại 3 BOX HOUSE&amp;HOME - 7M</t>
+    <t>BÀI TOP 1 - 2026 - 40M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 TRANG CHỦ - 2026 - 22M</t>
+  </si>
+  <si>
+    <t>Hostlink - 2.5M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài nổi bật thứ 4 PC, thứ 9 Mobile trên TRANG CHỦ
 - Bài nổi bật thứ 2 CHUYÊN MỤC </t>
   </si>
   <si>
     <t>Bài Loại 2 STREAM 1 - 15M</t>
   </si>
   <si>
     <t>- Bài thứ 6 bản PC, thứ 5 bản Mobile, Stream 1 TRANG CHỦ
 - Bài hiển thị trên CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>3025 - 3630</t>
   </si>
   <si>
     <t>Bài Loại 3 STREAM 2 - 10M</t>
   </si>
   <si>
     <t>- Bài thứ 5 Stream 2 TRANG CHỦ 
 - Bài hiển thị trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>Bài Loại 4 STREAM 3 - 5M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 3 TRANG CHỦ 
 - Bài hiển thị trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>Bài Loại 2 NỔI BẬT MỤC - 15M</t>
   </si>
   <si>
     <t>- Bài nổi bật chuyên mục trên TRANG CHỦ
 - Bài nổi bật trong CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài TOP 1 - 35M</t>
   </si>
   <si>
     <t>ĐĂNG CÙNG NỘI DUNG TRÊN 3 SITE BẤT KỲ
 Afamily - Bài loại 3 - Box Dr Blue
 Kenh14 - Bài loại 4 - Box Dr Blue
 CafeF - Bài loại 6 - Box Dr Blue
 CafeBiz - Bài loại 3 - Box Dr Blue
 Soha - Bài loại 3 - Box Dr Blue</t>
   </si>
   <si>
-    <t>cafebiz.vn</t>
-[...9 lines deleted...]
-  <si>
     <t>- Bài nổi bật thứ 3 TRANG CHỦ
 - Bài nổi bật thứ 3 CHUYÊN MỤC</t>
   </si>
   <si>
     <t>3630 - 5687</t>
   </si>
   <si>
     <t>Bài Loại 2 TRANG CHỦ - 9M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 1 TRANG CHỦ
 - Bài hiển thị trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>2783 - 5445</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 2 TRANG CHỦ 
 - Bài hiển thị trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>1936 - 3630</t>
   </si>
   <si>
     <t>- Bài hiển thị trong CHUYÊN MỤC</t>
   </si>
   <si>
     <t>BOX - Câu chuyện thương hiệu - Loại 1 -8M</t>
   </si>
   <si>
     <t>- Bài nổi bật box 'Câu chuyện thương hiệu' trên TRANG CHỦ PC
 - Bài hiển thị trong CHUYÊN MỤC tương ứng
 Không chia sẻ</t>
   </si>
   <si>
     <t>2420 - 4235</t>
   </si>
   <si>
     <t>BOX - Câu chuyện thương hiệu - Loại 2 - 6M</t>
   </si>
   <si>
     <t>- Một trong 2 bài nhỏ box 'Câu chuyện thương hiệu' trên TRANG CHỦ PC
 - Bài hiển thị trong CHUYÊN MỤC tương ứng
 Không chia sẻ</t>
   </si>
   <si>
     <t>1694 - 3025</t>
   </si>
   <si>
-    <t>dantri.com.vn</t>
+    <t>BÀI LOẠI 1 - TRANG CHỦ - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật thứ 2,3 TRANG CHỦ
+- Bài nổi bật thứ 2,3 CHUYÊN MỤC</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2 - NỔI BẬT MỤC - TRANG CHỦ - 2026 - 11M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2 - TRANG CHỦ - 2026 - 11M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 - TRANG CHỦ - 2026 - 8M</t>
+  </si>
+  <si>
+    <t>LOẠI 4 - CHUYÊN MỤC - 2026 - 5M</t>
+  </si>
+  <si>
+    <t>BOX 'CÂU CHUYỆN THƯƠNG HIỆU' LOẠI 1 - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>BOX 'CÂU CHUYỆN THƯƠNG HIỆU' LOẠI 2 - 2026 - 8M</t>
   </si>
   <si>
     <t>Nhóm 1 - Link 1  - 70M</t>
   </si>
   <si>
     <t>Trang chủ - Link 1
 (thời gian hiển thị 2h)</t>
   </si>
   <si>
     <t>12100 - 18150</t>
   </si>
   <si>
     <t>Nhóm 1 - Link 2 - 40M</t>
   </si>
   <si>
     <t>Trang chủ - Link 2
 (thời gian hiển thị 2h)</t>
   </si>
   <si>
     <t>6050 - 12100</t>
   </si>
   <si>
     <t>Nhóm 1 - Link 3, 4 - 35M</t>
   </si>
   <si>
@@ -1166,366 +1433,327 @@
   <si>
     <t>Nhóm VIP - Link 3,4 - 40M</t>
   </si>
   <si>
     <t>Nhóm VIP - Link 5,6 - 35M</t>
   </si>
   <si>
     <t>Nhóm VIP - Link 7,8,9 - 20M</t>
   </si>
   <si>
     <t>Nhóm VIP - Media - 15M</t>
   </si>
   <si>
     <t>Nhóm VIP - Tiểu mục - 15M</t>
   </si>
   <si>
     <t>Nhóm tin hay - Link 1 - 50M</t>
   </si>
   <si>
     <t>Nhóm tin hay - Link 2 - 50M</t>
   </si>
   <si>
     <t>Nhóm tin hay - Link 3 - 50M</t>
   </si>
   <si>
-    <t>giadinh.suckhoedoisong.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài đặc biệt - Trang chủ - 20M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trên TRANG CHỦ
 - Bài nổi bật tại CHUYÊN MỤC</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3tag/tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/3tag/bài lẻ&lt;br&gt;-Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thêm&lt;br&gt;-Chi phí chèn thêm text (khi bài quá dài so với quy định):&amp;nbsp;&lt;br&gt;1.000.000 VNĐ/quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/quá dưới 500 từ&lt;br&gt;-Đối với bài Duyệt và Đăng GẤP (duyệt và đăng trong vòng 2 giờ):&lt;br&gt;Trong giờ hành chính (Thứ 2 - Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài loại 1 Trang chủ - 12M</t>
   </si>
   <si>
     <t>- Bài thứ nổi bật thứ 3 trên TRANG CHỦ 
 - Bài nổi bật tại CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài loại 2 Trang Chủ - 8M</t>
   </si>
   <si>
     <t>- Bài Top 1 chuyên mục trên TRANG CHỦ 
 - 1 trong 3 bài dưới bài nổi bật CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài loại 3 Trang Chủ - 5M</t>
   </si>
   <si>
     <t>- Bài nhỏ box chuyên mục trên TRANG CHỦ
 - Bài trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>1210 - 2420</t>
   </si>
   <si>
     <t>Bài loại 4 Chuyên mục - 3M</t>
   </si>
   <si>
     <t>- Bài trong CHUYÊN MỤC  tương ứng</t>
   </si>
   <si>
     <t>847 - 1210</t>
   </si>
   <si>
     <t>Bài loại 2 Stream Trang chủ - 8M</t>
   </si>
   <si>
     <t>- Bài số 3 trên stream TRANG CHỦ 8.000.000
 - Một trong 3 bài dưới bài nổi bật CHUYÊN MỤC</t>
-  </si>
-[...1 lines deleted...]
-    <t>nld.com.vn</t>
   </si>
   <si>
     <t>Bài nổi bật chuyên mục - 8M</t>
   </si>
   <si>
     <t>- Bài nổi bật Chuyên Mục tại trang chủ chuyên trang thitruong.nld.com.vn (2h) 
 - Bài nổi bật trang Chuyên Mục của chuyên trang thitruong.nld.com.vn (2h) 
 * Độ dài bài viết tối đa 800 chữ + ảnh</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan (tối da 3 tin): 300.000 VNĐ / 1 link&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>Tin chuyên mục - 4M</t>
   </si>
   <si>
     <t>- Tin nổi bật Chuyên Mục tại trang chủ chuyên trang thitruong.nld.com.vn (2h)
 - Tin nổi bật trang Chuyên Mục của chuyên trang thitruong.nld.com.vn (2h)
 * Độ dài tin tối đa 400 chữ + 01 ảnh</t>
   </si>
   <si>
     <t>1210 - 3630</t>
   </si>
   <si>
     <t>Bài nổi bật trang chủ - 10M</t>
   </si>
   <si>
     <t>- Bài nổi bật chuyên mục Thị Trường trên trang chủ nld.com.vn (2h)
 - Bài nổi bật tại trang chủ chuyên trang thitruong.nld.com.vn (2h )
 * Độ dài bài viết tối đa 800 chữ + ảnh</t>
   </si>
   <si>
     <t>4840 - 7260</t>
   </si>
   <si>
-    <t>phunuvietnam.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Loại 2 bài Trang chủ - 8.5M</t>
   </si>
   <si>
     <t>- Bài nổi bật chuyên mục trên TRANG CHỦ
 (Tối đa 1.000 chữ và 4 ảnh)</t>
   </si>
   <si>
     <t>3630 - 6050</t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;p&gt;PHÍ DỊCH VỤ GIA TĂNG&lt;br&gt;- Thêm video clip: 2.000.000 VNĐ/ 1 lần/ 1 clip&lt;br&gt;- &lt;strong&gt;Thêm ảnh: 500.000 VNĐ/ 1 ảnh&lt;/strong&gt;&lt;br&gt;- Thêm tin liên quan, hyperlink: 500.000 VNĐ/1 link&lt;br&gt;- Chèn thêm box dưới chân bài viết: 1.000.000 VNĐ/1 lần/1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ/1 lần&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&amp;nbsp;&lt;br&gt;- Báo giá chưa bao gồm 10% VAT&amp;nbsp;&lt;br&gt;- Đối với video: Video dài không quá 5 phút, dung lượng tối đa 50MB&amp;nbsp;&lt;br&gt;- Font chữ: Unicode, Times New Roman, cỡ chữ 11, lưu dưới file .doc hoặc .docx (word).&amp;nbsp;&lt;br&gt;- Tiêu đề và sapo (tóm tắt tin): Tiêu đề của bài không quá 11 từ, sapo không quá 45 từ.&amp;nbsp;&lt;br&gt;- Ban biên tập có quyền biên tập lại tiêu đề và một số nội dung phù hợp trước khi đăng&lt;br&gt;- Nội dung thông tin yêu cầu gửi trước khi xuất bản tối thiểu 1 ngày làm việc.&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Loại 3 bài lớn Chuyên Mục - 6M</t>
   </si>
   <si>
     <t>- Bài nhỏ trên chuyên mục TRANG CHỦ
 - Bài TOP đầu trang CHUYÊN MỤC
 (Tối đa 1.000 chữ và 4 ảnh)</t>
   </si>
   <si>
     <t>Loại 4 bài nhỏ chuyên mục - 4M</t>
   </si>
   <si>
     <t>- Bài trong chuyên mục phù hợp 
 (Tối đa 1.000 chữ và 3 ảnh)</t>
   </si>
   <si>
     <t>Loại 5 tin trang Chuyên Mục - 2.5M</t>
   </si>
   <si>
     <t>- Tin trong chuyên mục phù hợp 
 (Tối đa 400 chữ và 2 ảnh)</t>
   </si>
   <si>
     <t>Loại 6 TVC - 7M</t>
   </si>
   <si>
     <t>- Chèn TVC trong chuyên trang Phụ nữ TV</t>
   </si>
   <si>
-    <t>tuoitre.vn</t>
+    <t>LOẠI 1 BÀI TIN HOT - 20M</t>
   </si>
   <si>
     <t>Trang chủ 1 - 60M</t>
   </si>
   <si>
     <t>- Xuất hiện đồng thời vị trí "Nổi bật 2" trên Trang chủ tối thiểu 1 giờ và vị trí top 5 Tin mới  trong trang chuyên mục tối thiểu 2 giờ</t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;p&gt;DỊCH VỤ CỘNG THÊM:&lt;br&gt;- Thêm video clip vào bài viết (tối đa 3 video clip/bài, thời lượng tối đa 5 phút): 2.000.000 VNĐ/video&lt;br&gt;- Không chèn hyperlink vào bài viết&lt;br&gt;- Thêm ảnh vào bài viết (tối đa 10 ảnh/bài): 500.000 VNĐ/ảnh&lt;br&gt;- Thêm ảnh động (gif) vào bài viết (tối đa 10 ảnh/bài): 1.000.000/ảnh&lt;br&gt;- Thêm ảnh trước/sau vào bài viết (tối đa 10 ảnh/bài): 1.000.000/bộ&lt;br&gt;- Banner đồng bộ theo bài: 5.000.000 VNĐ/tuần&lt;br&gt;- Sửa bài sau khi đăng (sửa tối đa 2 lần, không tính sửa lỗi chính tả): 500.000 VNĐ/lần&lt;br&gt;&lt;br&gt;GHI CHÚ:&lt;br&gt;- Khách hàng giao toàn bộ dữ liệu, báo Tuổi Trẻ chịu trách nhiệm biên tập và thực hiện&lt;br&gt;- Báo Tuổi Trẻ có quyền từ chối đăng bài có nội dung không phù hợp với quy định của pháp luật hoặc không phù hợp với tiêu chí do báo Tuổi Trẻ ban hành.&lt;br&gt;- Bài viết phải phù hợp theo tiêu chí của báo Tuổi Trẻ, không quá 1.000 chữ và 5 ảnh.&lt;br&gt;- Bài viết đăng trong mục Cần biết:&lt;br&gt;+ Dưới 300 chữ: miễn phí 3 ảnh/bài&lt;br&gt;+ Từ 300 - 600 chữ: miễn phí 4 ảnh/bài&lt;br&gt;+ Trên 600 chữ: miễn phí 5 ảnh/bài&lt;br&gt;+ Bài Infographic tính theo giá tối đa&lt;br&gt;- Giá đã bao gồm THUẾ VAT.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Trang chủ 2 - 55M</t>
   </si>
   <si>
     <t>- Xuất hiện đồng thời vị trí "Nổi bật 3" trên Trang chủ tối thiểu 1 giờ và vị trí top 5 Tin mới  trong trang chuyên mục tối thiểu 2 giờ</t>
   </si>
   <si>
     <t>Trang chủ 3 - 50M</t>
   </si>
   <si>
     <t>- Xuất hiện đồng thời vị trí Tin mới trên Trang chủ tối thiểu 1 giờ và vị trí top 5 Tin mới  trong trang chuyên mục tối thiểu 2 giờ</t>
   </si>
   <si>
     <t>Trang chủ 4 - 40M</t>
   </si>
   <si>
     <t>- Xuất hiện đồng thời vị trí chuyên mục tương ứng trên Trang chủ tối thiểu 1 giờ và vị trí top 5 Tin mới  trong trang chuyên mục tối thiểu 2 giờ</t>
   </si>
   <si>
     <t>6050 - 9680</t>
   </si>
   <si>
     <t>Trang chuyên mục nhóm 1 - 30M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài viết đăng một trong các trang chuyên mục.
 - Xuất hiện tại vị trí Top 5 Tin mới trong Trang chuyên mục tối thiểu 2h
 - Xuất hiện đồng thời trên 01 chuyên mục khác cùng giá trị hoặc thấp hơn: Cộng thêm 30% đơn giá.
 </t>
   </si>
   <si>
     <t>Trang chuyên mục nhóm 2 - 20M</t>
   </si>
   <si>
     <t>Trang chuyên mục nhóm 3 - 15M</t>
   </si>
   <si>
-    <t>Cần biết - Top 5 tin mới - loại 1 - 4M</t>
-[...8 lines deleted...]
-    <t>vietnambiz.vn</t>
+    <t>Xem &amp; Nhớ - Trang chủ - 10M</t>
+  </si>
+  <si>
+    <t>Cần biết - Chuyên mục - 7M</t>
+  </si>
+  <si>
+    <t>Cần biết - Hiển thị trang chủ - 10M</t>
   </si>
   <si>
     <t>Bài đặc biệt - 50M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí trên cụm bài Nổi bật trang chủ (cover story) và Cụm top 8 trang chủ
 - Đồng thời hiển thị ở Nổi bật chuyên mục có title ở trang chủ.</t>
   </si>
   <si>
-    <t>&lt;p&gt;DỊCH VỤ GIA TĂNG:&lt;br&gt;- Thêm Video Clip (không quá 03 clip): 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- hyper link: 500.000 VNĐ / 1 link&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&lt;br&gt;1. Báo giá chưa bao gồm 10% VAT&lt;br&gt;2. Hyperlink đính kèm bài được tính phí 500.000 VNĐ/hyperlink&lt;br&gt;3. Video kèm bài được tính thêm 2.000.000 VNĐ/lần xuất hiện và không quá 03 video/bài. Video độc lập được tính như bài&lt;br&gt;4. Số lượng chữ không quá 1,000 từ&lt;br&gt;5. Số lượng ảnh không quá 05. Ảnh kèm thêm được tính phí 500.000 VNĐ/block 03 ảnh kèm thêm.&lt;br&gt;6. Bài viết được trình bày trên phần mềm soạn thảo thông dụng, font Unicode, ảnh và Video gửi riêng.&lt;br&gt;7. Các bài loại 1,2,3,4 cần được Ban biên tập duyệt trước khi đăng tải. Thời gian duyệt bài tối thiểu là 24 giờ (trong các ngày làm việc) kể từ khi tiếp nhận bài&lt;br&gt;8. Các yêu cầu về chấp hành pháp luật liên quan đến hoạt động quảng cáo, tính hợp pháp của sản phẩm, dịch vụ được nêu trong bài sẽ được Ban biên tập đưa ra tùy tính chất thông tin trong bài.&lt;br&gt;&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>Nổi bật trang chủ - 30M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí nổi bật TRANG CHỦ tối đa 3h
 - Đồng thời hiển thị ở CHUYÊN MỤC có title ở trang chủ theo chế độ tin tức</t>
   </si>
   <si>
     <t>8470 - 9680</t>
   </si>
   <si>
     <t>Cụm Top 8 trang chủ, 4 bài phía trên - 18M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí 4 bài phía trên tại cụm Top 8.
 - Đồng thời hiển thị ở Chuyên mục có title ở trang chủ theo tiến độ tin tức.</t>
   </si>
   <si>
     <t>Cụm Top 8 trang chủ, 4 bài phía dưới - 14M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí 4 bài phía dưới tại cụm Top 8.
 - Đồng thời hiển thị ở Chuyên mục có title ở trang chủ theo tiến độ tin tức.</t>
   </si>
   <si>
     <t>Nổi bật chuyên mục có title ở trang chủ - 8M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí nổi bật chuyên mục, có title, ảnh và tóm tắt nội dung
 - Đồng thời hiển thị ở vị trí nổi bật khi xem từ chuyên mục, sau đó trôi dần theo tiến độ tin tức</t>
   </si>
   <si>
     <t>Chuyên mục có title ở trang chủ - 5M</t>
   </si>
   <si>
     <t>- Hiển thị ở Chuyên mục, có title, ảnh và tóm tắt nội dung ở trang chủ.</t>
   </si>
   <si>
     <t>Chuyên mục - 3M</t>
   </si>
   <si>
     <t>- Hiển thị ở 1 trong 3 vị trí đầu tiên dưới cụm tin Nổi bật chuyên mục và Tiêu điểm chuyên mục (có title, ảnh, tóm tắt nội dung, không hiển thị ở Trang chủ), sau đó trôi dần theo tiến độ tin tức</t>
   </si>
   <si>
-    <t>vietnammoi.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>- Hiển thị ở vị trí Nổi bật trang chủ (cover story).
 - Đồng thời hiển thị ở Chuyên mục có title ở trang chủ theo tiến độ tin tức.</t>
   </si>
   <si>
     <t>12100 - 16940</t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;p&gt;QUY ĐỊNH CHUNG&lt;br&gt;1. Đối với mục Cần biết, thời gian hiển thị bằng 200% so với các chuyên mục khác.&amp;nbsp;&lt;br&gt;2. Báo giá chưa bao gồm thuế VAT. Hyperlink đính kèm sản phẩm được tính phí 500.000 đồng/hyperlink.&lt;br&gt;3. Không quá 3 tag/sản phẩm và tối đa 5 từ/tag. Các sản phẩm tại vị trí 1, 2, 3, 4, 5, 6 được miễn phí 1 hyperlink nofollow. Link dofollow được áp dụng cho các sản phẩm tại vị trí 1, 2, 3, 4, 5, 6.&amp;nbsp;&lt;br&gt;4. Video kèm sản phẩm được tính thêm 2.000.000 đồng/lần xuất hiện, không quá 03 video/sản phẩm. Độ dài không quá 5 phút/video và dung lượng không quá 50MB/video. Video độc lập được tính như sản phẩm riêng lẻ.&amp;nbsp;&lt;br&gt;5. Số lượng chữ không quá 1.000.&amp;nbsp;&lt;br&gt;6. Số lượng ảnh không quá 05. Dung lượng không quá 2MB/ảnh. Ảnh kèm thêm được tính phí 500.000 đồng/block 03 ảnh kèm thêm.&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Nổi bật tiêu điểm - 20M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí Nổi bật tiêu điểm.
 - Đồng thời hiển thị ở Chuyên mục có title ở trang chủ theo tiến độ tin tức</t>
   </si>
   <si>
     <t>9680 - 12100</t>
   </si>
   <si>
     <t>Tiêu điểm - 16M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí cụm Top 5 tiêu điểm.
 - Đồng thời hiển thị ở Chuyên mục có title ở trang chủ theo tiến độ tin tức.</t>
   </si>
   <si>
     <t>7260 - 9680</t>
   </si>
   <si>
     <t>Stream 1 - 12M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí đầu tiên dưới cụm tin nổi bật trang chủ và Tiêu điểm, trôi dần theo tiến độ tin tức</t>
   </si>
   <si>
     <t>Stream 2 - 10M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí đầu tiên dưới cụm Tin giờ chót và Đọc nhiều nhất trên trang chủ, trôi dần theo tiến độ tin tức</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí Nổi bật chuyên mục, có title, ảnh và tóm tắt nội dung
 - Đồng thời hiển thị ở vị trí nổi bật khi xem từ chuyên mục, sau đó trôi dần theo tiến độ tin bài</t>
   </si>
   <si>
     <t>- Hiển thị ở chuyên mục, có title, ảnh và tóm tắt nội dung ở trang chủ</t>
   </si>
   <si>
     <t>- Hiển thị ở 1 trong 3 vị trí đầu tiên dưới cụm bài Nổi bật chuyên mục không có
 title ở trang chủ và Tiêu điểm chuyên mục (có title, ảnh, tóm tắt nội dung,
 không hiển thị ở Trang chủ), sau đó trôi dần theo tiến độ tin bài</t>
   </si>
   <si>
     <t>968 - 2420</t>
   </si>
   <si>
-    <t>vietnamnet.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Tiêu điểm 1 - Loại 1 - 210M</t>
   </si>
   <si>
     <t>- Xuất bản vị trí tiêu điểm lựa chọn &amp; đồng thời xuất bản tại vị trí Top 1 chuyên mục trong thời gian 2 giờ</t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;p&gt;DỊCH VỤ GIA TĂNG:&lt;br&gt;- Vượt quá 5 ảnh với bài thường, 9 ảnh với bài ảnh: Cộng thêm 5% đơn giá với mỗi ảnh, giá trị cộng thêm tối đa 40% đơn giá.&lt;br&gt;- Đăng kèm video clip (dộ dài &amp;lt; 3 phút) vào bài: 2.000.000 vnđ&lt;br&gt;- Đăng kèm video clip (dộ dài 3 - 5 phút) vào bài: 3.000.000 vnđ&lt;br&gt;- Đăng kèm video clip (dộ dài &amp;gt; 5 phút) vào bài: 5.000.000 vnđ&lt;br&gt;- Bài đã xuất bản nhưng có yêu cầu đổi sang vị trí tương đồng tại thời điểm xuất bản: 30% đơn giá&lt;br&gt;- Bài xuất bản hơn 1 lần cùng 1 vị trí trong thời lượng quy định (2 giờ): 30% đơn giá&lt;br&gt;- Chỉnh sửa bài đã xuất bản: ngày, giờ, title, lead, chi tiết trong bài (nội dung chỉnh sửa phải được sự đồng ý của tòa soạn Vietnamnet): 500.000 vnđ/lần sửa. Quy định không sửa quá 10 từ, tối đa 2 lần sửa.&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&lt;br&gt;-Báo giá chưa bao gồm 10% VAT&lt;br&gt;-Đối với tin bài: không quá 1000 chữ, tiêu đề không quá 12 chữ, số lượng ảnh tối đa là 5 ảnh&lt;br&gt;-Đối với tin ảnh: số lượng chữ không quá 300 chữ, số lượng ảnh không quá 9 ảnh&lt;br&gt;-Chính sách đồng xuất bản:&amp;nbsp;&lt;br&gt;Đối với bài đồng xuất bản có cùng nội dung, cùng giờ đăng trong cùng 01 ngày trên tất cả các vị trí chuyên mục, mục khác nhau thuộc hệ thống VietNamNet: giảm 50% phí đăng bài cho bài đồng xuất bản có giá trị bằng hoặc thấp hơn giá trị của bài đăng&lt;br&gt;-Các thông tin xuất bản không vi phạm quy định về Báo chí và thuần phong mỹ tục Việt Nam. Ban biên tập có quyền chỉnh sửa nội dung, hình ảnh để phù hợp với tiêu chí chung của tòa soạn&lt;br&gt;-Thu thêm 100% giá trị bài viết có liên quan tới mặt hàng rượu được phép quảng cáo theo pháp luật Việt Nam&lt;br&gt;-Đối với bài viết có giới thiệu nhiều hơn 01 thương hiệu thuộc nhiều pháp nhân khác nhau, thì từ thương hiệu thứ 02 trở lên thu thêm 20% giá trị bài viết/01 thương hiệu&lt;br&gt;&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Tiêu điểm 1 - Loại 2 - 200M</t>
   </si>
   <si>
     <t>- Xuất bản vị trí tiêu điểm lựa chọn &amp; đồng thời xuất bản tại vị trí Top 2-5 chuyên mục trong thời gian 2 giờ</t>
   </si>
   <si>
     <t>Tiêu điểm 2 - 3 - Loại 1 - 85M</t>
   </si>
   <si>
     <t>Tiêu điểm 2 - 3 - Loại 2 - 80M</t>
   </si>
   <si>
     <t>Tiêu điểm 4 - 7 - Loại 1 - 80M</t>
   </si>
   <si>
     <t>Tiêu điểm 4 - 7 - Loại 2 - 75M</t>
   </si>
   <si>
     <t>Tiêu điểm 8 - 9 - Loại 1 - 75M</t>
   </si>
   <si>
     <t>Tiêu điểm 8 - 9 - Loại 2 - 70M</t>
   </si>
@@ -1708,65 +1936,59 @@
   <si>
     <t>Tin rao vặt - 500K</t>
   </si>
   <si>
     <t>- Xuất bản trên Box Rao vặt trên trang chủ Vietnamnet, vị trí tin thường trong 2 giờ.</t>
   </si>
   <si>
     <t>Top 1 - 30M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
     <t>Top 2 - 22M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
     <t>Top 3,5 - 18M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
     <t>Top 6 đổ xuống - 10M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
     <t>Top tiểu mục - 7M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
     <t>Bài trong tiểu mục - 6M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
-    <t>vneconomy.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Đặc biệt - 85M</t>
   </si>
   <si>
     <t>Hiển thị đồng thời ở những vị trí sau:
 - Hiển thị tại vị trí 1 trong 2 bài nổi bật trên TRANG CHỦ trong 3 giờ
 - Hiển thị tại vị trí bài nổi bật trang CHUYÊN MỤC tương ứng
 (Dạng bài có ảnh + title + sapo)</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;strong&gt;QUY ĐỊNH CHUNG:&amp;nbsp;&lt;/strong&gt;&lt;br&gt;- Báo giá trên chưa bao gồm 10% VAT&lt;br&gt;- Mỗi bài viết có độ dài không quá 1.200 từ và được sử dụng tối đa 3 ảnh&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / ảnh&lt;br&gt;- Chi phí chèn thêm text (khi bài dài quá so với quy định):&lt;br&gt;Với trang vneconomy:&lt;br&gt;+ 1.000.000đ/quá dưới 100 từ&lt;br&gt;+ 2.000.000đ/quá dưới 300 từ&lt;br&gt;+ 3.000.000đ/quá dưới 500 từ&lt;br&gt;Với trang en.vneconomy:&lt;br&gt;+ 500.000đ/quá dưới 700 từ&lt;br&gt;+ 700.000đ/quá dưới 1.000 từ&lt;br&gt;+ 1.000.000đ/quá dưới 1.500 từ&lt;br&gt;- Font chữ: Unicode, Times New Roman, cỡ chữ 11, lưu dưới file .doc hoặc .docx (word)&lt;br&gt;- Tiêu đề và sapo: tiêu đề của bài không quá 12 từ, sapo không quá 30 từ&lt;br&gt;- Hyperlink: không áp dụng gắn hyperlink đối với bài đăng tin trên Vneconomy.vn&lt;br&gt;- Tin liên quan: tin bài liên quan phải là tin bài đăng tải trên Vneconomy&lt;br&gt;- Ban biên tập có quyền biên tập lại tiêu đề và một số nội dung không phù hợp trước khi đăng.&lt;br&gt;- Nội dung thông tin yêu cầu gửi trước khi xuất bản tối thiểu 1 ngày làm việc.&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài loại 1 - 45M</t>
   </si>
   <si>
     <t>Hiển thị đồng thời ở những vị trí sau:
 - Hiển thị tại 1 trong các bài tiêu điểm cột phải tại TRANG CHỦ trong 2 giờ
 - Hiển thị tại vị trí bài nổi bật tại CHUYÊN MỤC tương ứng
 (Dạng bài có ảnh + title)</t>
   </si>
   <si>
     <t>Bài loại 2 - 27M</t>
   </si>
   <si>
     <t>Hiển thị đồng thời ở những vị trí sau:
 - Hiển thị tại bài nổi bật chuyên mục tương ứng tại TRANG CHỦ trong 2 giờ
 - Hiển thị tại vị trí bài nổi bật tại CHUYÊN MỤC tương ứng
 (Dạng bài có ảnh + title)</t>
   </si>
   <si>
     <t>Bài loại 3 - 14M</t>
   </si>
   <si>
     <t>Hiển thị đồng thời ở những vị trí sau:
 - Có title hiển thị tại trang chủ của mục tương ứng trong 2 giờ
 - Hiển thị tại vị trí trang chuyên mục tương ứng và trôi dần theo thời gian
 (dạng bài có title)</t>
@@ -1798,65 +2020,59 @@
   <si>
     <t>Tin bài liên quan</t>
   </si>
   <si>
     <t>Long Form (bài E-magazine)</t>
   </si>
   <si>
     <t>Đặc biệt - 90M (bài Infographic)</t>
   </si>
   <si>
     <t>Bài loại 1 - 50M - (bài Infographic)</t>
   </si>
   <si>
     <t>Bài loại 2 - 32M - (bài Infographic)</t>
   </si>
   <si>
     <t>Bài loại 3 - 19M - (bài Infographic)</t>
   </si>
   <si>
     <t>Bài loại 4 - 15M - (bài Infographic)</t>
   </si>
   <si>
     <t>Bài loại 5 - 13M - (bài Infographic)</t>
   </si>
   <si>
-    <t>vtv.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài loại 1 bài đặc biệt - 35M</t>
   </si>
   <si>
     <t>- Một trong 2 bài nổi bật trên TRANG CHỦ 2h (PC &amp; Mobile)
 - Bài Top 1 nổi bật trong CHUYÊN MỤC 2h (PC &amp; Mobile)
 - Bài thuộc box “Sự kiện hay” của chuyên mục PC: 01 ngày</t>
   </si>
   <si>
     <t>7260 - 12100</t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;p&gt;PHÍ DỊCH VỤ GIA TĂNG&lt;br&gt;- Thêm video clip: 6.000.000 VNĐ/ 1 lần/ 1 clip&lt;br&gt;- &lt;strong&gt;Thêm ảnh: 500.000 VNĐ/ 1 ảnh&lt;/strong&gt;&lt;br&gt;- Chèn thêm tag (không quá 3 tag/1 bài): 1.000.000 VNĐ/ 1 tag&lt;br&gt;- Chèn thêm box dưới chân bài viết: 1.000.000 VNĐ/ 1 box&lt;br&gt;- Ghim bài tại box "Đừng bỏ lỡ" trên trang chủ 02 giờ: 8.000.000 VNĐ/ 1 lần&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&amp;nbsp;&lt;br&gt;- Báo giá đã bao gồm 10% VAT&amp;nbsp;&lt;br&gt;- Đối với bài tin ảnh: Tối đa 10 ảnh, tối thiếu 7 ảnh, text không quá 200 từ&lt;br&gt;- Đối với video: Video dài không quá 5 phút, dung lượng tối đa 50MB&amp;nbsp;&lt;br&gt;- Độ dài: Tất cả các tin bài có độ dài không quá 1000 từ và 5 ảnh minh họa (trừ bài phóng sự ảnh, bài tương đương 1 trang A4 )&amp;nbsp;&lt;br&gt;- Font chữ: Unicode, Times New Roman, cỡ chữ 11, lưu dưới file .doc hoặc .docx (word).&amp;nbsp;&lt;br&gt;- Tiêu đề và sapo (tóm tắt tin): Tiêu đề của bài không quá 11 từ, sapo không quá 40 từ.&amp;nbsp;&lt;br&gt;- &lt;strong&gt;Không đặt liên kết (hyperlink) trong nội dung bài đăng&lt;/strong&gt;&lt;br&gt;- Quy định về gắn Tag: Phải nêu rõ tên Tag được gắn vào bài PR ngay khi gửi đăng bài, Tag tối đa 4 từ. Ban biên tập có quyền biên tập lại tiêu đề và một số nội dung không phù hợp trước khi đăng.&lt;br&gt;- Nội dung thông tin yêu cầu gửi trước khi xuất bản tối thiểu 1 ngày làm việc.&lt;br&gt;- Chi phí chỉnh sửa sau khi lên bài: 500.000 VNĐ&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Bài loại 2 trang chủ - 25M</t>
   </si>
   <si>
     <t>- Bài nổi bật thứ 5 trên TRANG CHỦ 2h (PC &amp; Mobile)
 - Bài vị trí thứ 2 của CHUYÊN MỤC 2h (PC &amp; Mobile)
 - Bài thuộc box “Sự kiện hay” của chuyên mục PC: 01 ngày</t>
   </si>
   <si>
     <t>Bài loại 3 trang chủ - 12M</t>
   </si>
   <si>
     <t>- Bài hiển thị tại Stream 1 TRANG CHỦ 2h (PC &amp; Mobile)
 - Bài trong trang CHUYÊN MỤC và trôi dần theo thời gian (PC &amp; Mobile)
 - Bài thuộc box “Sự kiện hay” của chuyên mục PC 01 ngày (Hoặc các box phù hợp trên cột giữa trang chuyên mục)</t>
   </si>
   <si>
     <t>4840 - 8470</t>
   </si>
   <si>
     <t>Bài loại 4 trang chủ - 9M</t>
   </si>
   <si>
     <t>- Bài hiển thị tại Stream 2 TRANG CHỦ 2h (PC &amp; Mobile)
@@ -1901,85 +2117,139 @@
     <t>- Bài Video nổi bật trên box “Video nóng” trang chủ 02 giờ (PC &amp; Mobile)
 - Bài Video số 1 trên trang VOD (Truyền hình trực tuyến)
 02 giờ (PC &amp; Mobile)
 - Bài Video trong tiểu mục phù hợp</t>
   </si>
   <si>
     <t>4840 - 9680</t>
   </si>
   <si>
     <t>Video Loại 2 - 12M</t>
   </si>
   <si>
     <t>- Bài Video thứ 2 trên box “Video nóng” trang chủ 02 giờ (PC &amp; Mobile)
 - Bài Video số 1 trên trang VOD (Truyền hình trực tuyến)
 02 giờ (PC &amp; Mobile)
 - Bài Video trong tiểu mục phù hợp</t>
   </si>
   <si>
     <t>Video Loại 3 - 6M</t>
   </si>
   <si>
     <t>- Bài Video trên VOD (Truyền hình trực tuyến) và trôi theo thời gian (PC &amp; Mobile)
 - Bài Video trong Tiểu mục Video phù hợp (PC &amp; Mobile)</t>
   </si>
   <si>
-    <t>housenhome.com.vn</t>
+    <t>Bài đặc biệt Chuyên mục - 15M</t>
+  </si>
+  <si>
+    <t>BÀI ĐẶC BIỆT - 70M - 2026</t>
+  </si>
+  <si>
+    <t>LO ẠI 1: TRANG CHỦ - 50M - 2026</t>
+  </si>
+  <si>
+    <t>LOẠI 2: TRANG CHỦ - 35M - 2026</t>
+  </si>
+  <si>
+    <t>LOẠI 3: TRANG CHỦ - 25M - 2026</t>
+  </si>
+  <si>
+    <t>LOẠI 4: TRANG CHỦ - 15M - 2026</t>
+  </si>
+  <si>
+    <t>LOẠI 5: BÀI ĐẶC BIỆT CHUYÊN MỤC - 20M - 2026</t>
+  </si>
+  <si>
+    <t>LOẠI 6: NỔI BẬT CHUYÊN MỤC - 12M - 2026</t>
+  </si>
+  <si>
+    <t>LOẠI 7: CHUYÊN MỤC - 6M - 2026</t>
+  </si>
+  <si>
+    <t>V-ZINE - 40M - 2026</t>
+  </si>
+  <si>
+    <t>EMAGAZINE - 20M - 2026</t>
+  </si>
+  <si>
+    <t>INFOGRAPHIC - 20M - 2026</t>
   </si>
   <si>
     <t>Bài loại 1 - 12M</t>
   </si>
   <si>
     <t>Bài nổi bật số 1 TRANG CHỦ 1 ngày
 Bài trong mục Library
 Bài hiển thị đồng thời trên box House &amp; Home lựa chọn 1 trong các kênh sau:
  + CafeF (4 giờ)
  + Kenh14 (4 giờ)
  + Afamily (6 giờ)
  + CafeBiz (6 giờ)
  + GenK (6 giờ)
  + Soha (6 giờ)</t>
   </si>
   <si>
     <t>1210 - 3025</t>
   </si>
   <si>
     <t>Bài loại 2 - 9M</t>
   </si>
   <si>
     <t>Bài trong vùng Bài viết nổi bật TRANG CHỦ 1 ngày
 Bài trong mục Library 
 Bài hiển thị đồng thời trên box House &amp; Home lựa chọn 1 trong các kênh sau:
  + CafeF (4 giờ)
  + Kenh14 (4 giờ)
  + Afamily (6 giờ)
  + CafeBiz (6 giờ)
  + GenK (6 giờ)
  + Soha (6 giờ)</t>
   </si>
   <si>
-    <t>suckhoedoisong.vn</t>
+    <t>BÀI PR LOẠI ĐẶC BIỆT - 2026 - 30M</t>
+  </si>
+  <si>
+    <t>BÀI PR LOẠI 1 - 2026 - 25M</t>
+  </si>
+  <si>
+    <t>BÀI PR LOẠI 2 - 2026 - 20M</t>
+  </si>
+  <si>
+    <t>BÀI PR LOẠI 3 - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>BÀI PR LOẠI 4 - 2026 - 12M</t>
+  </si>
+  <si>
+    <t>BÀI PR LOẠI 5 - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>BÀI PR LOẠI 6  - 2026 - 5M</t>
+  </si>
+  <si>
+    <t>Truyền hình trực tuyến - 2026 - 70M</t>
   </si>
   <si>
     <t>Loại đặc biệt - 22M</t>
   </si>
   <si>
     <t>Vị trí số 1 trang chủ
 Đồng thời hiển thị vị trí số 1 chuyên mục trong 2 tiếng</t>
   </si>
   <si>
     <t>Loại 1 - 17M</t>
   </si>
   <si>
     <t>Hiển thị vị trí 3,4,5 trên trang chủ
 Đồng thời hiển thị vị trí số 1 chuyên mục trong 2 tiếng</t>
   </si>
   <si>
     <t>Loại 2 - 14M</t>
   </si>
   <si>
     <t>Hiển thị vị trí số 1 chuyên mục Y tế trang chủ
 Đồng thời hiển thị vị trí số 1 chuyên mục trang trong 2 tiếng</t>
   </si>
   <si>
     <t>Loại 3 - 11M</t>
   </si>
@@ -1998,147 +2268,138 @@
   </si>
   <si>
     <t>Hiển thị vị trí 3,4,5 chuyên mục trang chủ
 Đồng thời hiển thị chuyên mục trang trong 2 tiếng</t>
   </si>
   <si>
     <t>Loại 6 - 3M</t>
   </si>
   <si>
     <t>Hiển thị vị trí 3,4,5 chuyên mục trang trong 2 tiếng</t>
   </si>
   <si>
     <t>EMAGAZINE (MULTIMEDIA) - 14M</t>
   </si>
   <si>
     <t xml:space="preserve">Vị trí số 1 trang chủ
 </t>
   </si>
   <si>
     <t>EMAGAZINE (MULTIMEDIA) - loại 2 - 10M</t>
   </si>
   <si>
     <t>Vị trí 2, 3, 4 trang chủ</t>
   </si>
   <si>
-    <t>baogiaothong.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Bài truyền thông Top 3 nổi bật có ảnh</t>
   </si>
   <si>
     <t>Bài truyền thông Top 4</t>
   </si>
   <si>
     <t>Box Tin mới</t>
   </si>
   <si>
     <t>Bài truyền thông Emagazine 1</t>
   </si>
   <si>
     <t>Bài truyền thông Emagazine 2 - 30M</t>
   </si>
   <si>
     <t>Bài MultiMedia - 35M</t>
   </si>
   <si>
     <t>Top 1 chuyên mục nhóm 1 - 17M</t>
   </si>
   <si>
     <t>Top 1 chuyên mục nhóm 2 - 15M</t>
   </si>
   <si>
     <t>Top 2, 3 chuyên mục nhóm 1 - 12M</t>
   </si>
   <si>
     <t>Top 2, 3 chuyên mục nhóm 2 - 10M</t>
   </si>
   <si>
     <t>Chuyên mục nhóm 1 - 6M</t>
   </si>
   <si>
     <t>Chuyên mục nhóm 2 - 5M</t>
   </si>
   <si>
     <t>Mục Doanh nghiệp - 6M</t>
   </si>
   <si>
     <t>Mục Bạn cần biết - 2M</t>
   </si>
   <si>
-    <t>en.vneconomy.vn</t>
-[...1 lines deleted...]
-  <si>
     <t>Đặc biệt - 50M</t>
   </si>
   <si>
     <t>Bài loại 1 - 40M</t>
   </si>
   <si>
     <t>Bài loại 2 - 18M</t>
   </si>
   <si>
     <t>Bài loại 3 - 12M</t>
   </si>
   <si>
     <t>Bài loại 5 - VET Exclusive - 15M</t>
   </si>
   <si>
     <t>Bài loại 5 - Digital Biz - 12M</t>
   </si>
   <si>
     <t>Long From (Bài Magazine) - 55M</t>
   </si>
   <si>
     <t>Trọn gói đã bao gồm chi phí sản xuất, thiết kế, viết nội dung</t>
   </si>
   <si>
     <t>Long From (Bài Magazine) - 45M</t>
   </si>
   <si>
     <t>Đã bao gồm chi phí thiết kế (Khách hàng cung cấp hình ảnh và nội dung để thiết kế)</t>
   </si>
   <si>
     <t>Đặc biệt - Info - 53M</t>
   </si>
   <si>
     <t>Bài loại 1 - Info - 43M</t>
   </si>
   <si>
     <t>Bài loại 2 - Info - 21M</t>
   </si>
   <si>
     <t>Bài loại 5 - VET Exclusive - Info - 18M</t>
   </si>
   <si>
     <t>Bài loại 5 - Digital Biz - Info - 15M</t>
   </si>
   <si>
     <t>Bài loại 3  - Info - 15M</t>
-  </si>
-[...1 lines deleted...]
-    <t>thanhnien.vn</t>
   </si>
   <si>
     <t>Chuyên mục - PR - Nhóm 1 - 25M</t>
   </si>
   <si>
     <t>Chuyên mục - PR - Nhóm 2 - 20M</t>
   </si>
   <si>
     <t>Chuyên mục con - Pr - Nhóm 1 - 15M</t>
   </si>
   <si>
     <t>Chuyên mục con - Pr - Nhóm 2 - 13M</t>
   </si>
   <si>
     <t>Chuyên mục - eMAGAZINE - Nhóm 1 - 32M</t>
   </si>
   <si>
     <t>Chuyên mục - eMAGAZINE - Nhóm 2 - 27M</t>
   </si>
   <si>
     <t>Chuyên mục con - eMAGAZINE - Nhóm 1 - 22M</t>
   </si>
   <si>
     <t>Chuyên mục con - eMAGAZINE - Nhóm 2 - 20M</t>
   </si>
@@ -2413,80 +2674,191 @@
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Tin nhanh 360 - 44M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Tin 24h - 49M</t>
   </si>
   <si>
     <t xml:space="preserve">Bài đăng chuyên mục xuất hiện tại Tin 24h (1 giờ) + cụm Top 2 chuyên mục (1 giờ) </t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Nổi bật 3 - 76.7M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Nổi bật 2 - 83.2M</t>
   </si>
   <si>
     <t>Công nghệ - Game - Tin Pr - Chuyên mục con - 4M</t>
   </si>
   <si>
     <t>Công nghệ - Game - Bài Pr - Chuyên mục con - 7M</t>
   </si>
   <si>
     <t>Công nghệ - Game - Top 2 - 2M</t>
   </si>
   <si>
     <t>Công nghệ - Game - Top 1 - 2.5M</t>
-  </si>
-[...1 lines deleted...]
-    <t>marketingai.vn</t>
   </si>
   <si>
     <t>- Bài hiển thị trong vùng NỔI BẬT trang chủ 3 ngày
 - Bài hiển thị trong vùng TIÊU ĐIỂM trang chủ 1 ngày
 - Bài nổi bật chuyên mục tương ứng 1 ngày và trôi theo tiến độ tin bài</t>
   </si>
   <si>
     <t>Bài loại 2 - 8M</t>
   </si>
   <si>
     <t>- Bài Nổi bật Box chuyên mục trên trang chủ 3 ngày
 - Bài nổi bật chuyên mục tương ứng 1 ngày và trôi theo tiến độ tin bài</t>
   </si>
   <si>
     <t>Bài Emagazine - 15M</t>
   </si>
   <si>
     <t>- Bài hiển thị trong vùng NỔI BẬT trang chủ 3 ngày
 - Bài hiển thị trong vùng TIÊU ĐIỂM trang chủ 1 ngày
 - Bài hiển thị trong box Emagazine trên trang chủ 3 ngày
 - Bài nổi bật chuyên mục tương ứng 1 ngày và trôi theo tiến độ tin bài</t>
   </si>
   <si>
     <t>Share Fanpage - 4M</t>
   </si>
   <si>
     <t>- Share bài PR lên Fanpage MarketingAI</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;i&gt;(*)Các bài từ bài loại 3 trở lên được hiển thị trong các Box nội dung phù hợp trong chuyên mục 1 ngày&lt;/i&gt;&lt;br&gt;Nhóm 1: Star, Đời Sống, Fashion, Cine, Musik, 2 Tek&lt;br&gt;Nhóm 2: Các chuyên mục còn lại&lt;br&gt;&lt;br&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link bài liên quan&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/ 1 bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3 tag/ tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/ 3 tag/ bài lẻ&lt;br&gt;- Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thông tin cụ thể&lt;br&gt;- Chi phí chèn thêm text (khi bài quá dài so với quy định):&lt;br&gt;1.000.000 VNĐ/ quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/ quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/ quá dưới 500 từ&lt;br&gt;&lt;br&gt;-Đối với bài Duyệt và Đăng GẤP (duyệt và đăng trong vòng 2 giờ):&lt;br&gt;Trong giờ hành chính (Thứ 2 - Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>kenh14.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3tag/tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/3tag/bài lẻ&lt;br&gt;-Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thêm&lt;br&gt;-Chi phí chèn thêm text (khi bài quá dài so với quy định):&amp;nbsp;&lt;br&gt;1.000.000 VNĐ/quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/quá dưới 500 từ&lt;br&gt;-Đối với bài Duyệt và Đăng GẤP (duyệt và đăng trong vòng 2 giờ):&lt;br&gt;Trong giờ hành chính (Thứ 2 - Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>genk.vn</t>
+  </si>
+  <si>
+    <t>afamily.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Nhóm 1: Bất Động Sản, Doanh Nghiệp, Chứng khoán, TCNH&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Nhóm 2: Các chuyên mục còn lại&lt;/strong&gt;&lt;br&gt;&lt;br&gt;*CafeF không cho để link facebook&lt;br&gt;&lt;br&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;- Thêm Video Clip (không quá 5 phút, không quá 50Mb): 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link bài liên quan&lt;br&gt;- Thêm box thông tin trong bài viết: 1.000.000 VNĐ/ 1 box&lt;br&gt;- Thêm box bình chọn dưới chân bài viết: 2.000.000 VNĐ/ 1 box&lt;br&gt;- Thêm box đăng ký thông tin khách hàng dưới chân bài: 2.000.000 VNĐ/ 1 box + Chi phí Code&lt;br&gt;- Thêm banner dưới chân bài viết (Article Banner): 1,000,000 vnđ/banner (không gồm chi phí thiết kế). Phí thiết kế: 1,000,000 VNĐ/banner&lt;br&gt;- Adpage: Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/ layout/ bài&lt;br&gt;- Adpage: Ẩn quảng cáo xung quanh bài PR (tối đa 3 tháng): 3,000,000 VNĐ/bài&lt;br&gt;- Gắn TAG:&amp;nbsp;&lt;br&gt;1,500,000 VNĐ/3 tag/bài&lt;br&gt;20,000,000 VNĐ/3 tag/tất cả các bài viết trong 1 năm trên toàn bộ các trang của VCCORP&lt;br&gt;- Chi phí thêm Text (đối với bài dài quá so với quy định):&lt;br&gt;1.000.000 VNĐ/quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/quá dưới 500 từ&lt;br&gt;- Chi phí Duyệt và Đăng GẤP (duyệt và đăng bài trong vòng 2 giờ):&lt;br&gt;+ Trong giờ hành chính (Thứ 2 – Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;+ Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>cafef.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3tag/tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/3tag/bài lẻ&lt;br&gt;-Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thêm&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>gamek.vn</t>
+  </si>
+  <si>
+    <t>autopro.com.vn</t>
+  </si>
+  <si>
+    <t>soha.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;i&gt;*CafeBiz không cho để link facebook&lt;/i&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3tag/tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/3tag/bài lẻ&lt;br&gt;-Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thêm&lt;br&gt;-Chi phí chèn thêm text (khi bài quá dài so với quy định):&amp;nbsp;&lt;br&gt;1.000.000 VNĐ/quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/quá dưới 500 từ&lt;br&gt;-Đối với bài Duyệt và Đăng GẤP (duyệt và đăng trong vòng 2 giờ):&lt;br&gt;Trong giờ hành chính (Thứ 2 - Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>cafebiz.vn</t>
+  </si>
+  <si>
+    <t>dantri.com.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan, hyper link (tối da 3 links): 300.000 VNĐ / 1 link&lt;br&gt;- Thêm box thông tin dưới chân bài viết: 1.000.000 VNĐ / 1 lần/ 1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;- Gắn layout Adpage trong 1 tháng: 6.000.000 VNĐ/bài&lt;br&gt;- Thêm lượt đọc từ quảng cáo Viewplus: Từ 2.000 VNĐ/1 click&lt;br&gt;- Gói TAG: 20.000.000 VNĐ/3tag/tất cả các bài trong 1 năm&lt;br&gt;1.500.000 VNĐ/3tag/bài lẻ&lt;br&gt;-Chi phí viết bài và biên tập: Vui lòng liên hệ để biết thêm&lt;br&gt;-Chi phí chèn thêm text (khi bài quá dài so với quy định):&amp;nbsp;&lt;br&gt;1.000.000 VNĐ/quá dưới 100 từ&lt;br&gt;2.000.000 VNĐ/quá dưới 300 từ&lt;br&gt;3.000.000 VNĐ/quá dưới 500 từ&lt;br&gt;-Đối với bài Duyệt và Đăng GẤP (duyệt và đăng trong vòng 2 giờ):&lt;br&gt;Trong giờ hành chính (Thứ 2 - Thứ 6: 8h00-17h00; Thứ 7: 8h00-12h00): Tăng 10% giá trị bài đăng&lt;br&gt;Ngoài giờ hành chính: Tăng 20% giá trị bài đăng&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>giadinh.suckhoedoisong.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;DỊCH VỤ GIA TĂNG:&lt;/strong&gt;&lt;br&gt;- Thêm Video Clip: 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- Thêm tin liên quan (tối da 3 tin): 300.000 VNĐ / 1 link&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>nld.com.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;PHÍ DỊCH VỤ GIA TĂNG&lt;br&gt;- Thêm video clip: 2.000.000 VNĐ/ 1 lần/ 1 clip&lt;br&gt;- &lt;strong&gt;Thêm ảnh: 500.000 VNĐ/ 1 ảnh&lt;/strong&gt;&lt;br&gt;- Thêm tin liên quan, hyperlink: 500.000 VNĐ/1 link&lt;br&gt;- Chèn thêm box dưới chân bài viết: 1.000.000 VNĐ/1 lần/1 box&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ/1 lần&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&amp;nbsp;&lt;br&gt;- Báo giá chưa bao gồm 10% VAT&amp;nbsp;&lt;br&gt;- Đối với video: Video dài không quá 5 phút, dung lượng tối đa 50MB&amp;nbsp;&lt;br&gt;- Font chữ: Unicode, Times New Roman, cỡ chữ 11, lưu dưới file .doc hoặc .docx (word).&amp;nbsp;&lt;br&gt;- Tiêu đề và sapo (tóm tắt tin): Tiêu đề của bài không quá 11 từ, sapo không quá 45 từ.&amp;nbsp;&lt;br&gt;- Ban biên tập có quyền biên tập lại tiêu đề và một số nội dung phù hợp trước khi đăng&lt;br&gt;- Nội dung thông tin yêu cầu gửi trước khi xuất bản tối thiểu 1 ngày làm việc.&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>phunuvietnam.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;DỊCH VỤ CỘNG THÊM:&lt;br&gt;- Thêm video clip vào bài viết (tối đa 3 video clip/bài, thời lượng tối đa 5 phút): 2.000.000 VNĐ/video&lt;br&gt;- Không chèn hyperlink vào bài viết&lt;br&gt;- Thêm ảnh vào bài viết (tối đa 10 ảnh/bài): 500.000 VNĐ/ảnh&lt;br&gt;- Thêm ảnh động (gif) vào bài viết (tối đa 10 ảnh/bài): 1.000.000/ảnh&lt;br&gt;- Thêm ảnh trước/sau vào bài viết (tối đa 10 ảnh/bài): 1.000.000/bộ&lt;br&gt;- Banner đồng bộ theo bài: 5.000.000 VNĐ/tuần&lt;br&gt;- Sửa bài sau khi đăng (sửa tối đa 2 lần, không tính sửa lỗi chính tả): 500.000 VNĐ/lần&lt;br&gt;&lt;br&gt;GHI CHÚ:&lt;br&gt;- Khách hàng giao toàn bộ dữ liệu, báo Tuổi Trẻ chịu trách nhiệm biên tập và thực hiện&lt;br&gt;- Báo Tuổi Trẻ có quyền từ chối đăng bài có nội dung không phù hợp với quy định của pháp luật hoặc không phù hợp với tiêu chí do báo Tuổi Trẻ ban hành.&lt;br&gt;- Bài viết phải phù hợp theo tiêu chí của báo Tuổi Trẻ, không quá 1.000 chữ và 5 ảnh.&lt;br&gt;- Bài viết đăng trong mục Cần biết:&lt;br&gt;+ Dưới 300 chữ: miễn phí 3 ảnh/bài&lt;br&gt;+ Từ 300 - 600 chữ: miễn phí 4 ảnh/bài&lt;br&gt;+ Trên 600 chữ: miễn phí 5 ảnh/bài&lt;br&gt;+ Bài Infographic tính theo giá tối đa&lt;br&gt;- Giá đã bao gồm THUẾ VAT.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>tuoitre.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;DỊCH VỤ GIA TĂNG:&lt;br&gt;- Thêm Video Clip (không quá 03 clip): 2.000.000 VNĐ / 1 lần/ 1 Clip&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / 3 ảnh&lt;br&gt;- hyper link: 500.000 VNĐ / 1 link&lt;br&gt;- Sửa bài sau khi đăng: 500.000 VNĐ / 1 lần&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&lt;br&gt;1. Báo giá chưa bao gồm 10% VAT&lt;br&gt;2. Hyperlink đính kèm bài được tính phí 500.000 VNĐ/hyperlink&lt;br&gt;3. Video kèm bài được tính thêm 2.000.000 VNĐ/lần xuất hiện và không quá 03 video/bài. Video độc lập được tính như bài&lt;br&gt;4. Số lượng chữ không quá 1,000 từ&lt;br&gt;5. Số lượng ảnh không quá 05. Ảnh kèm thêm được tính phí 500.000 VNĐ/block 03 ảnh kèm thêm.&lt;br&gt;6. Bài viết được trình bày trên phần mềm soạn thảo thông dụng, font Unicode, ảnh và Video gửi riêng.&lt;br&gt;7. Các bài loại 1,2,3,4 cần được Ban biên tập duyệt trước khi đăng tải. Thời gian duyệt bài tối thiểu là 24 giờ (trong các ngày làm việc) kể từ khi tiếp nhận bài&lt;br&gt;8. Các yêu cầu về chấp hành pháp luật liên quan đến hoạt động quảng cáo, tính hợp pháp của sản phẩm, dịch vụ được nêu trong bài sẽ được Ban biên tập đưa ra tùy tính chất thông tin trong bài.&lt;br&gt;&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>vietnambiz.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;QUY ĐỊNH CHUNG&lt;br&gt;1. Đối với mục Cần biết, thời gian hiển thị bằng 200% so với các chuyên mục khác.&amp;nbsp;&lt;br&gt;2. Báo giá chưa bao gồm thuế VAT. Hyperlink đính kèm sản phẩm được tính phí 500.000 đồng/hyperlink.&lt;br&gt;3. Không quá 3 tag/sản phẩm và tối đa 5 từ/tag. Các sản phẩm tại vị trí 1, 2, 3, 4, 5, 6 được miễn phí 1 hyperlink nofollow. Link dofollow được áp dụng cho các sản phẩm tại vị trí 1, 2, 3, 4, 5, 6.&amp;nbsp;&lt;br&gt;4. Video kèm sản phẩm được tính thêm 2.000.000 đồng/lần xuất hiện, không quá 03 video/sản phẩm. Độ dài không quá 5 phút/video và dung lượng không quá 50MB/video. Video độc lập được tính như sản phẩm riêng lẻ.&amp;nbsp;&lt;br&gt;5. Số lượng chữ không quá 1.000.&amp;nbsp;&lt;br&gt;6. Số lượng ảnh không quá 05. Dung lượng không quá 2MB/ảnh. Ảnh kèm thêm được tính phí 500.000 đồng/block 03 ảnh kèm thêm.&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>vietnammoi.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;DỊCH VỤ GIA TĂNG:&lt;br&gt;- Vượt quá 5 ảnh với bài thường, 9 ảnh với bài ảnh: Cộng thêm 5% đơn giá với mỗi ảnh, giá trị cộng thêm tối đa 40% đơn giá.&lt;br&gt;- Đăng kèm video clip (dộ dài &amp;lt; 3 phút) vào bài: 2.000.000 vnđ&lt;br&gt;- Đăng kèm video clip (dộ dài 3 - 5 phút) vào bài: 3.000.000 vnđ&lt;br&gt;- Đăng kèm video clip (dộ dài &amp;gt; 5 phút) vào bài: 5.000.000 vnđ&lt;br&gt;- Bài đã xuất bản nhưng có yêu cầu đổi sang vị trí tương đồng tại thời điểm xuất bản: 30% đơn giá&lt;br&gt;- Bài xuất bản hơn 1 lần cùng 1 vị trí trong thời lượng quy định (2 giờ): 30% đơn giá&lt;br&gt;- Chỉnh sửa bài đã xuất bản: ngày, giờ, title, lead, chi tiết trong bài (nội dung chỉnh sửa phải được sự đồng ý của tòa soạn Vietnamnet): 500.000 vnđ/lần sửa. Quy định không sửa quá 10 từ, tối đa 2 lần sửa.&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&lt;br&gt;-Báo giá chưa bao gồm 10% VAT&lt;br&gt;-Đối với tin bài: không quá 1000 chữ, tiêu đề không quá 12 chữ, số lượng ảnh tối đa là 5 ảnh&lt;br&gt;-Đối với tin ảnh: số lượng chữ không quá 300 chữ, số lượng ảnh không quá 9 ảnh&lt;br&gt;-Chính sách đồng xuất bản:&amp;nbsp;&lt;br&gt;Đối với bài đồng xuất bản có cùng nội dung, cùng giờ đăng trong cùng 01 ngày trên tất cả các vị trí chuyên mục, mục khác nhau thuộc hệ thống VietNamNet: giảm 50% phí đăng bài cho bài đồng xuất bản có giá trị bằng hoặc thấp hơn giá trị của bài đăng&lt;br&gt;-Các thông tin xuất bản không vi phạm quy định về Báo chí và thuần phong mỹ tục Việt Nam. Ban biên tập có quyền chỉnh sửa nội dung, hình ảnh để phù hợp với tiêu chí chung của tòa soạn&lt;br&gt;-Thu thêm 100% giá trị bài viết có liên quan tới mặt hàng rượu được phép quảng cáo theo pháp luật Việt Nam&lt;br&gt;-Đối với bài viết có giới thiệu nhiều hơn 01 thương hiệu thuộc nhiều pháp nhân khác nhau, thì từ thương hiệu thứ 02 trở lên thu thêm 20% giá trị bài viết/01 thương hiệu&lt;br&gt;&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>vietnamnet.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;QUY ĐỊNH CHUNG:&amp;nbsp;&lt;/strong&gt;&lt;br&gt;- Báo giá trên chưa bao gồm 10% VAT&lt;br&gt;- Mỗi bài viết có độ dài không quá 1.200 từ và được sử dụng tối đa 3 ảnh&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / ảnh&lt;br&gt;- Chi phí chèn thêm text (khi bài dài quá so với quy định):&lt;br&gt;Với trang vneconomy:&lt;br&gt;+ 1.000.000đ/quá dưới 100 từ&lt;br&gt;+ 2.000.000đ/quá dưới 300 từ&lt;br&gt;+ 3.000.000đ/quá dưới 500 từ&lt;br&gt;Với trang en.vneconomy:&lt;br&gt;+ 500.000đ/quá dưới 700 từ&lt;br&gt;+ 700.000đ/quá dưới 1.000 từ&lt;br&gt;+ 1.000.000đ/quá dưới 1.500 từ&lt;br&gt;- Font chữ: Unicode, Times New Roman, cỡ chữ 11, lưu dưới file .doc hoặc .docx (word)&lt;br&gt;- Tiêu đề và sapo: tiêu đề của bài không quá 12 từ, sapo không quá 30 từ&lt;br&gt;- Hyperlink: không áp dụng gắn hyperlink đối với bài đăng tin trên Vneconomy.vn&lt;br&gt;- Tin liên quan: tin bài liên quan phải là tin bài đăng tải trên Vneconomy&lt;br&gt;- Ban biên tập có quyền biên tập lại tiêu đề và một số nội dung không phù hợp trước khi đăng.&lt;br&gt;- Nội dung thông tin yêu cầu gửi trước khi xuất bản tối thiểu 1 ngày làm việc.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>vneconomy.vn</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;PHÍ DỊCH VỤ GIA TĂNG&lt;br&gt;- Thêm video clip: 6.000.000 VNĐ/ 1 lần/ 1 clip&lt;br&gt;- &lt;strong&gt;Thêm ảnh: 500.000 VNĐ/ 1 ảnh&lt;/strong&gt;&lt;br&gt;- Chèn thêm tag (không quá 3 tag/1 bài): 1.000.000 VNĐ/ 1 tag&lt;br&gt;- Chèn thêm box dưới chân bài viết: 1.000.000 VNĐ/ 1 box&lt;br&gt;- Ghim bài tại box "Đừng bỏ lỡ" trên trang chủ 02 giờ: 8.000.000 VNĐ/ 1 lần&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&amp;nbsp;&lt;br&gt;- Báo giá đã bao gồm 10% VAT&amp;nbsp;&lt;br&gt;- Đối với bài tin ảnh: Tối đa 10 ảnh, tối thiếu 7 ảnh, text không quá 200 từ&lt;br&gt;- Đối với video: Video dài không quá 5 phút, dung lượng tối đa 50MB&amp;nbsp;&lt;br&gt;- Độ dài: Tất cả các tin bài có độ dài không quá 1000 từ và 5 ảnh minh họa (trừ bài phóng sự ảnh, bài tương đương 1 trang A4 )&amp;nbsp;&lt;br&gt;- Font chữ: Unicode, Times New Roman, cỡ chữ 11, lưu dưới file .doc hoặc .docx (word).&amp;nbsp;&lt;br&gt;- Tiêu đề và sapo (tóm tắt tin): Tiêu đề của bài không quá 11 từ, sapo không quá 40 từ.&amp;nbsp;&lt;br&gt;- &lt;strong&gt;Không đặt liên kết (hyperlink) trong nội dung bài đăng&lt;/strong&gt;&lt;br&gt;- Quy định về gắn Tag: Phải nêu rõ tên Tag được gắn vào bài PR ngay khi gửi đăng bài, Tag tối đa 4 từ. Ban biên tập có quyền biên tập lại tiêu đề và một số nội dung không phù hợp trước khi đăng.&lt;br&gt;- Nội dung thông tin yêu cầu gửi trước khi xuất bản tối thiểu 1 ngày làm việc.&lt;br&gt;- Chi phí chỉnh sửa sau khi lên bài: 500.000 VNĐ&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>vtv.vn</t>
+  </si>
+  <si>
+    <t>housenhome.com.vn</t>
+  </si>
+  <si>
+    <t>suckhoedoisong.vn</t>
+  </si>
+  <si>
+    <t>baogiaothong.vn</t>
+  </si>
+  <si>
+    <t>en.vneconomy.vn</t>
+  </si>
+  <si>
+    <t>thanhnien.vn</t>
+  </si>
+  <si>
+    <t>marketingai.vn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -2509,76 +2881,76 @@
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF073763"/>
         <bgColor rgb="FF073763"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
         <bgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2835,9010 +3207,10389 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_baidacbiet_homepc_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_baidacbiet_homemb_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai2_homepcstream2_12m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai2_homemobilestream2_12m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai3_homepcstream3_8m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai4_xac_7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai5_tieumuc_4m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_emag_homepc_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_emag_homemb_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_20m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_15m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_10m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_5m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_15m_nbm.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_emag_35m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/nld-10050/nld_8m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu1_60m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu2_55m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu3_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_40m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_20m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_15m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai1_35m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai4_9m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai5_7m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai6_5m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai1_15m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai2_12m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai3_6m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&lt;p&gt;D&#7882;CH V&#7908; GIA T&#258;NG:&lt;br&gt;- Th&#234;m Video Clip: 1.000.000 VN&#272; /1 l&#7847;n/1 Clip&lt;br&gt;- Th&#234;m &#7843;nh: 500.000 VN&#272;/3 &#7843;nh&lt;br&gt;- Ch&#232;n link out + nofollow = 500,000 vn&#273;/link ho&#7863;c 1,000,000 vn&#273;/3 link.&lt;br&gt;- Ch&#232;n link out + dofollow = 5,000,000 vn&#273;/link/th&#225;ng, h&#7871;t 1 th&#225;ng dofollow s&#7869; chuy&#7875;n v&#7873; nofollow.&lt;br&gt;- Ch&#232;n tin li&#234;n quan: 300.000 VN&#272;/1 link b&#224;i li&#234;n quan&lt;br&gt;- Th&#234;m box th&#244;ng tin d&#432;&#7899;i ch&#226;n b&#224;i vi&#7871;t: 1.000.000 VN&#272;/1 l&#7847;n/1 box&lt;br&gt;- S&#7917;a b&#224;i sau khi &#273;&#259;ng: 500.000 VN&#272; / 1 l&#7847;n&lt;br&gt;- Chi ph&#237; th&#234;m Text n&#7871;u v&#432;&#7907;t qu&#225; 1000 t&#7915;:&lt;br&gt;+ V&#432;&#7907;t t&#7915; 1 &#273;&#7871;n 100 t&#7915;: H&#7895; tr&#7907; mi&#7877;n ph&#237;&lt;br&gt;+ V&#432;&#7907;t t&#7915; 101 t&#7915; &#273;&#7871;n 500 t&#7915;: + 3 tri&#7879;u&lt;br&gt;+ V&#432;&#7907;t t&#7915; 501 t&#7915; &#273;&#7871;n 900 t&#7915;: + 8 tri&#7879;u&lt;br&gt;+ V&#432;&#7907;t t&#7915; 901 t&#7915; &#273;&#7871;n 1.300 t&#7915;: + 18 tri&#7879;u&lt;br&gt;&lt;br&gt;QUY &#272;&#7882;NH CHUNG:&lt;br&gt;- B&#225;o gi&#225; ch&#432;a bao g&#7891;m thu&#7871; GTGT.&lt;br&gt;- Quota &#273;&#259;ng trang ch&#7911; &#273;&#432;&#7907;c &#273;&#259;ng t&#7889;i &#273;a 2 b&#224;i chuy&#234;n m&#7909;c trong th&#7901;i gian 1 tu&#7847;n.&lt;br&gt;- &#272;&#7889;i v&#7899;i b&#224;i tin &#7843;nh: t&#7889;i &#273;a 10 &#7843;nh, t&#7889;i thi&#7875;u 7 &#7843;nh, text kh&#244;ng qu&#225; 150 t&#7915;.&amp;nbsp;&lt;br&gt;- &#272;&#7889;i v&#7899;i Video: video d&#224;i kh&#244;ng qu&#225; 5 ph&#250;t, dung l&#432;&#7907;ng t&#7889;i &#273;a 50MB.&amp;nbsp;&lt;br&gt;- &#272;&#7889;i v&#7899;i c&#225;c b&#224;i c&#243; v&#7883; tr&#237; &#273;&#7863;c bi&#7879;t ch&#7881; &#225;p d&#7909;ng v&#7899;i nh&#7919;ng n&#7897;i dung sau:&lt;br&gt;+ N&#7897;i dung b&#224;i &#273;&#432;&#7907;c khai th&#225;c kh&#225;ch quan, n&#234;u &#273;&#432;&#7907;c v&#7845;n &#273;&#7873; r&#7897;ng, &#273;&#432;&#7907;c nhi&#7873;u ng&#432;&#7901;i quan t&#226;m, c&#243; t&#237;nh b&#225;o ch&#237; trong cung c&#7845;p th&#244;ng tin&lt;br&gt;+ N&#7897;i dung b&#224;i kh&#244;ng mang t&#237;nh ch&#7845;t truy&#7873;n th&#244;ng l&#7897; li&#7877;u, ch&#7911; quan&amp;nbsp;&lt;br&gt;- &#272;&#7897; d&#224;i: t&#7845;t c&#7843; c&#225;c tin b&#224;i c&#243; &#273;&#7897; d&#224;i kh&#244;ng qu&#225; 1.000 t&#7915; v&#224; 6 &#7843;nh minh h&#7885;a (tr&#7915; b&#224;i ph&#243;ng s&#7921; &#7843;nh) t&#432;&#417;ng &#273;&#432;&#417;ng 1 trang A4.&amp;nbsp;&lt;br&gt;- Font ch&#7919;: Unicode, Times New Roman, c&#243; ch&#7919; 11, l&#432;u d&#432;&#7899;i fle d&#7885;c ho&#7863;c docx (word)&lt;br&gt;- Ti&#234;u &#273;&#7873; v&#224; Sapo (t&#243;m t&#7855;t tin): Ti&#234;u &#273;&#7873; c&#7911;a b&#224;i kh&#244;ng qu&#225; 11 t&#7917;. Sapo kh&#244;ng qu&#225; 45 t&#7915;.&amp;nbsp;&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; g&#7855;n link (H)perlink): ch&#7881; &#273;&#432;&#7907;c g&#7855;n link trong b&#224;i vi&#7871;t, th&#7875; hi&#7879;n d&#432;&#7899;i d&#7841;ng http://www. ....&lt;br&gt;+ Quy &#273;&#7883;nh v&#7873; tin li&#234;n quan: Tin b&#224;i li&#234;n quan ph&#7843;i l&#224; tin b&#224;i n&#7857;m tr&#234;n ch&#237;nh website &#273;&#259;ng b&#224;i TT.&lt;br&gt;+ Quy &#273;&#7883;nh v&#7873; g&#7847;n Tag: Ph&#7843;i n&#234;u r&#245; t&#234;n Tag &#273;&#432;&#7907;c g&#7855;n v&#224;o b&#224;i truy&#7873;n th&#244;ng ngay khi g&#7917;i &#273;&#259;ng b&#224;i, Tag t&#7889;i &#273;a 4 t&#7915;.&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; h&#7911;y ch&#7881;nh th&#7901;i gian xu&#7845;t b&#7843;n &#273;&#227; &#273;&#432;&#7907;c duy&#7879;t ph&#7843;i b&#225;o tr&#432;&#7899;c t&#7889;i thi&#7875;u 43h tr&#432;&#7899;c gi&#7901; xu&#7845;t b&#7843;n&amp;nbsp;&lt;br&gt;- Ban bi&#234;n t&#7853;p c&#243; quy&#7873;n bi&#234;n t&#7853;p l&#7841;i ti&#234;u &#273;&#7873; v&#224; m&#7897;t s&#7889; n&#7897;i dung kh&#244;ng ph&#249; h&#7907;p tr&#432;&#7899;c khi &#273;&#259;ng&amp;nbsp;&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; ch&#7881;nh s&#7917;a n&#7897;i dung th&#244;ng tin/ h&#236;nh &#7843;nh... c&#7911;a Qu&#7843;ng c&#225;o &#273;&#227; &#273;&#432;&#7907;c duy&#7879;t ph&#7843;i s&#7917;a n&#7897;i dung mu&#7889;n ch&#237;nh s&#7917;a t&#244;i thi&#7871;u tr&#432;&#7899;c 12h &#273;&#7889;i v&#7899;i b&#224;i TT v&#224; 24h &#273;&#7889;i v&#7899;i banner tr&#432;&#7899;c gi&#7901; xu&#7845;t b&#7843;n&lt;/p&gt;" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_baidacbiet_homepc_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_baidacbiet_homemb_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai2_homepcstream2_12m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai2_homemobilestream2_12m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai3_homepcstream3_8m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai4_xac_7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai5_tieumuc_4m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_emag_homepc_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_emag_homemb_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_20m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_15m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_10m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_5m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_15m_nbm.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_emag_35m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/nld-10050/nld_8m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu1_60m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu2_55m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu3_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_40m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_20m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_15m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai1_35m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai4_9m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai5_7m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai6_5m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai1_15m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai2_12m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai3_6m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&lt;p&gt;D&#7882;CH V&#7908; GIA T&#258;NG:&lt;br&gt;- Th&#234;m Video Clip: 1.000.000 VN&#272; /1 l&#7847;n/1 Clip&lt;br&gt;- Th&#234;m &#7843;nh: 500.000 VN&#272;/3 &#7843;nh&lt;br&gt;- Ch&#232;n link out + nofollow = 500,000 vn&#273;/link ho&#7863;c 1,000,000 vn&#273;/3 link.&lt;br&gt;- Ch&#232;n link out + dofollow = 5,000,000 vn&#273;/link/th&#225;ng, h&#7871;t 1 th&#225;ng dofollow s&#7869; chuy&#7875;n v&#7873; nofollow.&lt;br&gt;- Ch&#232;n tin li&#234;n quan: 300.000 VN&#272;/1 link b&#224;i li&#234;n quan&lt;br&gt;- Th&#234;m box th&#244;ng tin d&#432;&#7899;i ch&#226;n b&#224;i vi&#7871;t: 1.000.000 VN&#272;/1 l&#7847;n/1 box&lt;br&gt;- S&#7917;a b&#224;i sau khi &#273;&#259;ng: 500.000 VN&#272; / 1 l&#7847;n&lt;br&gt;- Chi ph&#237; th&#234;m Text n&#7871;u v&#432;&#7907;t qu&#225; 1000 t&#7915;:&lt;br&gt;+ V&#432;&#7907;t t&#7915; 1 &#273;&#7871;n 100 t&#7915;: H&#7895; tr&#7907; mi&#7877;n ph&#237;&lt;br&gt;+ V&#432;&#7907;t t&#7915; 101 t&#7915; &#273;&#7871;n 500 t&#7915;: + 3 tri&#7879;u&lt;br&gt;+ V&#432;&#7907;t t&#7915; 501 t&#7915; &#273;&#7871;n 900 t&#7915;: + 8 tri&#7879;u&lt;br&gt;+ V&#432;&#7907;t t&#7915; 901 t&#7915; &#273;&#7871;n 1.300 t&#7915;: + 18 tri&#7879;u&lt;br&gt;&lt;br&gt;QUY &#272;&#7882;NH CHUNG:&lt;br&gt;- B&#225;o gi&#225; ch&#432;a bao g&#7891;m thu&#7871; GTGT.&lt;br&gt;- Quota &#273;&#259;ng trang ch&#7911; &#273;&#432;&#7907;c &#273;&#259;ng t&#7889;i &#273;a 2 b&#224;i chuy&#234;n m&#7909;c trong th&#7901;i gian 1 tu&#7847;n.&lt;br&gt;- &#272;&#7889;i v&#7899;i b&#224;i tin &#7843;nh: t&#7889;i &#273;a 10 &#7843;nh, t&#7889;i thi&#7875;u 7 &#7843;nh, text kh&#244;ng qu&#225; 150 t&#7915;.&amp;nbsp;&lt;br&gt;- &#272;&#7889;i v&#7899;i Video: video d&#224;i kh&#244;ng qu&#225; 5 ph&#250;t, dung l&#432;&#7907;ng t&#7889;i &#273;a 50MB.&amp;nbsp;&lt;br&gt;- &#272;&#7889;i v&#7899;i c&#225;c b&#224;i c&#243; v&#7883; tr&#237; &#273;&#7863;c bi&#7879;t ch&#7881; &#225;p d&#7909;ng v&#7899;i nh&#7919;ng n&#7897;i dung sau:&lt;br&gt;+ N&#7897;i dung b&#224;i &#273;&#432;&#7907;c khai th&#225;c kh&#225;ch quan, n&#234;u &#273;&#432;&#7907;c v&#7845;n &#273;&#7873; r&#7897;ng, &#273;&#432;&#7907;c nhi&#7873;u ng&#432;&#7901;i quan t&#226;m, c&#243; t&#237;nh b&#225;o ch&#237; trong cung c&#7845;p th&#244;ng tin&lt;br&gt;+ N&#7897;i dung b&#224;i kh&#244;ng mang t&#237;nh ch&#7845;t truy&#7873;n th&#244;ng l&#7897; li&#7877;u, ch&#7911; quan&amp;nbsp;&lt;br&gt;- &#272;&#7897; d&#224;i: t&#7845;t c&#7843; c&#225;c tin b&#224;i c&#243; &#273;&#7897; d&#224;i kh&#244;ng qu&#225; 1.000 t&#7915; v&#224; 6 &#7843;nh minh h&#7885;a (tr&#7915; b&#224;i ph&#243;ng s&#7921; &#7843;nh) t&#432;&#417;ng &#273;&#432;&#417;ng 1 trang A4.&amp;nbsp;&lt;br&gt;- Font ch&#7919;: Unicode, Times New Roman, c&#243; ch&#7919; 11, l&#432;u d&#432;&#7899;i fle d&#7885;c ho&#7863;c docx (word)&lt;br&gt;- Ti&#234;u &#273;&#7873; v&#224; Sapo (t&#243;m t&#7855;t tin): Ti&#234;u &#273;&#7873; c&#7911;a b&#224;i kh&#244;ng qu&#225; 11 t&#7917;. Sapo kh&#244;ng qu&#225; 45 t&#7915;.&amp;nbsp;&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; g&#7855;n link (H)perlink): ch&#7881; &#273;&#432;&#7907;c g&#7855;n link trong b&#224;i vi&#7871;t, th&#7875; hi&#7879;n d&#432;&#7899;i d&#7841;ng http://www. ....&lt;br&gt;+ Quy &#273;&#7883;nh v&#7873; tin li&#234;n quan: Tin b&#224;i li&#234;n quan ph&#7843;i l&#224; tin b&#224;i n&#7857;m tr&#234;n ch&#237;nh website &#273;&#259;ng b&#224;i TT.&lt;br&gt;+ Quy &#273;&#7883;nh v&#7873; g&#7847;n Tag: Ph&#7843;i n&#234;u r&#245; t&#234;n Tag &#273;&#432;&#7907;c g&#7855;n v&#224;o b&#224;i truy&#7873;n th&#244;ng ngay khi g&#7917;i &#273;&#259;ng b&#224;i, Tag t&#7889;i &#273;a 4 t&#7915;.&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; h&#7911;y ch&#7881;nh th&#7901;i gian xu&#7845;t b&#7843;n &#273;&#227; &#273;&#432;&#7907;c duy&#7879;t ph&#7843;i b&#225;o tr&#432;&#7899;c t&#7889;i thi&#7875;u 43h tr&#432;&#7899;c gi&#7901; xu&#7845;t b&#7843;n&amp;nbsp;&lt;br&gt;- Ban bi&#234;n t&#7853;p c&#243; quy&#7873;n bi&#234;n t&#7853;p l&#7841;i ti&#234;u &#273;&#7873; v&#224; m&#7897;t s&#7889; n&#7897;i dung kh&#244;ng ph&#249; h&#7907;p tr&#432;&#7899;c khi &#273;&#259;ng&amp;nbsp;&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; ch&#7881;nh s&#7917;a n&#7897;i dung th&#244;ng tin/ h&#236;nh &#7843;nh... c&#7911;a Qu&#7843;ng c&#225;o &#273;&#227; &#273;&#432;&#7907;c duy&#7879;t ph&#7843;i s&#7917;a n&#7897;i dung mu&#7889;n ch&#237;nh s&#7917;a t&#244;i thi&#7871;u tr&#432;&#7899;c 12h &#273;&#7889;i v&#7899;i b&#224;i TT v&#224; 24h &#273;&#7889;i v&#7899;i banner tr&#432;&#7899;c gi&#7901; xu&#7845;t b&#7843;n&lt;/p&gt;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H436"/>
+  <dimension ref="A1:H507"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H149" sqref="H149"/>
+      <selection activeCell="H198" sqref="H198"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="2077" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="229.944" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="37.134" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="55.129" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="2077.35" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="40">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="25">
       <c r="A2" s="2" t="s">
-        <v>8</v>
+        <v>796</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E3" s="3">
         <v>30000000</v>
       </c>
       <c r="F3" s="3">
         <v>20000000</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>13</v>
+        <v>795</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E4" s="3">
         <v>30000000</v>
       </c>
       <c r="F4" s="3">
         <v>20000000</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H4" s="3"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D5"/>
       <c r="E5" s="3">
         <v>45000000</v>
       </c>
       <c r="F5" s="3">
         <v>40000000</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H5" s="3"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D6"/>
       <c r="E6" s="3">
         <v>18000000</v>
       </c>
       <c r="F6" s="3">
         <v>12000000</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="3"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D7"/>
       <c r="E7" s="3">
         <v>18000000</v>
       </c>
       <c r="F7" s="3">
         <v>12000000</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H7" s="3"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D8"/>
       <c r="E8" s="3">
         <v>30000000</v>
       </c>
       <c r="F8" s="3">
         <v>28000000</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D9"/>
       <c r="E9" s="3">
         <v>25000000</v>
       </c>
       <c r="F9" s="3">
         <v>24000000</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E10" s="3">
         <v>12000000</v>
       </c>
       <c r="F10" s="3">
         <v>8000000</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E11" s="3">
         <v>12000000</v>
       </c>
       <c r="F11" s="3">
         <v>8000000</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D12"/>
       <c r="E12" s="3">
         <v>18000000</v>
       </c>
       <c r="F12" s="3">
         <v>16000000</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H12" s="3"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E13" s="3">
         <v>8000000</v>
       </c>
       <c r="F13" s="3">
         <v>5000000</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H13" s="3"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E14" s="3">
         <v>7000000</v>
       </c>
       <c r="F14" s="3">
         <v>4000000</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E15" s="3">
         <v>4000000</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H15" s="3"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>44</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E16" s="3">
-        <v>8000000</v>
+        <v>60000000</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H16" s="3"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>47</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E17" s="3">
-        <v>15000000</v>
+        <v>60000000</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H17" s="3"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D18"/>
       <c r="E18" s="3">
-        <v>25000000</v>
+        <v>90000000</v>
       </c>
       <c r="F18" s="3"/>
       <c r="G18" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="H18" s="3"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19"/>
       <c r="E19" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F19" s="3"/>
+        <v>20000000</v>
+      </c>
+      <c r="F19" s="3">
+        <v>14000000</v>
+      </c>
       <c r="G19" s="3" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H19" s="3"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="D20"/>
       <c r="E20" s="3">
-        <v>60000000</v>
-[...1 lines deleted...]
-      <c r="F20" s="3"/>
+        <v>20000000</v>
+      </c>
+      <c r="F20" s="3">
+        <v>14000000</v>
+      </c>
       <c r="G20" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H20" s="3"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="D21"/>
       <c r="E21" s="3">
-        <v>60000000</v>
-[...1 lines deleted...]
-      <c r="F21" s="3"/>
+        <v>25000000</v>
+      </c>
+      <c r="F21" s="3">
+        <v>24000000</v>
+      </c>
       <c r="G21" s="3" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="H21" s="3"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D22"/>
       <c r="E22" s="3">
-        <v>90000000</v>
+        <v>8000000</v>
       </c>
       <c r="F22" s="3"/>
       <c r="G22" s="3" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="H22" s="3"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
+      <c r="C23" t="s">
+        <v>62</v>
+      </c>
       <c r="D23"/>
       <c r="E23" s="3">
-        <v>9000000</v>
+        <v>15000000</v>
       </c>
       <c r="F23" s="3"/>
       <c r="G23" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H23" s="3"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24"/>
       <c r="E24" s="3">
-        <v>20000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>22000000</v>
+      </c>
+      <c r="F24" s="3"/>
       <c r="G24" s="3" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H24" s="3"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="D25"/>
       <c r="E25" s="3">
-        <v>20000000</v>
+        <v>18000000</v>
       </c>
       <c r="F25" s="3">
-        <v>14000000</v>
+        <v>12000000</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="H25" s="3"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D26"/>
       <c r="E26" s="3">
-        <v>25000000</v>
+        <v>18000000</v>
       </c>
       <c r="F26" s="3">
-        <v>24000000</v>
+        <v>12000000</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H26" s="3"/>
     </row>
-    <row r="27" spans="1:8">
-[...7 lines deleted...]
-        <v>70</v>
+    <row r="27" spans="1:8" customHeight="1" ht="25">
+      <c r="A27" s="2" t="s">
+        <v>798</v>
       </c>
       <c r="D27"/>
-      <c r="E27" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="3"/>
       <c r="F27" s="3"/>
-      <c r="G27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="3"/>
       <c r="H27" s="3"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>68</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E28" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F28" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F28" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G28" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H28" s="3"/>
+        <v>69</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>797</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>71</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E29" s="3">
-        <v>22000000</v>
-[...1 lines deleted...]
-      <c r="F29" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F29" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G29" s="3" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="H29" s="3"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F30" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>75</v>
-      </c>
-[...11 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H30" s="3"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D31"/>
+        <v>77</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E31" s="3">
-        <v>18000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>4000000</v>
+      </c>
+      <c r="F31" s="3"/>
       <c r="G31" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="H31" s="3"/>
     </row>
-    <row r="32" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E32" s="3"/>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="3">
+        <v>3000000</v>
+      </c>
       <c r="F32" s="3"/>
-      <c r="G32" s="3"/>
+      <c r="G32" s="3" t="s">
+        <v>80</v>
+      </c>
       <c r="H32" s="3"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="D33"/>
       <c r="E33" s="3">
-        <v>12000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2500000</v>
+      </c>
+      <c r="F33" s="3"/>
       <c r="G33" s="3" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H33" s="3"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>82</v>
       </c>
       <c r="C34" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E34" s="3">
-        <v>9000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>25000000</v>
+      </c>
+      <c r="F34" s="3"/>
       <c r="G34" s="3" t="s">
         <v>84</v>
       </c>
       <c r="H34" s="3"/>
     </row>
-    <row r="35" spans="1:8">
-[...20 lines deleted...]
-      </c>
+    <row r="35" spans="1:8" customHeight="1" ht="25">
+      <c r="A35" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
       <c r="H35" s="3"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D36"/>
       <c r="E36" s="3">
-        <v>4000000</v>
+        <v>30000000</v>
       </c>
       <c r="F36" s="3"/>
       <c r="G36" s="3" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H36" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>797</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="D37"/>
       <c r="E37" s="3">
-        <v>3000000</v>
+        <v>18000000</v>
       </c>
       <c r="F37" s="3"/>
       <c r="G37" s="3" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="H37" s="3"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="D38"/>
       <c r="E38" s="3">
-        <v>6000000</v>
+        <v>12000000</v>
       </c>
       <c r="F38" s="3"/>
       <c r="G38" s="3" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="H38" s="3"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D39"/>
       <c r="E39" s="3">
-        <v>15000000</v>
+        <v>12000000</v>
       </c>
       <c r="F39" s="3"/>
       <c r="G39" s="3" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="H39" s="3"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D40"/>
       <c r="E40" s="3">
-        <v>25000000</v>
+        <v>7000000</v>
       </c>
       <c r="F40" s="3"/>
       <c r="G40" s="3" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="H40" s="3"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D41"/>
       <c r="E41" s="3">
-        <v>25000000</v>
+        <v>7000000</v>
       </c>
       <c r="F41" s="3"/>
       <c r="G41" s="3" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="H41" s="3"/>
     </row>
-    <row r="42" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>99</v>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>7</v>
+      </c>
+      <c r="B42" t="s">
+        <v>91</v>
       </c>
       <c r="D42"/>
-      <c r="E42" s="3"/>
+      <c r="E42" s="3">
+        <v>4000000</v>
+      </c>
       <c r="F42" s="3"/>
-      <c r="G42" s="3"/>
+      <c r="G42" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H42" s="3"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D43"/>
       <c r="E43" s="3">
-        <v>15000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>4000000</v>
+      </c>
+      <c r="F43" s="3"/>
       <c r="G43" s="3" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H43" s="3"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B44" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="D44"/>
       <c r="E44" s="3">
-        <v>10000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>34000000</v>
+      </c>
+      <c r="F44" s="3"/>
       <c r="G44" s="3" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="H44" s="3"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B45" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="D45"/>
       <c r="E45" s="3">
-        <v>10000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>22000000</v>
+      </c>
+      <c r="F45" s="3"/>
       <c r="G45" s="3" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="H45" s="3"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B46" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="D46"/>
       <c r="E46" s="3">
-        <v>6000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>15000000</v>
+      </c>
+      <c r="F46" s="3"/>
       <c r="G46" s="3" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="H46" s="3"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B47" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="D47"/>
       <c r="E47" s="3">
-        <v>6000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>15000000</v>
+      </c>
+      <c r="F47" s="3"/>
       <c r="G47" s="3" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="H47" s="3"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B48" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="D48"/>
       <c r="E48" s="3">
-        <v>3000000</v>
+        <v>10000000</v>
       </c>
       <c r="F48" s="3"/>
       <c r="G48" s="3" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="H48" s="3"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="D49"/>
       <c r="E49" s="3">
-        <v>3000000</v>
+        <v>10000000</v>
       </c>
       <c r="F49" s="3"/>
       <c r="G49" s="3" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="H49" s="3"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B50" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="D50"/>
       <c r="E50" s="3">
-        <v>6000000</v>
+        <v>2500000</v>
       </c>
       <c r="F50" s="3"/>
       <c r="G50" s="3" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="H50" s="3"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B51" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="C51" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D51"/>
+        <v>101</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E51" s="3">
         <v>15000000</v>
       </c>
-      <c r="F51" s="3"/>
+      <c r="F51" s="3">
+        <v>10000000</v>
+      </c>
       <c r="G51" s="3" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="H51" s="3"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B52" t="s">
-        <v>50</v>
+        <v>103</v>
       </c>
       <c r="C52" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="D52"/>
+        <v>104</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E52" s="3">
-        <v>25000000</v>
-[...1 lines deleted...]
-      <c r="F52" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F52" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G52" s="3" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="H52" s="3"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B53" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="C53" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E53" s="3">
-        <v>25000000</v>
-[...1 lines deleted...]
-      <c r="F53" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F53" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G53" s="3" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="H53" s="3"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B54" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D54"/>
+        <v>73</v>
+      </c>
+      <c r="C54" t="s">
+        <v>108</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E54" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F54" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F54" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G54" s="3" t="s">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="H54" s="3"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B55" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D55"/>
+        <v>110</v>
+      </c>
+      <c r="C55" t="s">
+        <v>111</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E55" s="3">
-        <v>9000000</v>
-[...1 lines deleted...]
-      <c r="F55" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F55" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G55" s="3" t="s">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="H55" s="3"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B56" t="s">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="C56" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D56"/>
+        <v>113</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E56" s="3">
-        <v>22000000</v>
+        <v>3000000</v>
       </c>
       <c r="F56" s="3"/>
       <c r="G56" s="3" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="H56" s="3"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B57" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="C57" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D57"/>
+        <v>79</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E57" s="3">
-        <v>15000000</v>
+        <v>3000000</v>
       </c>
       <c r="F57" s="3"/>
       <c r="G57" s="3" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="H57" s="3"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B58" t="s">
-        <v>119</v>
+        <v>82</v>
       </c>
       <c r="C58" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D58"/>
+        <v>116</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E58" s="3">
-        <v>6000000</v>
+        <v>25000000</v>
       </c>
       <c r="F58" s="3"/>
       <c r="G58" s="3" t="s">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="H58" s="3"/>
     </row>
-    <row r="59" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>120</v>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>24</v>
+      </c>
+      <c r="B59" t="s">
+        <v>63</v>
+      </c>
+      <c r="C59" t="s">
+        <v>64</v>
       </c>
       <c r="D59"/>
-      <c r="E59" s="3"/>
+      <c r="E59" s="3">
+        <v>22000000</v>
+      </c>
       <c r="F59" s="3"/>
-      <c r="G59" s="3"/>
+      <c r="G59" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H59" s="3"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B60" t="s">
-        <v>121</v>
+        <v>61</v>
       </c>
       <c r="C60" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D60"/>
       <c r="E60" s="3">
-        <v>130000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>15000000</v>
+      </c>
+      <c r="F60" s="3"/>
       <c r="G60" s="3" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H60" s="3"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="B61" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C61" t="s">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="D61"/>
       <c r="E61" s="3">
-        <v>65000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>6000000</v>
+      </c>
+      <c r="F61" s="3"/>
       <c r="G61" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H61" s="3"/>
     </row>
-    <row r="62" spans="1:8">
-[...7 lines deleted...]
-        <v>127</v>
+    <row r="62" spans="1:8" customHeight="1" ht="25">
+      <c r="A62" s="2" t="s">
+        <v>801</v>
       </c>
       <c r="D62"/>
-      <c r="E62" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
       <c r="H62" s="3"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C63" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="D63"/>
       <c r="E63" s="3">
-        <v>45000000</v>
+        <v>130000000</v>
       </c>
       <c r="F63" s="3">
-        <v>16000000</v>
+        <v>50000000</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H63" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>800</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="C64" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="D64"/>
       <c r="E64" s="3">
-        <v>45000000</v>
+        <v>65000000</v>
       </c>
       <c r="F64" s="3">
-        <v>18000000</v>
+        <v>25000000</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H64" s="3"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C65" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="D65"/>
       <c r="E65" s="3">
-        <v>22000000</v>
+        <v>90000000</v>
       </c>
       <c r="F65" s="3">
-        <v>8000000</v>
+        <v>35000000</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H65" s="3"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C66" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="D66"/>
       <c r="E66" s="3">
-        <v>28000000</v>
+        <v>45000000</v>
       </c>
       <c r="F66" s="3">
-        <v>11000000</v>
+        <v>16000000</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H66" s="3"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="C67" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D67"/>
       <c r="E67" s="3">
-        <v>15000000</v>
+        <v>45000000</v>
       </c>
       <c r="F67" s="3">
-        <v>5000000</v>
+        <v>18000000</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H67" s="3"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="C68" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="D68"/>
       <c r="E68" s="3">
-        <v>52000000</v>
+        <v>22000000</v>
       </c>
       <c r="F68" s="3">
-        <v>20000000</v>
+        <v>8000000</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H68" s="3"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="C69" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D69"/>
       <c r="E69" s="3">
-        <v>40000000</v>
+        <v>28000000</v>
       </c>
       <c r="F69" s="3">
-        <v>15000000</v>
+        <v>11000000</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H69" s="3"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="C70" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="D70"/>
       <c r="E70" s="3">
-        <v>25000000</v>
+        <v>15000000</v>
       </c>
       <c r="F70" s="3">
-        <v>9000000</v>
+        <v>5000000</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H70" s="3"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B71" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C71" t="s">
-        <v>46</v>
+        <v>137</v>
       </c>
       <c r="D71"/>
       <c r="E71" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F71" s="3"/>
+        <v>52000000</v>
+      </c>
+      <c r="F71" s="3">
+        <v>20000000</v>
+      </c>
       <c r="G71" s="3" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="H71" s="3"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B72" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C72" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D72"/>
       <c r="E72" s="3">
+        <v>40000000</v>
+      </c>
+      <c r="F72" s="3">
         <v>15000000</v>
       </c>
-      <c r="F72" s="3"/>
       <c r="G72" s="3" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="H72" s="3"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>50</v>
+        <v>139</v>
       </c>
       <c r="C73" t="s">
-        <v>95</v>
+        <v>140</v>
       </c>
       <c r="D73"/>
       <c r="E73" s="3">
         <v>25000000</v>
       </c>
-      <c r="F73" s="3"/>
+      <c r="F73" s="3">
+        <v>9000000</v>
+      </c>
       <c r="G73" s="3" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="H73" s="3"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B74" t="s">
-        <v>52</v>
+        <v>141</v>
+      </c>
+      <c r="C74" t="s">
+        <v>142</v>
       </c>
       <c r="D74"/>
       <c r="E74" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F74" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F74" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G74" s="3" t="s">
-        <v>47</v>
+        <v>143</v>
       </c>
       <c r="H74" s="3"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B75" t="s">
-        <v>61</v>
+        <v>63</v>
+      </c>
+      <c r="C75" t="s">
+        <v>144</v>
       </c>
       <c r="D75"/>
       <c r="E75" s="3">
-        <v>9000000</v>
+        <v>22000000</v>
       </c>
       <c r="F75" s="3"/>
       <c r="G75" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H75" s="3"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="C76" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D76"/>
       <c r="E76" s="3">
-        <v>22000000</v>
+        <v>15000000</v>
       </c>
       <c r="F76" s="3"/>
       <c r="G76" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H76" s="3"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B77" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77"/>
       <c r="E77" s="3">
-        <v>15000000</v>
+        <v>8000000</v>
       </c>
       <c r="F77" s="3"/>
       <c r="G77" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H77" s="3"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B78" t="s">
         <v>148</v>
       </c>
       <c r="C78" t="s">
         <v>149</v>
       </c>
       <c r="D78"/>
       <c r="E78" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F78" s="3"/>
+        <v>145000000</v>
+      </c>
+      <c r="F78" s="3">
+        <v>55000000</v>
+      </c>
       <c r="G78" s="3" t="s">
-        <v>47</v>
+        <v>150</v>
       </c>
       <c r="H78" s="3"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B79" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C79" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D79"/>
       <c r="E79" s="3">
-        <v>100000000</v>
+        <v>115000000</v>
       </c>
       <c r="F79" s="3">
-        <v>35000000</v>
+        <v>40000000</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H79" s="3"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B80" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C80" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D80"/>
       <c r="E80" s="3">
-        <v>65000000</v>
+        <v>75000000</v>
       </c>
       <c r="F80" s="3">
-        <v>25000000</v>
+        <v>26000000</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H80" s="3"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B81" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C81" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D81"/>
       <c r="E81" s="3">
-        <v>65000000</v>
+        <v>75000000</v>
       </c>
       <c r="F81" s="3">
-        <v>25000000</v>
+        <v>26000000</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H81" s="3"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B82" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C82" t="s">
-        <v>158</v>
+        <v>123</v>
       </c>
       <c r="D82"/>
       <c r="E82" s="3">
-        <v>70000000</v>
+        <v>75000000</v>
       </c>
       <c r="F82" s="3">
-        <v>28000000</v>
+        <v>26000000</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>159</v>
       </c>
       <c r="H82" s="3"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B83" t="s">
         <v>160</v>
       </c>
       <c r="C83" t="s">
         <v>161</v>
       </c>
       <c r="D83"/>
       <c r="E83" s="3">
-        <v>45000000</v>
+        <v>105000000</v>
       </c>
       <c r="F83" s="3">
-        <v>16000000</v>
+        <v>37000000</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>162</v>
       </c>
       <c r="H83" s="3"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B84" t="s">
         <v>163</v>
       </c>
       <c r="C84" t="s">
         <v>164</v>
       </c>
       <c r="D84"/>
       <c r="E84" s="3">
-        <v>45000000</v>
+        <v>85000000</v>
       </c>
       <c r="F84" s="3">
-        <v>16000000</v>
+        <v>30000000</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H84" s="3"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B85" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C85" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D85"/>
       <c r="E85" s="3">
-        <v>40000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>55000000</v>
+      </c>
+      <c r="F85" s="3"/>
       <c r="G85" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H85" s="3"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B86" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C86" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D86"/>
       <c r="E86" s="3">
-        <v>25000000</v>
+        <v>55000000</v>
       </c>
       <c r="F86" s="3">
-        <v>9000000</v>
+        <v>19000000</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="H86" s="3"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B87" t="s">
         <v>171</v>
       </c>
       <c r="C87" t="s">
         <v>172</v>
       </c>
       <c r="D87"/>
       <c r="E87" s="3">
-        <v>25000000</v>
+        <v>55000000</v>
       </c>
       <c r="F87" s="3">
-        <v>9000000</v>
+        <v>19000000</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H87" s="3"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B88" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C88" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="D88"/>
       <c r="E88" s="3">
-        <v>35000000</v>
+        <v>65000000</v>
       </c>
       <c r="F88" s="3">
-        <v>12000000</v>
+        <v>22000000</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>175</v>
+        <v>60</v>
       </c>
       <c r="H88" s="3"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B89" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C89" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="D89"/>
       <c r="E89" s="3">
-        <v>22000000</v>
+        <v>100000000</v>
       </c>
       <c r="F89" s="3">
-        <v>8000000</v>
+        <v>35000000</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="H89" s="3"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B90" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C90" t="s">
-        <v>180</v>
+        <v>137</v>
       </c>
       <c r="D90"/>
       <c r="E90" s="3">
-        <v>22000000</v>
+        <v>45000000</v>
       </c>
       <c r="F90" s="3">
-        <v>8000000</v>
+        <v>16000000</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H90" s="3"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B91" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C91" t="s">
-        <v>182</v>
+        <v>155</v>
       </c>
       <c r="D91"/>
       <c r="E91" s="3">
-        <v>22000000</v>
+        <v>65000000</v>
       </c>
       <c r="F91" s="3">
-        <v>8000000</v>
+        <v>25000000</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>178</v>
+        <v>16</v>
       </c>
       <c r="H91" s="3"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B92" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C92" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D92"/>
       <c r="E92" s="3">
-        <v>15000000</v>
+        <v>50000000</v>
       </c>
       <c r="F92" s="3">
-        <v>5000000</v>
+        <v>17000000</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="H92" s="3"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B93" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C93" t="s">
-        <v>187</v>
+        <v>157</v>
       </c>
       <c r="D93"/>
       <c r="E93" s="3">
-        <v>15000000</v>
+        <v>65000000</v>
       </c>
       <c r="F93" s="3">
-        <v>5000000</v>
+        <v>25000000</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="H93" s="3"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B94" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C94" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D94"/>
       <c r="E94" s="3">
-        <v>15000000</v>
+        <v>35000000</v>
       </c>
       <c r="F94" s="3">
-        <v>5000000</v>
+        <v>12000000</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>185</v>
+        <v>25</v>
       </c>
       <c r="H94" s="3"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B95" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C95" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D95"/>
       <c r="E95" s="3">
-        <v>12000000</v>
+        <v>70000000</v>
       </c>
       <c r="F95" s="3">
-        <v>4000000</v>
+        <v>28000000</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>192</v>
+        <v>165</v>
       </c>
       <c r="H95" s="3"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B96" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="C96" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="D96"/>
       <c r="E96" s="3">
-        <v>10000000</v>
+        <v>32000000</v>
       </c>
       <c r="F96" s="3">
-        <v>3000000</v>
+        <v>11000000</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="H96" s="3"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B97" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="C97" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="D97"/>
       <c r="E97" s="3">
-        <v>10000000</v>
+        <v>45000000</v>
       </c>
       <c r="F97" s="3">
-        <v>3000000</v>
+        <v>16000000</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>198</v>
+        <v>168</v>
       </c>
       <c r="H97" s="3"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B98" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C98" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="D98"/>
       <c r="E98" s="3">
-        <v>12000000</v>
+        <v>32000000</v>
       </c>
       <c r="F98" s="3">
-        <v>4000000</v>
+        <v>11000000</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="H98" s="3"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B99" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C99" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D99"/>
       <c r="E99" s="3">
-        <v>10000000</v>
+        <v>45000000</v>
       </c>
       <c r="F99" s="3">
-        <v>3000000</v>
+        <v>16000000</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>198</v>
+        <v>168</v>
       </c>
       <c r="H99" s="3"/>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B100" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="C100" t="s">
-        <v>204</v>
+        <v>140</v>
       </c>
       <c r="D100"/>
       <c r="E100" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F100" s="3"/>
+        <v>32000000</v>
+      </c>
+      <c r="F100" s="3">
+        <v>11000000</v>
+      </c>
       <c r="G100" s="3" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="H100" s="3"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B101" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="C101" t="s">
-        <v>207</v>
+        <v>180</v>
       </c>
       <c r="D101"/>
       <c r="E101" s="3">
-        <v>6000000</v>
-[...1 lines deleted...]
-      <c r="F101" s="3"/>
+        <v>40000000</v>
+      </c>
+      <c r="F101" s="3">
+        <v>15000000</v>
+      </c>
       <c r="G101" s="3" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="H101" s="3"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B102" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="C102" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
       <c r="D102"/>
       <c r="E102" s="3">
-        <v>4500000</v>
-[...1 lines deleted...]
-      <c r="F102" s="3"/>
+        <v>22000000</v>
+      </c>
+      <c r="F102" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G102" s="3" t="s">
-        <v>41</v>
+        <v>188</v>
       </c>
       <c r="H102" s="3"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B103" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="C103" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D103"/>
       <c r="E103" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="F103" s="3">
         <v>9000000</v>
       </c>
-      <c r="F103" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="G103" s="3" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="H103" s="3"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B104" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="C104" t="s">
-        <v>166</v>
+        <v>192</v>
       </c>
       <c r="D104"/>
       <c r="E104" s="3">
-        <v>28000000</v>
+        <v>22000000</v>
       </c>
       <c r="F104" s="3">
-        <v>10000000</v>
+        <v>8000000</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>27</v>
+        <v>188</v>
       </c>
       <c r="H104" s="3"/>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B105" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C105" t="s">
-        <v>169</v>
+        <v>202</v>
       </c>
       <c r="D105"/>
       <c r="E105" s="3">
-        <v>18000000</v>
+        <v>25000000</v>
       </c>
       <c r="F105" s="3">
-        <v>6000000</v>
+        <v>9000000</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="H105" s="3"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B106" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="C106" t="s">
-        <v>172</v>
+        <v>140</v>
       </c>
       <c r="D106"/>
       <c r="E106" s="3">
-        <v>18000000</v>
+        <v>22000000</v>
       </c>
       <c r="F106" s="3">
-        <v>6000000</v>
+        <v>8000000</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="H106" s="3"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B107" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="C107" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D107"/>
       <c r="E107" s="3">
-        <v>10000000</v>
+        <v>35000000</v>
       </c>
       <c r="F107" s="3">
-        <v>3000000</v>
+        <v>12000000</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="H107" s="3"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B108" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="C108" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D108"/>
       <c r="E108" s="3">
-        <v>8000000</v>
+        <v>55000000</v>
       </c>
       <c r="F108" s="3">
-        <v>3000000</v>
+        <v>18000000</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>205</v>
+        <v>177</v>
       </c>
       <c r="H108" s="3"/>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B109" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="C109" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D109"/>
       <c r="E109" s="3">
-        <v>6500000</v>
-[...1 lines deleted...]
-      <c r="F109" s="3"/>
+        <v>22000000</v>
+      </c>
+      <c r="F109" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G109" s="3" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="H109" s="3"/>
     </row>
-    <row r="110" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>221</v>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>48</v>
+      </c>
+      <c r="B110" t="s">
+        <v>212</v>
+      </c>
+      <c r="C110" t="s">
+        <v>213</v>
       </c>
       <c r="D110"/>
-      <c r="E110" s="3"/>
-[...1 lines deleted...]
-      <c r="G110" s="3"/>
+      <c r="E110" s="3">
+        <v>42000000</v>
+      </c>
+      <c r="F110" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>177</v>
+      </c>
       <c r="H110" s="3"/>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="B111" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="C111" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="D111"/>
       <c r="E111" s="3">
-        <v>20000000</v>
+        <v>22000000</v>
       </c>
       <c r="F111" s="3">
-        <v>12000000</v>
+        <v>8000000</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="H111" s="3"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="B112" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="C112" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="D112"/>
       <c r="E112" s="3">
-        <v>10000000</v>
+        <v>27000000</v>
       </c>
       <c r="F112" s="3">
-        <v>7000000</v>
+        <v>9000000</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>114</v>
+        <v>217</v>
       </c>
       <c r="H112" s="3"/>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="B113" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="C113" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="D113"/>
       <c r="E113" s="3">
-        <v>6000000</v>
+        <v>22000000</v>
       </c>
       <c r="F113" s="3">
-        <v>4000000</v>
+        <v>8000000</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>87</v>
+        <v>211</v>
       </c>
       <c r="H113" s="3"/>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="B114" t="s">
-        <v>230</v>
+        <v>220</v>
+      </c>
+      <c r="C114" t="s">
+        <v>221</v>
       </c>
       <c r="D114"/>
       <c r="E114" s="3">
-        <v>35000000</v>
-[...1 lines deleted...]
-      <c r="F114" s="3"/>
+        <v>27000000</v>
+      </c>
+      <c r="F114" s="3">
+        <v>9000000</v>
+      </c>
       <c r="G114" s="3" t="s">
-        <v>47</v>
+        <v>217</v>
       </c>
       <c r="H114" s="3"/>
     </row>
-    <row r="115" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>231</v>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>53</v>
+      </c>
+      <c r="B115" t="s">
+        <v>222</v>
+      </c>
+      <c r="C115" t="s">
+        <v>223</v>
       </c>
       <c r="D115"/>
-      <c r="E115" s="3"/>
-[...1 lines deleted...]
-      <c r="G115" s="3"/>
+      <c r="E115" s="3">
+        <v>27000000</v>
+      </c>
+      <c r="F115" s="3">
+        <v>9000000</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>217</v>
+      </c>
       <c r="H115" s="3"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="B116" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="C116" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="D116"/>
       <c r="E116" s="3">
-        <v>18000000</v>
+        <v>15000000</v>
       </c>
       <c r="F116" s="3">
-        <v>12000000</v>
+        <v>5000000</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="H116" s="3"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="B117" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="C117" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="D117"/>
       <c r="E117" s="3">
+        <v>35000000</v>
+      </c>
+      <c r="F117" s="3">
         <v>12000000</v>
       </c>
-      <c r="F117" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="G117" s="3" t="s">
-        <v>236</v>
+        <v>173</v>
       </c>
       <c r="H117" s="3"/>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="B118" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="C118" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="D118"/>
       <c r="E118" s="3">
-        <v>8000000</v>
+        <v>15000000</v>
       </c>
       <c r="F118" s="3">
         <v>5000000</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="H118" s="3"/>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="B119" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="C119" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="D119"/>
       <c r="E119" s="3">
-        <v>5000000</v>
-[...1 lines deleted...]
-      <c r="F119" s="3"/>
+        <v>28000000</v>
+      </c>
+      <c r="F119" s="3">
+        <v>9000000</v>
+      </c>
       <c r="G119" s="3" t="s">
-        <v>242</v>
+        <v>173</v>
       </c>
       <c r="H119" s="3"/>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="B120" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="C120" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="D120"/>
       <c r="E120" s="3">
-        <v>30000000</v>
-[...1 lines deleted...]
-      <c r="F120" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F120" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G120" s="3" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="H120" s="3"/>
     </row>
-    <row r="121" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>245</v>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>59</v>
+      </c>
+      <c r="B121" t="s">
+        <v>235</v>
+      </c>
+      <c r="C121" t="s">
+        <v>236</v>
       </c>
       <c r="D121"/>
-      <c r="E121" s="3"/>
-[...1 lines deleted...]
-      <c r="G121" s="3"/>
+      <c r="E121" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F121" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>237</v>
+      </c>
       <c r="H121" s="3"/>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="B122" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="C122" t="s">
-        <v>94</v>
+        <v>239</v>
       </c>
       <c r="D122"/>
       <c r="E122" s="3">
-        <v>7000000</v>
-[...1 lines deleted...]
-      <c r="F122" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F122" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G122" s="3" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="H122" s="3"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>2</v>
+        <v>61</v>
       </c>
       <c r="B123" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="C123" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="D123"/>
       <c r="E123" s="3">
-        <v>20000000</v>
+        <v>10000000</v>
       </c>
       <c r="F123" s="3">
-        <v>12000000</v>
+        <v>3000000</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="H123" s="3"/>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>3</v>
+        <v>62</v>
       </c>
       <c r="B124" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C124" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="D124"/>
       <c r="E124" s="3">
-        <v>15000000</v>
+        <v>18000000</v>
       </c>
       <c r="F124" s="3">
-        <v>10000000</v>
+        <v>6000000</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>250</v>
+        <v>217</v>
       </c>
       <c r="H124" s="3"/>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>4</v>
+        <v>63</v>
       </c>
       <c r="B125" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="C125" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="D125"/>
       <c r="E125" s="3">
         <v>10000000</v>
       </c>
       <c r="F125" s="3">
-        <v>6000000</v>
+        <v>3000000</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="H125" s="3"/>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="B126" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C126" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="D126"/>
       <c r="E126" s="3">
-        <v>5000000</v>
+        <v>18000000</v>
       </c>
       <c r="F126" s="3">
-        <v>2500000</v>
+        <v>6000000</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>87</v>
+        <v>188</v>
       </c>
       <c r="H126" s="3"/>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="B127" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C127" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="D127"/>
       <c r="E127" s="3">
-        <v>15000000</v>
+        <v>12000000</v>
       </c>
       <c r="F127" s="3">
-        <v>10000000</v>
+        <v>4000000</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="H127" s="3"/>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="B128" t="s">
-        <v>144</v>
+        <v>252</v>
       </c>
       <c r="C128" t="s">
-        <v>145</v>
+        <v>253</v>
       </c>
       <c r="D128"/>
       <c r="E128" s="3">
         <v>15000000</v>
       </c>
-      <c r="F128" s="3"/>
+      <c r="F128" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G128" s="3" t="s">
-        <v>87</v>
+        <v>254</v>
       </c>
       <c r="H128" s="3"/>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="B129" t="s">
-        <v>50</v>
+        <v>255</v>
       </c>
       <c r="C129" t="s">
-        <v>95</v>
+        <v>256</v>
       </c>
       <c r="D129"/>
       <c r="E129" s="3">
-        <v>25000000</v>
-[...1 lines deleted...]
-      <c r="F129" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F129" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G129" s="3" t="s">
-        <v>87</v>
+        <v>247</v>
       </c>
       <c r="H129" s="3"/>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="B130" t="s">
         <v>257</v>
       </c>
       <c r="C130" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="D130"/>
       <c r="E130" s="3">
-        <v>35000000</v>
-[...1 lines deleted...]
-      <c r="F130" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F130" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G130" s="3" t="s">
-        <v>167</v>
+        <v>258</v>
       </c>
       <c r="H130" s="3"/>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="B131" t="s">
-        <v>73</v>
+        <v>259</v>
       </c>
       <c r="C131" t="s">
-        <v>146</v>
+        <v>260</v>
       </c>
       <c r="D131"/>
       <c r="E131" s="3">
-        <v>22000000</v>
+        <v>8000000</v>
       </c>
       <c r="F131" s="3"/>
       <c r="G131" s="3" t="s">
-        <v>47</v>
+        <v>261</v>
       </c>
       <c r="H131" s="3"/>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="B132" t="s">
-        <v>71</v>
+        <v>262</v>
       </c>
       <c r="C132" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D132"/>
       <c r="E132" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F132" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F132" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G132" s="3" t="s">
-        <v>47</v>
+        <v>264</v>
       </c>
       <c r="H132" s="3"/>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="B133" t="s">
-        <v>119</v>
+        <v>265</v>
       </c>
       <c r="C133" t="s">
-        <v>70</v>
+        <v>266</v>
       </c>
       <c r="D133"/>
       <c r="E133" s="3">
         <v>6000000</v>
       </c>
       <c r="F133" s="3"/>
       <c r="G133" s="3" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H133" s="3"/>
     </row>
-    <row r="134" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>259</v>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>72</v>
+      </c>
+      <c r="B134" t="s">
+        <v>267</v>
+      </c>
+      <c r="C134" t="s">
+        <v>268</v>
       </c>
       <c r="D134"/>
-      <c r="E134" s="3"/>
-[...1 lines deleted...]
-      <c r="G134" s="3"/>
+      <c r="E134" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F134" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>264</v>
+      </c>
       <c r="H134" s="3"/>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="B135" t="s">
-        <v>93</v>
+        <v>269</v>
       </c>
       <c r="C135" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="D135"/>
       <c r="E135" s="3">
-        <v>6000000</v>
+        <v>4500000</v>
       </c>
       <c r="F135" s="3"/>
       <c r="G135" s="3" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H135" s="3"/>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="B136" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>271</v>
       </c>
       <c r="D136"/>
       <c r="E136" s="3">
         <v>15000000</v>
       </c>
-      <c r="F136" s="3"/>
+      <c r="F136" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G136" s="3" t="s">
-        <v>87</v>
+        <v>264</v>
       </c>
       <c r="H136" s="3"/>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="B137" t="s">
-        <v>50</v>
+        <v>272</v>
       </c>
       <c r="C137" t="s">
-        <v>95</v>
+        <v>236</v>
       </c>
       <c r="D137"/>
       <c r="E137" s="3">
-        <v>25000000</v>
-[...1 lines deleted...]
-      <c r="F137" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F137" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G137" s="3" t="s">
-        <v>87</v>
+        <v>273</v>
       </c>
       <c r="H137" s="3"/>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>4</v>
+        <v>76</v>
       </c>
       <c r="B138" t="s">
-        <v>78</v>
+        <v>274</v>
       </c>
       <c r="C138" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="D138"/>
       <c r="E138" s="3">
         <v>12000000</v>
       </c>
       <c r="F138" s="3">
-        <v>8000000</v>
+        <v>4000000</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H138" s="3"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>5</v>
+        <v>77</v>
       </c>
       <c r="B139" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="C139" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="D139"/>
       <c r="E139" s="3">
-        <v>9000000</v>
+        <v>28000000</v>
       </c>
       <c r="F139" s="3">
-        <v>5000000</v>
+        <v>10000000</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>266</v>
+        <v>25</v>
       </c>
       <c r="H139" s="3"/>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>6</v>
+        <v>78</v>
       </c>
       <c r="B140" t="s">
-        <v>228</v>
+        <v>277</v>
       </c>
       <c r="C140" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="D140"/>
       <c r="E140" s="3">
-        <v>6000000</v>
+        <v>12000000</v>
       </c>
       <c r="F140" s="3">
-        <v>3000000</v>
+        <v>4000000</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="H140" s="3"/>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>7</v>
+        <v>79</v>
       </c>
       <c r="B141" t="s">
-        <v>88</v>
+        <v>280</v>
       </c>
       <c r="C141" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="D141"/>
       <c r="E141" s="3">
-        <v>4000000</v>
-[...1 lines deleted...]
-      <c r="F141" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F141" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G141" s="3" t="s">
-        <v>41</v>
+        <v>281</v>
       </c>
       <c r="H141" s="3"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="B142" t="s">
-        <v>96</v>
+        <v>282</v>
       </c>
       <c r="C142" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="D142"/>
       <c r="E142" s="3">
-        <v>25000000</v>
-[...1 lines deleted...]
-      <c r="F142" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F142" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G142" s="3" t="s">
-        <v>175</v>
+        <v>279</v>
       </c>
       <c r="H142" s="3"/>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="B143" t="s">
-        <v>71</v>
+        <v>283</v>
       </c>
       <c r="C143" t="s">
-        <v>146</v>
+        <v>202</v>
       </c>
       <c r="D143"/>
       <c r="E143" s="3">
-        <v>22000000</v>
-[...1 lines deleted...]
-      <c r="F143" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F143" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G143" s="3" t="s">
-        <v>47</v>
+        <v>211</v>
       </c>
       <c r="H143" s="3"/>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="B144" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>284</v>
       </c>
       <c r="D144"/>
       <c r="E144" s="3">
-        <v>15000000</v>
+        <v>10000000</v>
       </c>
       <c r="F144" s="3"/>
       <c r="G144" s="3" t="s">
-        <v>47</v>
+        <v>285</v>
       </c>
       <c r="H144" s="3"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="B145" t="s">
-        <v>148</v>
+        <v>286</v>
       </c>
       <c r="C145" t="s">
-        <v>70</v>
+        <v>251</v>
       </c>
       <c r="D145"/>
       <c r="E145" s="3">
-        <v>6000000</v>
-[...1 lines deleted...]
-      <c r="F145" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F145" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G145" s="3" t="s">
-        <v>47</v>
+        <v>287</v>
       </c>
       <c r="H145" s="3"/>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="B146" t="s">
-        <v>270</v>
-[...6 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="D146"/>
       <c r="E146" s="3">
         <v>8000000</v>
       </c>
-      <c r="F146" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F146" s="3"/>
       <c r="G146" s="3" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="H146" s="3"/>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="B147" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="C147" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="D147"/>
       <c r="E147" s="3">
-        <v>6000000</v>
+        <v>8000000</v>
       </c>
       <c r="F147" s="3">
         <v>3000000</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="H147" s="3"/>
     </row>
-    <row r="148" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>276</v>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>86</v>
+      </c>
+      <c r="B148" t="s">
+        <v>290</v>
+      </c>
+      <c r="C148" t="s">
+        <v>266</v>
       </c>
       <c r="D148"/>
-      <c r="E148" s="3"/>
+      <c r="E148" s="3">
+        <v>7500000</v>
+      </c>
       <c r="F148" s="3"/>
-      <c r="G148" s="3"/>
+      <c r="G148" s="3" t="s">
+        <v>291</v>
+      </c>
       <c r="H148" s="3"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="B149" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="C149" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="D149"/>
       <c r="E149" s="3">
-        <v>70000000</v>
+        <v>6500000</v>
       </c>
       <c r="F149" s="3"/>
       <c r="G149" s="3" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="H149" s="3"/>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="B150" t="s">
-        <v>280</v>
-[...6 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="D150"/>
       <c r="E150" s="3">
-        <v>40000000</v>
+        <v>6000000</v>
       </c>
       <c r="F150" s="3"/>
       <c r="G150" s="3" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="H150" s="3"/>
     </row>
-    <row r="151" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="151" spans="1:8" customHeight="1" ht="25">
+      <c r="A151" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="D151"/>
+      <c r="E151" s="3"/>
       <c r="F151" s="3"/>
-      <c r="G151" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G151" s="3"/>
       <c r="H151" s="3"/>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="C152" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E152" s="3">
-        <v>30000000</v>
-[...1 lines deleted...]
-      <c r="F152" s="3"/>
+        <v>20000000</v>
+      </c>
+      <c r="F152" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G152" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H152" s="3"/>
+        <v>297</v>
+      </c>
+      <c r="H152" s="4" t="s">
+        <v>802</v>
+      </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="C153" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E153" s="3">
-        <v>18000000</v>
-[...1 lines deleted...]
-      <c r="F153" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F153" s="3">
+        <v>7000000</v>
+      </c>
       <c r="G153" s="3" t="s">
-        <v>289</v>
+        <v>114</v>
       </c>
       <c r="H153" s="3"/>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="C154" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E154" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F154" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F154" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G154" s="3" t="s">
-        <v>292</v>
+        <v>75</v>
       </c>
       <c r="H154" s="3"/>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>293</v>
-[...6 lines deleted...]
-      </c>
+        <v>302</v>
+      </c>
+      <c r="D155"/>
       <c r="E155" s="3">
-        <v>55000000</v>
+        <v>35000000</v>
       </c>
       <c r="F155" s="3"/>
       <c r="G155" s="3" t="s">
-        <v>279</v>
+        <v>60</v>
       </c>
       <c r="H155" s="3"/>
     </row>
-    <row r="156" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="156" spans="1:8" customHeight="1" ht="25">
+      <c r="A156" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="D156"/>
+      <c r="E156" s="3"/>
       <c r="F156" s="3"/>
-      <c r="G156" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G156" s="3"/>
       <c r="H156" s="3"/>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C157" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="D157"/>
       <c r="E157" s="3">
-        <v>20000000</v>
+        <v>15000000</v>
       </c>
       <c r="F157" s="3"/>
       <c r="G157" s="3" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="H157" s="3"/>
+        <v>305</v>
+      </c>
+      <c r="H157" s="4" t="s">
+        <v>797</v>
+      </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="C158" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="D158"/>
       <c r="E158" s="3">
-        <v>15000000</v>
+        <v>10000000</v>
       </c>
       <c r="F158" s="3"/>
       <c r="G158" s="3" t="s">
-        <v>47</v>
+        <v>308</v>
       </c>
       <c r="H158" s="3"/>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="C159" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="D159"/>
       <c r="E159" s="3">
-        <v>10000000</v>
+        <v>6000000</v>
       </c>
       <c r="F159" s="3"/>
       <c r="G159" s="3" t="s">
-        <v>80</v>
+        <v>311</v>
       </c>
       <c r="H159" s="3"/>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="C160" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E160" s="3">
-        <v>150000000</v>
-[...1 lines deleted...]
-      <c r="F160" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F160" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G160" s="3" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="H160" s="3"/>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="C161" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E161" s="3">
-        <v>140000000</v>
-[...1 lines deleted...]
-      <c r="F161" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F161" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G161" s="3" t="s">
-        <v>47</v>
+        <v>305</v>
       </c>
       <c r="H161" s="3"/>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="C162" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E162" s="3">
-        <v>130000000</v>
-[...1 lines deleted...]
-      <c r="F162" s="3"/>
+        <v>8000000</v>
+      </c>
+      <c r="F162" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G162" s="3" t="s">
-        <v>47</v>
+        <v>308</v>
       </c>
       <c r="H162" s="3"/>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="C163" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E163" s="3">
-        <v>120000000</v>
+        <v>5000000</v>
       </c>
       <c r="F163" s="3"/>
       <c r="G163" s="3" t="s">
-        <v>47</v>
+        <v>311</v>
       </c>
       <c r="H163" s="3"/>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="C164" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E164" s="3">
-        <v>110000000</v>
+        <v>30000000</v>
       </c>
       <c r="F164" s="3"/>
       <c r="G164" s="3" t="s">
-        <v>47</v>
+        <v>211</v>
       </c>
       <c r="H164" s="3"/>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="C165" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="D165"/>
       <c r="E165" s="3">
-        <v>130000000</v>
+        <v>40000000</v>
       </c>
       <c r="F165" s="3"/>
       <c r="G165" s="3" t="s">
-        <v>47</v>
+        <v>211</v>
       </c>
       <c r="H165" s="3"/>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B166" t="s">
-        <v>312</v>
+        <v>321</v>
+      </c>
+      <c r="C166" t="s">
+        <v>313</v>
       </c>
       <c r="D166"/>
       <c r="E166" s="3">
-        <v>240000000</v>
+        <v>22000000</v>
       </c>
       <c r="F166" s="3"/>
       <c r="G166" s="3" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="H166" s="3"/>
     </row>
-    <row r="167" spans="1:8">
-[...4 lines deleted...]
-        <v>313</v>
+    <row r="167" spans="1:8" customHeight="1" ht="25">
+      <c r="A167" s="2" t="s">
+        <v>805</v>
       </c>
       <c r="D167"/>
-      <c r="E167" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E167" s="3"/>
       <c r="F167" s="3"/>
-      <c r="G167" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G167" s="3"/>
       <c r="H167" s="3"/>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B168" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="D168"/>
       <c r="E168" s="3">
-        <v>12000000</v>
+        <v>2500000</v>
       </c>
       <c r="F168" s="3"/>
       <c r="G168" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H168" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H168" s="4" t="s">
+        <v>797</v>
+      </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B169" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="D169"/>
+        <v>295</v>
+      </c>
+      <c r="C169" t="s">
+        <v>323</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E169" s="3">
-        <v>10000000</v>
-[...1 lines deleted...]
-      <c r="F169" s="3"/>
+        <v>20000000</v>
+      </c>
+      <c r="F169" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G169" s="3" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="H169" s="3"/>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="B170" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="D170"/>
+        <v>324</v>
+      </c>
+      <c r="C170" t="s">
+        <v>325</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E170" s="3">
-        <v>80000000</v>
-[...1 lines deleted...]
-      <c r="F170" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F170" s="3">
+        <v>10000000</v>
+      </c>
       <c r="G170" s="3" t="s">
-        <v>47</v>
+        <v>326</v>
       </c>
       <c r="H170" s="3"/>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="B171" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="D171"/>
+        <v>327</v>
+      </c>
+      <c r="C171" t="s">
+        <v>328</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E171" s="3">
-        <v>45000000</v>
-[...1 lines deleted...]
-      <c r="F171" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F171" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G171" s="3" t="s">
-        <v>47</v>
+        <v>326</v>
       </c>
       <c r="H171" s="3"/>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="B172" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="D172"/>
+        <v>329</v>
+      </c>
+      <c r="C172" t="s">
+        <v>330</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E172" s="3">
-        <v>40000000</v>
-[...1 lines deleted...]
-      <c r="F172" s="3"/>
+        <v>5000000</v>
+      </c>
+      <c r="F172" s="3">
+        <v>2500000</v>
+      </c>
       <c r="G172" s="3" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="H172" s="3"/>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B173" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="D173"/>
+        <v>331</v>
+      </c>
+      <c r="C173" t="s">
+        <v>332</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E173" s="3">
-        <v>35000000</v>
-[...1 lines deleted...]
-      <c r="F173" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F173" s="3">
+        <v>10000000</v>
+      </c>
       <c r="G173" s="3" t="s">
-        <v>47</v>
+        <v>326</v>
       </c>
       <c r="H173" s="3"/>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B174" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="D174"/>
+        <v>333</v>
+      </c>
+      <c r="C174" t="s">
+        <v>116</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E174" s="3">
-        <v>20000000</v>
+        <v>35000000</v>
       </c>
       <c r="F174" s="3"/>
       <c r="G174" s="3" t="s">
-        <v>47</v>
+        <v>181</v>
       </c>
       <c r="H174" s="3"/>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="B175" t="s">
-        <v>321</v>
+        <v>63</v>
+      </c>
+      <c r="C175" t="s">
+        <v>144</v>
       </c>
       <c r="D175"/>
       <c r="E175" s="3">
-        <v>15000000</v>
+        <v>22000000</v>
       </c>
       <c r="F175" s="3"/>
       <c r="G175" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H175" s="3"/>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B176" t="s">
-        <v>322</v>
+        <v>61</v>
+      </c>
+      <c r="C176" t="s">
+        <v>334</v>
       </c>
       <c r="D176"/>
       <c r="E176" s="3">
         <v>15000000</v>
       </c>
       <c r="F176" s="3"/>
       <c r="G176" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H176" s="3"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B177" t="s">
-        <v>323</v>
+        <v>119</v>
+      </c>
+      <c r="C177" t="s">
+        <v>59</v>
       </c>
       <c r="D177"/>
       <c r="E177" s="3">
-        <v>50000000</v>
+        <v>6000000</v>
       </c>
       <c r="F177" s="3"/>
       <c r="G177" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H177" s="3"/>
     </row>
-    <row r="178" spans="1:8">
-[...4 lines deleted...]
-        <v>324</v>
+    <row r="178" spans="1:8" customHeight="1" ht="25">
+      <c r="A178" s="2" t="s">
+        <v>807</v>
       </c>
       <c r="D178"/>
-      <c r="E178" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E178" s="3"/>
       <c r="F178" s="3"/>
-      <c r="G178" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G178" s="3"/>
       <c r="H178" s="3"/>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="B179" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="D179"/>
+        <v>67</v>
+      </c>
+      <c r="C179" t="s">
+        <v>335</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E179" s="3">
-        <v>50000000</v>
-[...1 lines deleted...]
-      <c r="F179" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F179" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G179" s="3" t="s">
-        <v>47</v>
-[...10 lines deleted...]
-      <c r="G180" s="3"/>
+        <v>336</v>
+      </c>
+      <c r="H179" s="4" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>2</v>
+      </c>
+      <c r="B180" t="s">
+        <v>337</v>
+      </c>
+      <c r="C180" t="s">
+        <v>338</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E180" s="3">
+        <v>9000000</v>
+      </c>
+      <c r="F180" s="3">
+        <v>5000000</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>339</v>
+      </c>
       <c r="H180" s="3"/>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B181" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
       <c r="C181" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="D181"/>
+        <v>340</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E181" s="3">
-        <v>20000000</v>
-[...1 lines deleted...]
-      <c r="F181" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F181" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G181" s="3" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="H181" s="3"/>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B182" t="s">
-        <v>330</v>
+        <v>76</v>
       </c>
       <c r="C182" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E182" s="3">
-        <v>12000000</v>
+        <v>4000000</v>
       </c>
       <c r="F182" s="3"/>
       <c r="G182" s="3" t="s">
-        <v>178</v>
+        <v>39</v>
       </c>
       <c r="H182" s="3"/>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B183" t="s">
-        <v>332</v>
+        <v>82</v>
       </c>
       <c r="C183" t="s">
-        <v>333</v>
+        <v>116</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E183" s="3">
-        <v>8000000</v>
+        <v>25000000</v>
       </c>
       <c r="F183" s="3"/>
       <c r="G183" s="3" t="s">
-        <v>292</v>
+        <v>206</v>
       </c>
       <c r="H183" s="3"/>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B184" t="s">
-        <v>334</v>
+        <v>61</v>
       </c>
       <c r="C184" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="D184"/>
       <c r="E184" s="3">
-        <v>5000000</v>
+        <v>22000000</v>
       </c>
       <c r="F184" s="3"/>
       <c r="G184" s="3" t="s">
-        <v>336</v>
+        <v>60</v>
       </c>
       <c r="H184" s="3"/>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B185" t="s">
-        <v>337</v>
+        <v>61</v>
       </c>
       <c r="C185" t="s">
-        <v>338</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="D185"/>
       <c r="E185" s="3">
-        <v>3000000</v>
+        <v>15000000</v>
       </c>
       <c r="F185" s="3"/>
       <c r="G185" s="3" t="s">
-        <v>339</v>
+        <v>60</v>
       </c>
       <c r="H185" s="3"/>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B186" t="s">
-        <v>340</v>
+        <v>146</v>
       </c>
       <c r="C186" t="s">
-        <v>341</v>
+        <v>59</v>
       </c>
       <c r="D186"/>
       <c r="E186" s="3">
-        <v>8000000</v>
+        <v>6000000</v>
       </c>
       <c r="F186" s="3"/>
       <c r="G186" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H186" s="3"/>
     </row>
-    <row r="187" spans="1:8" customHeight="1" ht="25">
-[...6 lines deleted...]
-      <c r="G187" s="3"/>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>9</v>
+      </c>
+      <c r="B187" t="s">
+        <v>343</v>
+      </c>
+      <c r="C187" t="s">
+        <v>344</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E187" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F187" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>345</v>
+      </c>
       <c r="H187" s="3"/>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B188" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C188" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="D188"/>
+        <v>347</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E188" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F188" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F188" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G188" s="3" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="H188" s="3"/>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B189" t="s">
-        <v>346</v>
+        <v>85</v>
       </c>
       <c r="C189" t="s">
-        <v>347</v>
+        <v>116</v>
       </c>
       <c r="D189"/>
       <c r="E189" s="3">
-        <v>4000000</v>
+        <v>30000000</v>
       </c>
       <c r="F189" s="3"/>
       <c r="G189" s="3" t="s">
-        <v>348</v>
+        <v>206</v>
       </c>
       <c r="H189" s="3"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B190" t="s">
         <v>349</v>
       </c>
       <c r="C190" t="s">
         <v>350</v>
       </c>
-      <c r="D190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D190"/>
       <c r="E190" s="3">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="F190" s="3"/>
       <c r="G190" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="H190" s="3"/>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>13</v>
+      </c>
+      <c r="B191" t="s">
         <v>351</v>
       </c>
-      <c r="H190" s="3"/>
-[...4 lines deleted...]
-      </c>
       <c r="D191"/>
-      <c r="E191" s="3"/>
+      <c r="E191" s="3">
+        <v>11000000</v>
+      </c>
       <c r="F191" s="3"/>
-      <c r="G191" s="3"/>
+      <c r="G191" s="3" t="s">
+        <v>339</v>
+      </c>
       <c r="H191" s="3"/>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B192" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C192" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="D192"/>
       <c r="E192" s="3">
-        <v>8500000</v>
+        <v>11000000</v>
       </c>
       <c r="F192" s="3"/>
       <c r="G192" s="3" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="H192" s="3"/>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B193" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C193" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="D193"/>
       <c r="E193" s="3">
-        <v>6000000</v>
+        <v>8000000</v>
       </c>
       <c r="F193" s="3"/>
       <c r="G193" s="3" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="H193" s="3"/>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B194" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C194" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="D194"/>
       <c r="E194" s="3">
-        <v>4000000</v>
+        <v>5000000</v>
       </c>
       <c r="F194" s="3"/>
       <c r="G194" s="3" t="s">
-        <v>348</v>
+        <v>39</v>
       </c>
       <c r="H194" s="3"/>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B195" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C195" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>344</v>
+      </c>
+      <c r="D195"/>
       <c r="E195" s="3">
-        <v>2500000</v>
+        <v>10000000</v>
       </c>
       <c r="F195" s="3"/>
       <c r="G195" s="3" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="H195" s="3"/>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B196" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="C196" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D196"/>
       <c r="E196" s="3">
-        <v>7000000</v>
+        <v>8000000</v>
       </c>
       <c r="F196" s="3"/>
       <c r="G196" s="3" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="H196" s="3"/>
     </row>
     <row r="197" spans="1:8" customHeight="1" ht="25">
       <c r="A197" s="2" t="s">
-        <v>365</v>
+        <v>808</v>
       </c>
       <c r="D197"/>
       <c r="E197" s="3"/>
       <c r="F197" s="3"/>
       <c r="G197" s="3"/>
       <c r="H197" s="3"/>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>1</v>
       </c>
       <c r="B198" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="C198" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E198" s="3">
-        <v>60000000</v>
+        <v>70000000</v>
       </c>
       <c r="F198" s="3"/>
       <c r="G198" s="3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>359</v>
+      </c>
+      <c r="H198" s="6" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>2</v>
       </c>
       <c r="B199" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="C199" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E199" s="3">
-        <v>55000000</v>
+        <v>40000000</v>
       </c>
       <c r="F199" s="3"/>
       <c r="G199" s="3" t="s">
-        <v>47</v>
+        <v>362</v>
       </c>
       <c r="H199" s="3"/>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>3</v>
       </c>
       <c r="B200" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="C200" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E200" s="3">
-        <v>50000000</v>
+        <v>35000000</v>
       </c>
       <c r="F200" s="3"/>
       <c r="G200" s="3" t="s">
-        <v>47</v>
+        <v>362</v>
       </c>
       <c r="H200" s="3"/>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>4</v>
       </c>
       <c r="B201" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="C201" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E201" s="3">
-        <v>40000000</v>
+        <v>30000000</v>
       </c>
       <c r="F201" s="3"/>
       <c r="G201" s="3" t="s">
-        <v>375</v>
+        <v>60</v>
       </c>
       <c r="H201" s="3"/>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>5</v>
       </c>
       <c r="B202" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="C202" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E202" s="3">
-        <v>30000000</v>
+        <v>18000000</v>
       </c>
       <c r="F202" s="3"/>
       <c r="G202" s="3" t="s">
-        <v>178</v>
+        <v>369</v>
       </c>
       <c r="H202" s="3"/>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>6</v>
       </c>
       <c r="B203" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="C203" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E203" s="3">
-        <v>20000000</v>
+        <v>12000000</v>
       </c>
       <c r="F203" s="3"/>
       <c r="G203" s="3" t="s">
-        <v>80</v>
+        <v>372</v>
       </c>
       <c r="H203" s="3"/>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>7</v>
       </c>
       <c r="B204" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C204" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E204" s="3">
-        <v>13636364</v>
+        <v>55000000</v>
       </c>
       <c r="F204" s="3"/>
       <c r="G204" s="3" t="s">
-        <v>336</v>
+        <v>359</v>
       </c>
       <c r="H204" s="3"/>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>8</v>
       </c>
       <c r="B205" t="s">
-        <v>380</v>
+        <v>374</v>
+      </c>
+      <c r="C205" t="s">
+        <v>361</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E205" s="3">
-        <v>4000000</v>
+        <v>30000000</v>
       </c>
       <c r="F205" s="3"/>
       <c r="G205" s="3" t="s">
-        <v>47</v>
+        <v>362</v>
       </c>
       <c r="H205" s="3"/>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>9</v>
       </c>
       <c r="B206" t="s">
-        <v>381</v>
+        <v>375</v>
+      </c>
+      <c r="C206" t="s">
+        <v>376</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E206" s="3">
-        <v>6000000</v>
+        <v>20000000</v>
       </c>
       <c r="F206" s="3"/>
       <c r="G206" s="3" t="s">
-        <v>47</v>
+        <v>377</v>
       </c>
       <c r="H206" s="3"/>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>10</v>
       </c>
       <c r="B207" t="s">
-        <v>382</v>
+        <v>378</v>
+      </c>
+      <c r="C207" t="s">
+        <v>368</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E207" s="3">
-        <v>8000000</v>
+        <v>15000000</v>
       </c>
       <c r="F207" s="3"/>
       <c r="G207" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H207" s="3"/>
     </row>
-    <row r="208" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E208" s="3"/>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>11</v>
+      </c>
+      <c r="B208" t="s">
+        <v>379</v>
+      </c>
+      <c r="C208" t="s">
+        <v>371</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E208" s="3">
+        <v>10000000</v>
+      </c>
       <c r="F208" s="3"/>
-      <c r="G208" s="3"/>
+      <c r="G208" s="3" t="s">
+        <v>69</v>
+      </c>
       <c r="H208" s="3"/>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B209" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C209" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E209" s="3">
-        <v>50000000</v>
+        <v>150000000</v>
       </c>
       <c r="F209" s="3"/>
       <c r="G209" s="3" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H209" s="3"/>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B210" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C210" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E210" s="3">
-        <v>30000000</v>
+        <v>140000000</v>
       </c>
       <c r="F210" s="3"/>
       <c r="G210" s="3" t="s">
-        <v>389</v>
+        <v>60</v>
       </c>
       <c r="H210" s="3"/>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B211" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="C211" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E211" s="3">
-        <v>18000000</v>
+        <v>130000000</v>
       </c>
       <c r="F211" s="3"/>
       <c r="G211" s="3" t="s">
-        <v>375</v>
+        <v>60</v>
       </c>
       <c r="H211" s="3"/>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B212" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C212" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E212" s="3">
-        <v>14000000</v>
+        <v>120000000</v>
       </c>
       <c r="F212" s="3"/>
       <c r="G212" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H212" s="3"/>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B213" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C213" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E213" s="3">
-        <v>8000000</v>
+        <v>110000000</v>
       </c>
       <c r="F213" s="3"/>
       <c r="G213" s="3" t="s">
-        <v>355</v>
+        <v>60</v>
       </c>
       <c r="H213" s="3"/>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B214" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C214" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E214" s="3">
-        <v>5000000</v>
+        <v>130000000</v>
       </c>
       <c r="F214" s="3"/>
       <c r="G214" s="3" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="H214" s="3"/>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="B215" t="s">
-        <v>398</v>
-[...6 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="D215"/>
       <c r="E215" s="3">
-        <v>3000000</v>
+        <v>240000000</v>
       </c>
       <c r="F215" s="3"/>
       <c r="G215" s="3" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="H215" s="3"/>
     </row>
-    <row r="216" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>400</v>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>19</v>
+      </c>
+      <c r="B216" t="s">
+        <v>393</v>
       </c>
       <c r="D216"/>
-      <c r="E216" s="3"/>
+      <c r="E216" s="3">
+        <v>200000000</v>
+      </c>
       <c r="F216" s="3"/>
-      <c r="G216" s="3"/>
+      <c r="G216" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H216" s="3"/>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B217" t="s">
-        <v>387</v>
-[...6 lines deleted...]
-      </c>
+        <v>394</v>
+      </c>
+      <c r="D217"/>
       <c r="E217" s="3">
-        <v>30000000</v>
+        <v>12000000</v>
       </c>
       <c r="F217" s="3"/>
       <c r="G217" s="3" t="s">
-        <v>402</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H217" s="3"/>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B218" t="s">
-        <v>404</v>
-[...6 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="D218"/>
       <c r="E218" s="3">
-        <v>20000000</v>
+        <v>10000000</v>
       </c>
       <c r="F218" s="3"/>
       <c r="G218" s="3" t="s">
-        <v>406</v>
+        <v>60</v>
       </c>
       <c r="H218" s="3"/>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B219" t="s">
-        <v>407</v>
-[...6 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="D219"/>
       <c r="E219" s="3">
-        <v>16000000</v>
+        <v>80000000</v>
       </c>
       <c r="F219" s="3"/>
       <c r="G219" s="3" t="s">
-        <v>409</v>
+        <v>60</v>
       </c>
       <c r="H219" s="3"/>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B220" t="s">
-        <v>410</v>
-[...6 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="D220"/>
       <c r="E220" s="3">
-        <v>12000000</v>
+        <v>45000000</v>
       </c>
       <c r="F220" s="3"/>
       <c r="G220" s="3" t="s">
-        <v>167</v>
+        <v>60</v>
       </c>
       <c r="H220" s="3"/>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B221" t="s">
-        <v>412</v>
-[...6 lines deleted...]
-      </c>
+        <v>398</v>
+      </c>
+      <c r="D221"/>
       <c r="E221" s="3">
-        <v>10000000</v>
+        <v>40000000</v>
       </c>
       <c r="F221" s="3"/>
       <c r="G221" s="3" t="s">
-        <v>355</v>
+        <v>60</v>
       </c>
       <c r="H221" s="3"/>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B222" t="s">
-        <v>394</v>
-[...6 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="D222"/>
       <c r="E222" s="3">
-        <v>8000000</v>
+        <v>35000000</v>
       </c>
       <c r="F222" s="3"/>
       <c r="G222" s="3" t="s">
-        <v>292</v>
+        <v>60</v>
       </c>
       <c r="H222" s="3"/>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B223" t="s">
-        <v>396</v>
-[...6 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="D223"/>
       <c r="E223" s="3">
-        <v>5000000</v>
+        <v>20000000</v>
       </c>
       <c r="F223" s="3"/>
       <c r="G223" s="3" t="s">
-        <v>348</v>
+        <v>60</v>
       </c>
       <c r="H223" s="3"/>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="B224" t="s">
-        <v>398</v>
-[...6 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="D224"/>
       <c r="E224" s="3">
-        <v>3000000</v>
+        <v>15000000</v>
       </c>
       <c r="F224" s="3"/>
       <c r="G224" s="3" t="s">
-        <v>417</v>
+        <v>60</v>
       </c>
       <c r="H224" s="3"/>
     </row>
-    <row r="225" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>418</v>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>28</v>
+      </c>
+      <c r="B225" t="s">
+        <v>402</v>
       </c>
       <c r="D225"/>
-      <c r="E225" s="3"/>
+      <c r="E225" s="3">
+        <v>15000000</v>
+      </c>
       <c r="F225" s="3"/>
-      <c r="G225" s="3"/>
+      <c r="G225" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H225" s="3"/>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B226" t="s">
-        <v>419</v>
-[...6 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="D226"/>
       <c r="E226" s="3">
-        <v>210000000</v>
+        <v>50000000</v>
       </c>
       <c r="F226" s="3"/>
       <c r="G226" s="3" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H226" s="3"/>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="B227" t="s">
-        <v>422</v>
-[...6 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="D227"/>
       <c r="E227" s="3">
-        <v>200000000</v>
+        <v>50000000</v>
       </c>
       <c r="F227" s="3"/>
       <c r="G227" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H227" s="3"/>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="B228" t="s">
-        <v>424</v>
-[...6 lines deleted...]
-      </c>
+        <v>405</v>
+      </c>
+      <c r="D228"/>
       <c r="E228" s="3">
-        <v>85000000</v>
+        <v>50000000</v>
       </c>
       <c r="F228" s="3"/>
       <c r="G228" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H228" s="3"/>
     </row>
-    <row r="229" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="229" spans="1:8" customHeight="1" ht="25">
+      <c r="A229" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="D229"/>
+      <c r="E229" s="3"/>
       <c r="F229" s="3"/>
-      <c r="G229" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G229" s="3"/>
       <c r="H229" s="3"/>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B230" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="C230" t="s">
-        <v>420</v>
-[...3 lines deleted...]
-      </c>
+        <v>407</v>
+      </c>
+      <c r="D230"/>
       <c r="E230" s="3">
-        <v>80000000</v>
+        <v>20000000</v>
       </c>
       <c r="F230" s="3"/>
       <c r="G230" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H230" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H230" s="4" t="s">
+        <v>809</v>
+      </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B231" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="C231" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E231" s="3">
-        <v>75000000</v>
+        <v>12000000</v>
       </c>
       <c r="F231" s="3"/>
       <c r="G231" s="3" t="s">
-        <v>47</v>
+        <v>211</v>
       </c>
       <c r="H231" s="3"/>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B232" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="C232" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E232" s="3">
-        <v>75000000</v>
+        <v>8000000</v>
       </c>
       <c r="F232" s="3"/>
       <c r="G232" s="3" t="s">
-        <v>47</v>
+        <v>372</v>
       </c>
       <c r="H232" s="3"/>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B233" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
       <c r="C233" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E233" s="3">
-        <v>70000000</v>
+        <v>5000000</v>
       </c>
       <c r="F233" s="3"/>
       <c r="G233" s="3" t="s">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="H233" s="3"/>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B234" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="C234" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E234" s="3">
-        <v>70000000</v>
+        <v>3000000</v>
       </c>
       <c r="F234" s="3"/>
       <c r="G234" s="3" t="s">
-        <v>47</v>
+        <v>417</v>
       </c>
       <c r="H234" s="3"/>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B235" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="C235" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      </c>
+        <v>419</v>
+      </c>
+      <c r="D235"/>
       <c r="E235" s="3">
-        <v>65000000</v>
+        <v>8000000</v>
       </c>
       <c r="F235" s="3"/>
       <c r="G235" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H235" s="3"/>
     </row>
-    <row r="236" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="236" spans="1:8" customHeight="1" ht="25">
+      <c r="A236" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="D236"/>
+      <c r="E236" s="3"/>
       <c r="F236" s="3"/>
-      <c r="G236" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G236" s="3"/>
       <c r="H236" s="3"/>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B237" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="C237" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>421</v>
+      </c>
+      <c r="D237"/>
       <c r="E237" s="3">
-        <v>55000000</v>
+        <v>8000000</v>
       </c>
       <c r="F237" s="3"/>
       <c r="G237" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H237" s="3"/>
+        <v>372</v>
+      </c>
+      <c r="H237" s="4" t="s">
+        <v>811</v>
+      </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B238" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="C238" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="D238"/>
       <c r="E238" s="3">
-        <v>52000000</v>
+        <v>4000000</v>
       </c>
       <c r="F238" s="3"/>
       <c r="G238" s="3" t="s">
-        <v>47</v>
+        <v>424</v>
       </c>
       <c r="H238" s="3"/>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B239" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="C239" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E239" s="3">
-        <v>50000000</v>
+        <v>10000000</v>
       </c>
       <c r="F239" s="3"/>
       <c r="G239" s="3" t="s">
-        <v>47</v>
+        <v>427</v>
       </c>
       <c r="H239" s="3"/>
     </row>
-    <row r="240" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="240" spans="1:8" customHeight="1" ht="25">
+      <c r="A240" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="D240"/>
+      <c r="E240" s="3"/>
       <c r="F240" s="3"/>
-      <c r="G240" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G240" s="3"/>
       <c r="H240" s="3"/>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B241" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="C241" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E241" s="3">
-        <v>30000000</v>
+        <v>8500000</v>
       </c>
       <c r="F241" s="3"/>
       <c r="G241" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H241" s="3"/>
+        <v>430</v>
+      </c>
+      <c r="H241" s="4" t="s">
+        <v>813</v>
+      </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B242" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="C242" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E242" s="3">
-        <v>25000000</v>
+        <v>6000000</v>
       </c>
       <c r="F242" s="3"/>
       <c r="G242" s="3" t="s">
-        <v>47</v>
+        <v>430</v>
       </c>
       <c r="H242" s="3"/>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B243" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="C243" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E243" s="3">
-        <v>10000000</v>
+        <v>4000000</v>
       </c>
       <c r="F243" s="3"/>
       <c r="G243" s="3" t="s">
-        <v>47</v>
+        <v>424</v>
       </c>
       <c r="H243" s="3"/>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B244" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="C244" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E244" s="3">
-        <v>8000000</v>
+        <v>2500000</v>
       </c>
       <c r="F244" s="3"/>
       <c r="G244" s="3" t="s">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="H244" s="3"/>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B245" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="C245" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E245" s="3">
         <v>7000000</v>
       </c>
       <c r="F245" s="3"/>
       <c r="G245" s="3" t="s">
-        <v>47</v>
+        <v>430</v>
       </c>
       <c r="H245" s="3"/>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="B246" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="C246" t="s">
         <v>439</v>
       </c>
-      <c r="D246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D246"/>
       <c r="E246" s="3">
-        <v>30000000</v>
+        <v>20000000</v>
       </c>
       <c r="F246" s="3"/>
       <c r="G246" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H246" s="3"/>
     </row>
-    <row r="247" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="247" spans="1:8" customHeight="1" ht="25">
+      <c r="A247" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="D247"/>
+      <c r="E247" s="3"/>
       <c r="F247" s="3"/>
-      <c r="G247" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G247" s="3"/>
       <c r="H247" s="3"/>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B248" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="C248" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E248" s="3">
-        <v>7000000</v>
+        <v>60000000</v>
       </c>
       <c r="F248" s="3"/>
       <c r="G248" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H248" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H248" s="4" t="s">
+        <v>815</v>
+      </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B249" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="C249" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E249" s="3">
-        <v>30000000</v>
+        <v>55000000</v>
       </c>
       <c r="F249" s="3"/>
       <c r="G249" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H249" s="3"/>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="B250" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="C250" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E250" s="3">
-        <v>22000000</v>
+        <v>50000000</v>
       </c>
       <c r="F250" s="3"/>
       <c r="G250" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H250" s="3"/>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="B251" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="C251" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E251" s="3">
-        <v>10000000</v>
+        <v>40000000</v>
       </c>
       <c r="F251" s="3"/>
       <c r="G251" s="3" t="s">
-        <v>47</v>
+        <v>448</v>
       </c>
       <c r="H251" s="3"/>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="B252" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="C252" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E252" s="3">
-        <v>7000000</v>
+        <v>30000000</v>
       </c>
       <c r="F252" s="3"/>
       <c r="G252" s="3" t="s">
-        <v>47</v>
+        <v>211</v>
       </c>
       <c r="H252" s="3"/>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="B253" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="C253" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E253" s="3">
-        <v>6000000</v>
+        <v>20000000</v>
       </c>
       <c r="F253" s="3"/>
       <c r="G253" s="3" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="H253" s="3"/>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="B254" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="C254" t="s">
-        <v>466</v>
+        <v>450</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E254" s="3">
-        <v>30000000</v>
+        <v>15000000</v>
       </c>
       <c r="F254" s="3"/>
       <c r="G254" s="3" t="s">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="H254" s="3"/>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B255" t="s">
-        <v>467</v>
-[...6 lines deleted...]
-      </c>
+        <v>453</v>
+      </c>
+      <c r="D255"/>
       <c r="E255" s="3">
-        <v>22000000</v>
+        <v>10000000</v>
       </c>
       <c r="F255" s="3"/>
       <c r="G255" s="3" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="H255" s="3"/>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="B256" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E256" s="3">
-        <v>9000000</v>
+        <v>7000000</v>
       </c>
       <c r="F256" s="3"/>
       <c r="G256" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H256" s="3"/>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="B257" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>455</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E257" s="3">
-        <v>6000000</v>
+        <v>10000000</v>
       </c>
       <c r="F257" s="3"/>
       <c r="G257" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H257" s="3"/>
     </row>
-    <row r="258" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="258" spans="1:8" customHeight="1" ht="25">
+      <c r="A258" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="D258"/>
+      <c r="E258" s="3"/>
       <c r="F258" s="3"/>
-      <c r="G258" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G258" s="3"/>
       <c r="H258" s="3"/>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="B259" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="C259" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E259" s="3">
-        <v>28000000</v>
+        <v>50000000</v>
       </c>
       <c r="F259" s="3"/>
       <c r="G259" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H259" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H259" s="4" t="s">
+        <v>817</v>
+      </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B260" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="C260" t="s">
-        <v>477</v>
+        <v>459</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E260" s="3">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="F260" s="3"/>
       <c r="G260" s="3" t="s">
-        <v>47</v>
+        <v>460</v>
       </c>
       <c r="H260" s="3"/>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="B261" t="s">
-        <v>478</v>
+        <v>461</v>
       </c>
       <c r="C261" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E261" s="3">
-        <v>20000000</v>
+        <v>18000000</v>
       </c>
       <c r="F261" s="3"/>
       <c r="G261" s="3" t="s">
-        <v>47</v>
+        <v>448</v>
       </c>
       <c r="H261" s="3"/>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="B262" t="s">
-        <v>480</v>
+        <v>463</v>
       </c>
       <c r="C262" t="s">
-        <v>481</v>
+        <v>464</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E262" s="3">
-        <v>6000000</v>
+        <v>14000000</v>
       </c>
       <c r="F262" s="3"/>
       <c r="G262" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H262" s="3"/>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="B263" t="s">
-        <v>482</v>
+        <v>465</v>
       </c>
       <c r="C263" t="s">
-        <v>483</v>
+        <v>466</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E263" s="3">
-        <v>19000000</v>
+        <v>8000000</v>
       </c>
       <c r="F263" s="3"/>
       <c r="G263" s="3" t="s">
-        <v>47</v>
+        <v>430</v>
       </c>
       <c r="H263" s="3"/>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="B264" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="C264" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E264" s="3">
-        <v>11000000</v>
+        <v>5000000</v>
       </c>
       <c r="F264" s="3"/>
       <c r="G264" s="3" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="H264" s="3"/>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="B265" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="C265" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E265" s="3">
-        <v>500000</v>
+        <v>3000000</v>
       </c>
       <c r="F265" s="3"/>
       <c r="G265" s="3" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="H265" s="3"/>
     </row>
-    <row r="266" spans="1:8">
-[...4 lines deleted...]
-        <v>488</v>
+    <row r="266" spans="1:8" customHeight="1" ht="25">
+      <c r="A266" s="2" t="s">
+        <v>820</v>
       </c>
       <c r="D266"/>
-      <c r="E266" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E266" s="3"/>
       <c r="F266" s="3"/>
-      <c r="G266" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G266" s="3"/>
       <c r="H266" s="3"/>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="B267" t="s">
-        <v>489</v>
-[...1 lines deleted...]
-      <c r="D267"/>
+        <v>458</v>
+      </c>
+      <c r="C267" t="s">
+        <v>471</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E267" s="3">
-        <v>22000000</v>
+        <v>30000000</v>
       </c>
       <c r="F267" s="3"/>
       <c r="G267" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H267" s="3"/>
+        <v>472</v>
+      </c>
+      <c r="H267" s="4" t="s">
+        <v>819</v>
+      </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="B268" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D268"/>
+        <v>473</v>
+      </c>
+      <c r="C268" t="s">
+        <v>474</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E268" s="3">
-        <v>18000000</v>
+        <v>20000000</v>
       </c>
       <c r="F268" s="3"/>
       <c r="G268" s="3" t="s">
-        <v>47</v>
+        <v>475</v>
       </c>
       <c r="H268" s="3"/>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="B269" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="D269"/>
+        <v>476</v>
+      </c>
+      <c r="C269" t="s">
+        <v>477</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E269" s="3">
-        <v>10000000</v>
+        <v>16000000</v>
       </c>
       <c r="F269" s="3"/>
       <c r="G269" s="3" t="s">
-        <v>47</v>
+        <v>478</v>
       </c>
       <c r="H269" s="3"/>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="B270" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="D270"/>
+        <v>479</v>
+      </c>
+      <c r="C270" t="s">
+        <v>480</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E270" s="3">
-        <v>7000000</v>
+        <v>12000000</v>
       </c>
       <c r="F270" s="3"/>
       <c r="G270" s="3" t="s">
-        <v>47</v>
+        <v>181</v>
       </c>
       <c r="H270" s="3"/>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="B271" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="D271"/>
+        <v>481</v>
+      </c>
+      <c r="C271" t="s">
+        <v>482</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E271" s="3">
-        <v>6000000</v>
+        <v>10000000</v>
       </c>
       <c r="F271" s="3"/>
       <c r="G271" s="3" t="s">
-        <v>47</v>
+        <v>430</v>
       </c>
       <c r="H271" s="3"/>
     </row>
-    <row r="272" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E272" s="3"/>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>6</v>
+      </c>
+      <c r="B272" t="s">
+        <v>465</v>
+      </c>
+      <c r="C272" t="s">
+        <v>483</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E272" s="3">
+        <v>8000000</v>
+      </c>
       <c r="F272" s="3"/>
-      <c r="G272" s="3"/>
+      <c r="G272" s="3" t="s">
+        <v>372</v>
+      </c>
       <c r="H272" s="3"/>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B273" t="s">
-        <v>495</v>
+        <v>467</v>
       </c>
       <c r="C273" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E273" s="3">
-        <v>85000000</v>
+        <v>5000000</v>
       </c>
       <c r="F273" s="3"/>
       <c r="G273" s="3" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>424</v>
+      </c>
+      <c r="H273" s="3"/>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B274" t="s">
-        <v>498</v>
+        <v>469</v>
       </c>
       <c r="C274" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E274" s="3">
-        <v>45000000</v>
+        <v>3000000</v>
       </c>
       <c r="F274" s="3"/>
       <c r="G274" s="3" t="s">
-        <v>47</v>
+        <v>486</v>
       </c>
       <c r="H274" s="3"/>
     </row>
-    <row r="275" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="275" spans="1:8" customHeight="1" ht="25">
+      <c r="A275" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="D275"/>
+      <c r="E275" s="3"/>
       <c r="F275" s="3"/>
-      <c r="G275" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G275" s="3"/>
       <c r="H275" s="3"/>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B276" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="C276" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E276" s="3">
-        <v>14000000</v>
+        <v>210000000</v>
       </c>
       <c r="F276" s="3"/>
       <c r="G276" s="3" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="H276" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H276" s="4" t="s">
+        <v>821</v>
+      </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B277" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="C277" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E277" s="3">
-        <v>10000000</v>
+        <v>200000000</v>
       </c>
       <c r="F277" s="3"/>
       <c r="G277" s="3" t="s">
-        <v>292</v>
+        <v>60</v>
       </c>
       <c r="H277" s="3"/>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B278" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="C278" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E278" s="3">
-        <v>8000000</v>
+        <v>85000000</v>
       </c>
       <c r="F278" s="3"/>
       <c r="G278" s="3" t="s">
-        <v>336</v>
+        <v>60</v>
       </c>
       <c r="H278" s="3"/>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B279" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="D279"/>
+        <v>492</v>
+      </c>
+      <c r="C279" t="s">
+        <v>490</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E279" s="3">
-        <v>55000000</v>
+        <v>80000000</v>
       </c>
       <c r="F279" s="3"/>
       <c r="G279" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H279" s="3"/>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B280" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="D280"/>
+        <v>493</v>
+      </c>
+      <c r="C280" t="s">
+        <v>488</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E280" s="3">
-        <v>40000000</v>
+        <v>80000000</v>
       </c>
       <c r="F280" s="3"/>
       <c r="G280" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H280" s="3"/>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B281" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="D281"/>
+        <v>494</v>
+      </c>
+      <c r="C281" t="s">
+        <v>490</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E281" s="3">
-        <v>5000000</v>
+        <v>75000000</v>
       </c>
       <c r="F281" s="3"/>
       <c r="G281" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H281" s="3"/>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B282" t="s">
-        <v>511</v>
-[...1 lines deleted...]
-      <c r="D282"/>
+        <v>495</v>
+      </c>
+      <c r="C282" t="s">
+        <v>488</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E282" s="3">
-        <v>500000</v>
+        <v>75000000</v>
       </c>
       <c r="F282" s="3"/>
       <c r="G282" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H282" s="3"/>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B283" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="D283"/>
+        <v>496</v>
+      </c>
+      <c r="C283" t="s">
+        <v>490</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E283" s="3">
-        <v>65000000</v>
+        <v>70000000</v>
       </c>
       <c r="F283" s="3"/>
       <c r="G283" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H283" s="3"/>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B284" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="D284"/>
+        <v>497</v>
+      </c>
+      <c r="C284" t="s">
+        <v>488</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E284" s="3">
-        <v>90000000</v>
+        <v>70000000</v>
       </c>
       <c r="F284" s="3"/>
       <c r="G284" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H284" s="3"/>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B285" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="D285"/>
+        <v>498</v>
+      </c>
+      <c r="C285" t="s">
+        <v>490</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E285" s="3">
-        <v>50000000</v>
+        <v>65000000</v>
       </c>
       <c r="F285" s="3"/>
       <c r="G285" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H285" s="3"/>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B286" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="D286"/>
+        <v>499</v>
+      </c>
+      <c r="C286" t="s">
+        <v>500</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E286" s="3">
-        <v>32000000</v>
+        <v>58000000</v>
       </c>
       <c r="F286" s="3"/>
       <c r="G286" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H286" s="3"/>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B287" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="D287"/>
+        <v>501</v>
+      </c>
+      <c r="C287" t="s">
+        <v>502</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E287" s="3">
-        <v>19000000</v>
+        <v>55000000</v>
       </c>
       <c r="F287" s="3"/>
       <c r="G287" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H287" s="3"/>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B288" t="s">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="D288"/>
+        <v>503</v>
+      </c>
+      <c r="C288" t="s">
+        <v>500</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E288" s="3">
-        <v>15000000</v>
+        <v>52000000</v>
       </c>
       <c r="F288" s="3"/>
       <c r="G288" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H288" s="3"/>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="D289"/>
+        <v>504</v>
+      </c>
+      <c r="C289" t="s">
+        <v>502</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E289" s="3">
-        <v>13000000</v>
+        <v>50000000</v>
       </c>
       <c r="F289" s="3"/>
       <c r="G289" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H289" s="3"/>
     </row>
-    <row r="290" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E290" s="3"/>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>15</v>
+      </c>
+      <c r="B290" t="s">
+        <v>505</v>
+      </c>
+      <c r="C290" t="s">
+        <v>506</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E290" s="3">
+        <v>35000000</v>
+      </c>
       <c r="F290" s="3"/>
-      <c r="G290" s="3"/>
+      <c r="G290" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H290" s="3"/>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B291" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="C291" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E291" s="3">
-        <v>35000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>30000000</v>
+      </c>
+      <c r="F291" s="3"/>
       <c r="G291" s="3" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H291" s="3"/>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B292" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="C292" t="s">
-        <v>525</v>
-[...1 lines deleted...]
-      <c r="D292"/>
+        <v>510</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E292" s="3">
         <v>25000000</v>
       </c>
-      <c r="F292" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F292" s="3"/>
       <c r="G292" s="3" t="s">
-        <v>375</v>
+        <v>60</v>
       </c>
       <c r="H292" s="3"/>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B293" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="C293" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="D293"/>
+        <v>512</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E293" s="3">
-        <v>12000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>10000000</v>
+      </c>
+      <c r="F293" s="3"/>
       <c r="G293" s="3" t="s">
-        <v>528</v>
+        <v>60</v>
       </c>
       <c r="H293" s="3"/>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="B294" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="C294" t="s">
-        <v>530</v>
+        <v>514</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E294" s="3">
-        <v>9000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>8000000</v>
+      </c>
+      <c r="F294" s="3"/>
       <c r="G294" s="3" t="s">
-        <v>351</v>
+        <v>60</v>
       </c>
       <c r="H294" s="3"/>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="B295" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="C295" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E295" s="3">
         <v>7000000</v>
       </c>
       <c r="F295" s="3"/>
       <c r="G295" s="3" t="s">
-        <v>355</v>
+        <v>60</v>
       </c>
       <c r="H295" s="3"/>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="B296" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
       <c r="C296" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E296" s="3">
-        <v>4545455</v>
+        <v>30000000</v>
       </c>
       <c r="F296" s="3"/>
       <c r="G296" s="3" t="s">
-        <v>348</v>
+        <v>60</v>
       </c>
       <c r="H296" s="3"/>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="B297" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="C297" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="D297"/>
+        <v>519</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E297" s="3">
-        <v>40000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>18000000</v>
+      </c>
+      <c r="F297" s="3"/>
       <c r="G297" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H297" s="3"/>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B298" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="C298" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="D298"/>
+        <v>521</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E298" s="3">
-        <v>35000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000</v>
+      </c>
+      <c r="F298" s="3"/>
       <c r="G298" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H298" s="3"/>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B299" t="s">
-        <v>539</v>
+        <v>522</v>
       </c>
       <c r="C299" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="D299"/>
+        <v>523</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E299" s="3">
         <v>30000000</v>
       </c>
-      <c r="F299" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F299" s="3"/>
       <c r="G299" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H299" s="3"/>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B300" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
       <c r="C300" t="s">
-        <v>541</v>
+        <v>525</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E300" s="3">
-        <v>18000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>22000000</v>
+      </c>
+      <c r="F300" s="3"/>
       <c r="G300" s="3" t="s">
-        <v>542</v>
+        <v>60</v>
       </c>
       <c r="H300" s="3"/>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B301" t="s">
-        <v>543</v>
+        <v>526</v>
       </c>
       <c r="C301" t="s">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E301" s="3">
-        <v>12000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>10000000</v>
+      </c>
+      <c r="F301" s="3"/>
       <c r="G301" s="3" t="s">
-        <v>528</v>
+        <v>60</v>
       </c>
       <c r="H301" s="3"/>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="B302" t="s">
-        <v>545</v>
+        <v>528</v>
       </c>
       <c r="C302" t="s">
-        <v>546</v>
+        <v>529</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E302" s="3">
-        <v>6000000</v>
+        <v>7000000</v>
       </c>
       <c r="F302" s="3"/>
       <c r="G302" s="3" t="s">
-        <v>528</v>
+        <v>60</v>
       </c>
       <c r="H302" s="3"/>
     </row>
-    <row r="303" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E303" s="3"/>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>28</v>
+      </c>
+      <c r="B303" t="s">
+        <v>530</v>
+      </c>
+      <c r="C303" t="s">
+        <v>531</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E303" s="3">
+        <v>6000000</v>
+      </c>
       <c r="F303" s="3"/>
-      <c r="G303" s="3"/>
+      <c r="G303" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H303" s="3"/>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B304" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="C304" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="D304"/>
+        <v>533</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E304" s="3">
-        <v>12000000</v>
+        <v>30000000</v>
       </c>
       <c r="F304" s="3"/>
       <c r="G304" s="3" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H304" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="H304" s="3"/>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="B305" t="s">
-        <v>551</v>
+        <v>534</v>
       </c>
       <c r="C305" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="D305"/>
+        <v>535</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E305" s="3">
-        <v>9000000</v>
+        <v>22000000</v>
       </c>
       <c r="F305" s="3"/>
       <c r="G305" s="3" t="s">
-        <v>336</v>
+        <v>60</v>
       </c>
       <c r="H305" s="3"/>
     </row>
-    <row r="306" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E306" s="3"/>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>31</v>
+      </c>
+      <c r="B306" t="s">
+        <v>536</v>
+      </c>
+      <c r="C306" t="s">
+        <v>537</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E306" s="3">
+        <v>9000000</v>
+      </c>
       <c r="F306" s="3"/>
-      <c r="G306" s="3"/>
+      <c r="G306" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H306" s="3"/>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B307" t="s">
-        <v>554</v>
+        <v>538</v>
       </c>
       <c r="C307" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="D307"/>
+        <v>539</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E307" s="3">
-        <v>22000000</v>
+        <v>6000000</v>
       </c>
       <c r="F307" s="3"/>
       <c r="G307" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H307" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="H307" s="3"/>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="B308" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="C308" t="s">
-        <v>557</v>
-[...1 lines deleted...]
-      <c r="D308"/>
+        <v>516</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E308" s="3">
-        <v>17000000</v>
+        <v>5000000</v>
       </c>
       <c r="F308" s="3"/>
       <c r="G308" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H308" s="3"/>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="B309" t="s">
-        <v>558</v>
+        <v>541</v>
       </c>
       <c r="C309" t="s">
-        <v>559</v>
-[...1 lines deleted...]
-      <c r="D309"/>
+        <v>542</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E309" s="3">
-        <v>14000000</v>
+        <v>28000000</v>
       </c>
       <c r="F309" s="3"/>
       <c r="G309" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H309" s="3"/>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="B310" t="s">
-        <v>560</v>
+        <v>543</v>
       </c>
       <c r="C310" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="D310"/>
+        <v>544</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E310" s="3">
-        <v>11000000</v>
+        <v>20000000</v>
       </c>
       <c r="F310" s="3"/>
       <c r="G310" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H310" s="3"/>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="B311" t="s">
-        <v>562</v>
+        <v>545</v>
       </c>
       <c r="C311" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="D311"/>
+        <v>546</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E311" s="3">
-        <v>8000000</v>
+        <v>20000000</v>
       </c>
       <c r="F311" s="3"/>
       <c r="G311" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H311" s="3"/>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="B312" t="s">
-        <v>564</v>
+        <v>547</v>
       </c>
       <c r="C312" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="D312"/>
+        <v>548</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E312" s="3">
-        <v>5500000</v>
+        <v>6000000</v>
       </c>
       <c r="F312" s="3"/>
       <c r="G312" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H312" s="3"/>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="B313" t="s">
-        <v>566</v>
+        <v>549</v>
       </c>
       <c r="C313" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="D313"/>
+        <v>550</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E313" s="3">
-        <v>3000000</v>
+        <v>19000000</v>
       </c>
       <c r="F313" s="3"/>
       <c r="G313" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H313" s="3"/>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="B314" t="s">
-        <v>568</v>
+        <v>551</v>
       </c>
       <c r="C314" t="s">
-        <v>569</v>
-[...1 lines deleted...]
-      <c r="D314"/>
+        <v>552</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E314" s="3">
-        <v>14000000</v>
+        <v>11000000</v>
       </c>
       <c r="F314" s="3"/>
       <c r="G314" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H314" s="3"/>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="B315" t="s">
-        <v>570</v>
+        <v>553</v>
       </c>
       <c r="C315" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="D315"/>
+        <v>554</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E315" s="3">
-        <v>10000000</v>
+        <v>500000</v>
       </c>
       <c r="F315" s="3"/>
       <c r="G315" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H315" s="3"/>
     </row>
-    <row r="316" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>572</v>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>41</v>
+      </c>
+      <c r="B316" t="s">
+        <v>555</v>
       </c>
       <c r="D316"/>
-      <c r="E316" s="3"/>
+      <c r="E316" s="3">
+        <v>30000000</v>
+      </c>
       <c r="F316" s="3"/>
-      <c r="G316" s="3"/>
+      <c r="G316" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H316" s="3"/>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="B317" t="s">
-        <v>573</v>
+        <v>556</v>
       </c>
       <c r="D317"/>
       <c r="E317" s="3">
-        <v>60000000</v>
+        <v>22000000</v>
       </c>
       <c r="F317" s="3"/>
       <c r="G317" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H317" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="H317" s="3"/>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="B318" t="s">
-        <v>574</v>
+        <v>557</v>
       </c>
       <c r="D318"/>
       <c r="E318" s="3">
-        <v>40000000</v>
+        <v>18000000</v>
       </c>
       <c r="F318" s="3"/>
       <c r="G318" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H318" s="3"/>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="B319" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="D319"/>
       <c r="E319" s="3">
-        <v>18000000</v>
+        <v>10000000</v>
       </c>
       <c r="F319" s="3"/>
       <c r="G319" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H319" s="3"/>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="B320" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D320"/>
       <c r="E320" s="3">
-        <v>35000000</v>
+        <v>7000000</v>
       </c>
       <c r="F320" s="3"/>
       <c r="G320" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H320" s="3"/>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="B321" t="s">
-        <v>577</v>
+        <v>560</v>
       </c>
       <c r="D321"/>
       <c r="E321" s="3">
-        <v>30000000</v>
+        <v>6000000</v>
       </c>
       <c r="F321" s="3"/>
       <c r="G321" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H321" s="3"/>
     </row>
-    <row r="322" spans="1:8">
-[...4 lines deleted...]
-        <v>578</v>
+    <row r="322" spans="1:8" customHeight="1" ht="25">
+      <c r="A322" s="2" t="s">
+        <v>824</v>
       </c>
       <c r="D322"/>
-      <c r="E322" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E322" s="3"/>
       <c r="F322" s="3"/>
-      <c r="G322" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G322" s="3"/>
       <c r="H322" s="3"/>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B323" t="s">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="D323"/>
+        <v>561</v>
+      </c>
+      <c r="C323" t="s">
+        <v>562</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E323" s="3">
-        <v>17000000</v>
+        <v>85000000</v>
       </c>
       <c r="F323" s="3"/>
       <c r="G323" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H323" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H323" s="4" t="s">
+        <v>823</v>
+      </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B324" t="s">
-        <v>580</v>
-[...1 lines deleted...]
-      <c r="D324"/>
+        <v>563</v>
+      </c>
+      <c r="C324" t="s">
+        <v>564</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E324" s="3">
-        <v>15000000</v>
+        <v>45000000</v>
       </c>
       <c r="F324" s="3"/>
       <c r="G324" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H324" s="3"/>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B325" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="D325"/>
+        <v>565</v>
+      </c>
+      <c r="C325" t="s">
+        <v>566</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E325" s="3">
-        <v>12000000</v>
+        <v>27000000</v>
       </c>
       <c r="F325" s="3"/>
       <c r="G325" s="3" t="s">
-        <v>47</v>
+        <v>427</v>
       </c>
       <c r="H325" s="3"/>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B326" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="D326"/>
+        <v>567</v>
+      </c>
+      <c r="C326" t="s">
+        <v>568</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E326" s="3">
-        <v>10000000</v>
+        <v>14000000</v>
       </c>
       <c r="F326" s="3"/>
       <c r="G326" s="3" t="s">
-        <v>47</v>
+        <v>430</v>
       </c>
       <c r="H326" s="3"/>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B327" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="D327"/>
+        <v>569</v>
+      </c>
+      <c r="C327" t="s">
+        <v>570</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E327" s="3">
-        <v>6000000</v>
+        <v>10000000</v>
       </c>
       <c r="F327" s="3"/>
       <c r="G327" s="3" t="s">
-        <v>47</v>
+        <v>372</v>
       </c>
       <c r="H327" s="3"/>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B328" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="D328"/>
+        <v>571</v>
+      </c>
+      <c r="C328" t="s">
+        <v>572</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E328" s="3">
-        <v>5000000</v>
+        <v>8000000</v>
       </c>
       <c r="F328" s="3"/>
       <c r="G328" s="3" t="s">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="H328" s="3"/>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B329" t="s">
-        <v>585</v>
+        <v>573</v>
       </c>
       <c r="D329"/>
       <c r="E329" s="3">
-        <v>6000000</v>
+        <v>55000000</v>
       </c>
       <c r="F329" s="3"/>
       <c r="G329" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H329" s="3"/>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B330" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="D330"/>
       <c r="E330" s="3">
-        <v>2000000</v>
+        <v>40000000</v>
       </c>
       <c r="F330" s="3"/>
       <c r="G330" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H330" s="3"/>
     </row>
-    <row r="331" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>587</v>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>9</v>
+      </c>
+      <c r="B331" t="s">
+        <v>575</v>
       </c>
       <c r="D331"/>
-      <c r="E331" s="3"/>
+      <c r="E331" s="3">
+        <v>5000000</v>
+      </c>
       <c r="F331" s="3"/>
-      <c r="G331" s="3"/>
+      <c r="G331" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H331" s="3"/>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B332" t="s">
-        <v>588</v>
+        <v>576</v>
       </c>
       <c r="D332"/>
       <c r="E332" s="3">
-        <v>50000000</v>
+        <v>500000</v>
       </c>
       <c r="F332" s="3"/>
       <c r="G332" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H332" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="H332" s="3"/>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B333" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="D333"/>
       <c r="E333" s="3">
-        <v>40000000</v>
+        <v>65000000</v>
       </c>
       <c r="F333" s="3"/>
       <c r="G333" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H333" s="3"/>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B334" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="D334"/>
       <c r="E334" s="3">
-        <v>18000000</v>
+        <v>90000000</v>
       </c>
       <c r="F334" s="3"/>
       <c r="G334" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H334" s="3"/>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B335" t="s">
-        <v>591</v>
+        <v>579</v>
       </c>
       <c r="D335"/>
       <c r="E335" s="3">
-        <v>12000000</v>
+        <v>50000000</v>
       </c>
       <c r="F335" s="3"/>
       <c r="G335" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H335" s="3"/>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B336" t="s">
-        <v>592</v>
+        <v>580</v>
       </c>
       <c r="D336"/>
       <c r="E336" s="3">
-        <v>15000000</v>
+        <v>32000000</v>
       </c>
       <c r="F336" s="3"/>
       <c r="G336" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H336" s="3"/>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B337" t="s">
-        <v>593</v>
+        <v>581</v>
       </c>
       <c r="D337"/>
       <c r="E337" s="3">
-        <v>12000000</v>
+        <v>19000000</v>
       </c>
       <c r="F337" s="3"/>
       <c r="G337" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H337" s="3"/>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B338" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="D338"/>
       <c r="E338" s="3">
-        <v>55000000</v>
+        <v>15000000</v>
       </c>
       <c r="F338" s="3"/>
       <c r="G338" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H338" s="3"/>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B339" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="D339"/>
       <c r="E339" s="3">
-        <v>45000000</v>
+        <v>13000000</v>
       </c>
       <c r="F339" s="3"/>
       <c r="G339" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H339" s="3"/>
     </row>
-    <row r="340" spans="1:8">
-[...4 lines deleted...]
-        <v>598</v>
+    <row r="340" spans="1:8" customHeight="1" ht="25">
+      <c r="A340" s="2" t="s">
+        <v>826</v>
       </c>
       <c r="D340"/>
-      <c r="E340" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E340" s="3"/>
       <c r="F340" s="3"/>
-      <c r="G340" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G340" s="3"/>
       <c r="H340" s="3"/>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B341" t="s">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="D341"/>
+        <v>584</v>
+      </c>
+      <c r="C341" t="s">
+        <v>585</v>
+      </c>
+      <c r="D341" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E341" s="3">
-        <v>43000000</v>
-[...1 lines deleted...]
-      <c r="F341" s="3"/>
+        <v>35000000</v>
+      </c>
+      <c r="F341" s="3">
+        <v>7000000</v>
+      </c>
       <c r="G341" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H341" s="3"/>
+        <v>586</v>
+      </c>
+      <c r="H341" s="4" t="s">
+        <v>825</v>
+      </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B342" t="s">
-        <v>600</v>
+        <v>587</v>
+      </c>
+      <c r="C342" t="s">
+        <v>588</v>
       </c>
       <c r="D342"/>
       <c r="E342" s="3">
-        <v>21000000</v>
-[...1 lines deleted...]
-      <c r="F342" s="3"/>
+        <v>25000000</v>
+      </c>
+      <c r="F342" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G342" s="3" t="s">
-        <v>47</v>
+        <v>448</v>
       </c>
       <c r="H342" s="3"/>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B343" t="s">
-        <v>601</v>
+        <v>589</v>
+      </c>
+      <c r="C343" t="s">
+        <v>590</v>
       </c>
       <c r="D343"/>
       <c r="E343" s="3">
-        <v>18000000</v>
-[...1 lines deleted...]
-      <c r="F343" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F343" s="3">
+        <v>2500000</v>
+      </c>
       <c r="G343" s="3" t="s">
-        <v>47</v>
+        <v>591</v>
       </c>
       <c r="H343" s="3"/>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B344" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="D344"/>
+        <v>592</v>
+      </c>
+      <c r="C344" t="s">
+        <v>593</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E344" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F344" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F344" s="3">
+        <v>2000000</v>
+      </c>
       <c r="G344" s="3" t="s">
-        <v>47</v>
+        <v>427</v>
       </c>
       <c r="H344" s="3"/>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B345" t="s">
-        <v>603</v>
-[...1 lines deleted...]
-      <c r="D345"/>
+        <v>594</v>
+      </c>
+      <c r="C345" t="s">
+        <v>595</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E345" s="3">
-        <v>15000000</v>
+        <v>7000000</v>
       </c>
       <c r="F345" s="3"/>
       <c r="G345" s="3" t="s">
-        <v>47</v>
+        <v>430</v>
       </c>
       <c r="H345" s="3"/>
     </row>
-    <row r="346" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E346" s="3"/>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>6</v>
+      </c>
+      <c r="B346" t="s">
+        <v>596</v>
+      </c>
+      <c r="C346" t="s">
+        <v>597</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E346" s="3">
+        <v>4545455</v>
+      </c>
       <c r="F346" s="3"/>
-      <c r="G346" s="3"/>
+      <c r="G346" s="3" t="s">
+        <v>424</v>
+      </c>
       <c r="H346" s="3"/>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B347" t="s">
-        <v>605</v>
+        <v>598</v>
+      </c>
+      <c r="C347" t="s">
+        <v>599</v>
       </c>
       <c r="D347"/>
       <c r="E347" s="3">
-        <v>25000000</v>
-[...1 lines deleted...]
-      <c r="F347" s="3"/>
+        <v>40000000</v>
+      </c>
+      <c r="F347" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G347" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H347" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="H347" s="3"/>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B348" t="s">
-        <v>606</v>
+        <v>600</v>
+      </c>
+      <c r="C348" t="s">
+        <v>601</v>
       </c>
       <c r="D348"/>
       <c r="E348" s="3">
-        <v>20000000</v>
-[...1 lines deleted...]
-      <c r="F348" s="3"/>
+        <v>35000000</v>
+      </c>
+      <c r="F348" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G348" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H348" s="3"/>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B349" t="s">
-        <v>607</v>
+        <v>602</v>
+      </c>
+      <c r="C349" t="s">
+        <v>601</v>
       </c>
       <c r="D349"/>
       <c r="E349" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F349" s="3"/>
+        <v>30000000</v>
+      </c>
+      <c r="F349" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G349" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H349" s="3"/>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B350" t="s">
-        <v>608</v>
-[...1 lines deleted...]
-      <c r="D350"/>
+        <v>603</v>
+      </c>
+      <c r="C350" t="s">
+        <v>604</v>
+      </c>
+      <c r="D350" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E350" s="3">
-        <v>13000000</v>
-[...1 lines deleted...]
-      <c r="F350" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F350" s="3">
+        <v>10000000</v>
+      </c>
       <c r="G350" s="3" t="s">
-        <v>47</v>
+        <v>605</v>
       </c>
       <c r="H350" s="3"/>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B351" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="D351"/>
+        <v>606</v>
+      </c>
+      <c r="C351" t="s">
+        <v>607</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E351" s="3">
-        <v>32000000</v>
-[...1 lines deleted...]
-      <c r="F351" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F351" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G351" s="3" t="s">
-        <v>47</v>
+        <v>591</v>
       </c>
       <c r="H351" s="3"/>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B352" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="D352"/>
+        <v>608</v>
+      </c>
+      <c r="C352" t="s">
+        <v>609</v>
+      </c>
+      <c r="D352" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E352" s="3">
-        <v>27000000</v>
+        <v>6000000</v>
       </c>
       <c r="F352" s="3"/>
       <c r="G352" s="3" t="s">
-        <v>47</v>
+        <v>591</v>
       </c>
       <c r="H352" s="3"/>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B353" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D353"/>
       <c r="E353" s="3">
-        <v>22000000</v>
+        <v>15000000</v>
       </c>
       <c r="F353" s="3"/>
       <c r="G353" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H353" s="3"/>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B354" t="s">
-        <v>612</v>
+        <v>456</v>
       </c>
       <c r="D354"/>
       <c r="E354" s="3">
-        <v>20000000</v>
+        <v>50000000</v>
       </c>
       <c r="F354" s="3"/>
       <c r="G354" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H354" s="3"/>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B355" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="D355"/>
       <c r="E355" s="3">
-        <v>8000000</v>
+        <v>70000000</v>
       </c>
       <c r="F355" s="3"/>
       <c r="G355" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H355" s="3"/>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B356" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D356"/>
       <c r="E356" s="3">
-        <v>6000000</v>
+        <v>50000000</v>
       </c>
       <c r="F356" s="3"/>
       <c r="G356" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H356" s="3"/>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B357" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="D357"/>
       <c r="E357" s="3">
-        <v>6000000</v>
+        <v>35000000</v>
       </c>
       <c r="F357" s="3"/>
       <c r="G357" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H357" s="3"/>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B358" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="D358"/>
       <c r="E358" s="3">
-        <v>5000000</v>
+        <v>25000000</v>
       </c>
       <c r="F358" s="3"/>
       <c r="G358" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H358" s="3"/>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B359" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="D359"/>
       <c r="E359" s="3">
-        <v>4000000</v>
+        <v>15000000</v>
       </c>
       <c r="F359" s="3"/>
       <c r="G359" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H359" s="3"/>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B360" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="D360"/>
       <c r="E360" s="3">
-        <v>2000000</v>
+        <v>20000000</v>
       </c>
       <c r="F360" s="3"/>
       <c r="G360" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H360" s="3"/>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B361" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="D361"/>
       <c r="E361" s="3">
-        <v>35000000</v>
+        <v>12000000</v>
       </c>
       <c r="F361" s="3"/>
       <c r="G361" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H361" s="3"/>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B362" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="D362"/>
       <c r="E362" s="3">
-        <v>31000000</v>
+        <v>6000000</v>
       </c>
       <c r="F362" s="3"/>
       <c r="G362" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H362" s="3"/>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B363" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="D363"/>
       <c r="E363" s="3">
-        <v>43000000</v>
+        <v>40000000</v>
       </c>
       <c r="F363" s="3"/>
       <c r="G363" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H363" s="3"/>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B364" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="D364"/>
       <c r="E364" s="3">
-        <v>41000000</v>
+        <v>20000000</v>
       </c>
       <c r="F364" s="3"/>
       <c r="G364" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H364" s="3"/>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B365" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="D365"/>
       <c r="E365" s="3">
-        <v>39000000</v>
+        <v>20000000</v>
       </c>
       <c r="F365" s="3"/>
       <c r="G365" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H365" s="3"/>
     </row>
-    <row r="366" spans="1:8">
-[...4 lines deleted...]
-        <v>627</v>
+    <row r="366" spans="1:8" customHeight="1" ht="25">
+      <c r="A366" s="2" t="s">
+        <v>827</v>
       </c>
       <c r="D366"/>
-      <c r="E366" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E366" s="3"/>
       <c r="F366" s="3"/>
-      <c r="G366" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G366" s="3"/>
       <c r="H366" s="3"/>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="B367" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C367" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="D367"/>
       <c r="E367" s="3">
-        <v>53000000</v>
+        <v>12000000</v>
       </c>
       <c r="F367" s="3"/>
       <c r="G367" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H367" s="3"/>
+        <v>624</v>
+      </c>
+      <c r="H367" s="4"/>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="B368" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="C368" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="D368"/>
       <c r="E368" s="3">
-        <v>58000000</v>
+        <v>9000000</v>
       </c>
       <c r="F368" s="3"/>
       <c r="G368" s="3" t="s">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="H368" s="3"/>
     </row>
-    <row r="369" spans="1:8">
-[...7 lines deleted...]
-        <v>633</v>
+    <row r="369" spans="1:8" customHeight="1" ht="25">
+      <c r="A369" s="2" t="s">
+        <v>828</v>
       </c>
       <c r="D369"/>
-      <c r="E369" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E369" s="3"/>
       <c r="F369" s="3"/>
-      <c r="G369" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G369" s="3"/>
       <c r="H369" s="3"/>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B370" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="D370"/>
       <c r="E370" s="3">
-        <v>95000000</v>
+        <v>30000000</v>
       </c>
       <c r="F370" s="3"/>
       <c r="G370" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H370" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H370" s="4"/>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B371" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="D371"/>
       <c r="E371" s="3">
-        <v>30000000</v>
+        <v>25000000</v>
       </c>
       <c r="F371" s="3"/>
       <c r="G371" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H371" s="3"/>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="B372" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="D372"/>
       <c r="E372" s="3">
-        <v>26000000</v>
+        <v>20000000</v>
       </c>
       <c r="F372" s="3"/>
       <c r="G372" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H372" s="3"/>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="B373" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="D373"/>
       <c r="E373" s="3">
-        <v>38000000</v>
+        <v>15000000</v>
       </c>
       <c r="F373" s="3"/>
       <c r="G373" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H373" s="3"/>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="B374" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="D374"/>
       <c r="E374" s="3">
-        <v>36000000</v>
+        <v>12000000</v>
       </c>
       <c r="F374" s="3"/>
       <c r="G374" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H374" s="3"/>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="B375" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="D375"/>
       <c r="E375" s="3">
-        <v>34000000</v>
+        <v>10000000</v>
       </c>
       <c r="F375" s="3"/>
       <c r="G375" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H375" s="3"/>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="B376" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="D376"/>
       <c r="E376" s="3">
-        <v>43000000</v>
+        <v>5000000</v>
       </c>
       <c r="F376" s="3"/>
       <c r="G376" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H376" s="3"/>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B377" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="D377"/>
       <c r="E377" s="3">
-        <v>48000000</v>
+        <v>70000000</v>
       </c>
       <c r="F377" s="3"/>
       <c r="G377" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H377" s="3"/>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="B378" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="C378" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="D378"/>
       <c r="E378" s="3">
-        <v>53000000</v>
+        <v>22000000</v>
       </c>
       <c r="F378" s="3"/>
       <c r="G378" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H378" s="3"/>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B379" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="C379" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="D379"/>
       <c r="E379" s="3">
-        <v>82000000</v>
+        <v>17000000</v>
       </c>
       <c r="F379" s="3"/>
       <c r="G379" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H379" s="3"/>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="B380" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="C380" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="D380"/>
       <c r="E380" s="3">
-        <v>85500000</v>
+        <v>14000000</v>
       </c>
       <c r="F380" s="3"/>
       <c r="G380" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H380" s="3"/>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="B381" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="C381" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="D381"/>
       <c r="E381" s="3">
-        <v>42000000</v>
+        <v>11000000</v>
       </c>
       <c r="F381" s="3"/>
       <c r="G381" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H381" s="3"/>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="B382" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="C382" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
       <c r="D382"/>
       <c r="E382" s="3">
-        <v>38000000</v>
+        <v>8000000</v>
       </c>
       <c r="F382" s="3"/>
       <c r="G382" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H382" s="3"/>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B383" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="C383" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="D383"/>
       <c r="E383" s="3">
-        <v>50000000</v>
+        <v>5500000</v>
       </c>
       <c r="F383" s="3"/>
       <c r="G383" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H383" s="3"/>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="B384" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="C384" t="s">
-        <v>624</v>
+        <v>648</v>
       </c>
       <c r="D384"/>
       <c r="E384" s="3">
-        <v>48000000</v>
+        <v>3000000</v>
       </c>
       <c r="F384" s="3"/>
       <c r="G384" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H384" s="3"/>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="B385" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="C385" t="s">
-        <v>624</v>
+        <v>650</v>
       </c>
       <c r="D385"/>
       <c r="E385" s="3">
-        <v>46000000</v>
+        <v>14000000</v>
       </c>
       <c r="F385" s="3"/>
       <c r="G385" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H385" s="3"/>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="B386" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="C386" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="D386"/>
       <c r="E386" s="3">
-        <v>55000000</v>
+        <v>10000000</v>
       </c>
       <c r="F386" s="3"/>
       <c r="G386" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H386" s="3"/>
     </row>
-    <row r="387" spans="1:8">
-[...7 lines deleted...]
-        <v>629</v>
+    <row r="387" spans="1:8" customHeight="1" ht="25">
+      <c r="A387" s="2" t="s">
+        <v>829</v>
       </c>
       <c r="D387"/>
-      <c r="E387" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E387" s="3"/>
       <c r="F387" s="3"/>
-      <c r="G387" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G387" s="3"/>
       <c r="H387" s="3"/>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="B388" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="D388"/>
       <c r="E388" s="3">
-        <v>65000000</v>
+        <v>60000000</v>
       </c>
       <c r="F388" s="3"/>
       <c r="G388" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H388" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H388" s="4"/>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="B389" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="D389"/>
       <c r="E389" s="3">
-        <v>97500000</v>
+        <v>40000000</v>
       </c>
       <c r="F389" s="3"/>
       <c r="G389" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H389" s="3"/>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="B390" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="D390"/>
       <c r="E390" s="3">
-        <v>104000000</v>
+        <v>18000000</v>
       </c>
       <c r="F390" s="3"/>
       <c r="G390" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H390" s="3"/>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="B391" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>656</v>
       </c>
       <c r="D391"/>
       <c r="E391" s="3">
-        <v>37000000</v>
+        <v>35000000</v>
       </c>
       <c r="F391" s="3"/>
       <c r="G391" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H391" s="3"/>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="B392" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="D392"/>
       <c r="E392" s="3">
-        <v>33000000</v>
+        <v>30000000</v>
       </c>
       <c r="F392" s="3"/>
       <c r="G392" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H392" s="3"/>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="B393" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>658</v>
       </c>
       <c r="D393"/>
       <c r="E393" s="3">
-        <v>45000000</v>
+        <v>35000000</v>
       </c>
       <c r="F393" s="3"/>
       <c r="G393" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H393" s="3"/>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="B394" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>659</v>
       </c>
       <c r="D394"/>
       <c r="E394" s="3">
-        <v>43000000</v>
+        <v>17000000</v>
       </c>
       <c r="F394" s="3"/>
       <c r="G394" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H394" s="3"/>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="B395" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>660</v>
       </c>
       <c r="D395"/>
       <c r="E395" s="3">
-        <v>41000000</v>
+        <v>15000000</v>
       </c>
       <c r="F395" s="3"/>
       <c r="G395" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H395" s="3"/>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="B396" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>661</v>
       </c>
       <c r="D396"/>
       <c r="E396" s="3">
-        <v>50000000</v>
+        <v>12000000</v>
       </c>
       <c r="F396" s="3"/>
       <c r="G396" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H396" s="3"/>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="B397" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>662</v>
       </c>
       <c r="D397"/>
       <c r="E397" s="3">
-        <v>55000000</v>
+        <v>10000000</v>
       </c>
       <c r="F397" s="3"/>
       <c r="G397" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H397" s="3"/>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="B398" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="D398"/>
       <c r="E398" s="3">
-        <v>60000000</v>
+        <v>6000000</v>
       </c>
       <c r="F398" s="3"/>
       <c r="G398" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H398" s="3"/>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="B399" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="D399"/>
       <c r="E399" s="3">
-        <v>91000000</v>
+        <v>5000000</v>
       </c>
       <c r="F399" s="3"/>
       <c r="G399" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H399" s="3"/>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="B400" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="D400"/>
       <c r="E400" s="3">
-        <v>97500000</v>
+        <v>6000000</v>
       </c>
       <c r="F400" s="3"/>
       <c r="G400" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H400" s="3"/>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="B401" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="D401"/>
       <c r="E401" s="3">
-        <v>12000000</v>
+        <v>2000000</v>
       </c>
       <c r="F401" s="3"/>
       <c r="G401" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H401" s="3"/>
     </row>
-    <row r="402" spans="1:8">
-[...4 lines deleted...]
-        <v>673</v>
+    <row r="402" spans="1:8" customHeight="1" ht="25">
+      <c r="A402" s="2" t="s">
+        <v>830</v>
       </c>
       <c r="D402"/>
-      <c r="E402" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E402" s="3"/>
       <c r="F402" s="3"/>
-      <c r="G402" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G402" s="3"/>
       <c r="H402" s="3"/>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>57</v>
+        <v>1</v>
       </c>
       <c r="B403" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="D403"/>
       <c r="E403" s="3">
-        <v>16000000</v>
+        <v>50000000</v>
       </c>
       <c r="F403" s="3"/>
       <c r="G403" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H403" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H403" s="4"/>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>58</v>
+        <v>2</v>
       </c>
       <c r="B404" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="D404"/>
       <c r="E404" s="3">
-        <v>12000000</v>
+        <v>40000000</v>
       </c>
       <c r="F404" s="3"/>
       <c r="G404" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H404" s="3"/>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>59</v>
+        <v>3</v>
       </c>
       <c r="B405" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="D405"/>
       <c r="E405" s="3">
-        <v>3500000</v>
+        <v>18000000</v>
       </c>
       <c r="F405" s="3"/>
       <c r="G405" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H405" s="3"/>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="B406" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="D406"/>
       <c r="E406" s="3">
-        <v>3000000</v>
+        <v>12000000</v>
       </c>
       <c r="F406" s="3"/>
       <c r="G406" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H406" s="3"/>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>61</v>
+        <v>5</v>
       </c>
       <c r="B407" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="D407"/>
       <c r="E407" s="3">
-        <v>22000000</v>
+        <v>15000000</v>
       </c>
       <c r="F407" s="3"/>
       <c r="G407" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H407" s="3"/>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="B408" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>672</v>
       </c>
       <c r="D408"/>
       <c r="E408" s="3">
-        <v>18000000</v>
+        <v>12000000</v>
       </c>
       <c r="F408" s="3"/>
       <c r="G408" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H408" s="3"/>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="B409" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="C409" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="D409"/>
       <c r="E409" s="3">
-        <v>30000000</v>
+        <v>55000000</v>
       </c>
       <c r="F409" s="3"/>
       <c r="G409" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H409" s="3"/>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B410" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="C410" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="D410"/>
       <c r="E410" s="3">
-        <v>28000000</v>
+        <v>45000000</v>
       </c>
       <c r="F410" s="3"/>
       <c r="G410" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H410" s="3"/>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="B411" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D411"/>
       <c r="E411" s="3">
-        <v>26000000</v>
+        <v>53000000</v>
       </c>
       <c r="F411" s="3"/>
       <c r="G411" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H411" s="3"/>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="B412" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="D412"/>
       <c r="E412" s="3">
-        <v>35000000</v>
+        <v>43000000</v>
       </c>
       <c r="F412" s="3"/>
       <c r="G412" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H412" s="3"/>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="B413" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="D413"/>
       <c r="E413" s="3">
-        <v>40000000</v>
+        <v>21000000</v>
       </c>
       <c r="F413" s="3"/>
       <c r="G413" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H413" s="3"/>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="B414" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>680</v>
       </c>
       <c r="D414"/>
       <c r="E414" s="3">
-        <v>45000000</v>
+        <v>18000000</v>
       </c>
       <c r="F414" s="3"/>
       <c r="G414" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H414" s="3"/>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="B415" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="D415"/>
       <c r="E415" s="3">
-        <v>71500000</v>
+        <v>15000000</v>
       </c>
       <c r="F415" s="3"/>
       <c r="G415" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H415" s="3"/>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="B416" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>682</v>
       </c>
       <c r="D416"/>
       <c r="E416" s="3">
-        <v>78000000</v>
+        <v>15000000</v>
       </c>
       <c r="F416" s="3"/>
       <c r="G416" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H416" s="3"/>
     </row>
-    <row r="417" spans="1:8">
-[...7 lines deleted...]
-        <v>679</v>
+    <row r="417" spans="1:8" customHeight="1" ht="25">
+      <c r="A417" s="2" t="s">
+        <v>831</v>
       </c>
       <c r="D417"/>
-      <c r="E417" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E417" s="3"/>
       <c r="F417" s="3"/>
-      <c r="G417" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G417" s="3"/>
       <c r="H417" s="3"/>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="B418" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>683</v>
       </c>
       <c r="D418"/>
       <c r="E418" s="3">
-        <v>22000000</v>
+        <v>25000000</v>
       </c>
       <c r="F418" s="3"/>
       <c r="G418" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H418" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H418" s="4"/>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="B419" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D419"/>
       <c r="E419" s="3">
-        <v>34000000</v>
+        <v>20000000</v>
       </c>
       <c r="F419" s="3"/>
       <c r="G419" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H419" s="3"/>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="B420" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="D420"/>
       <c r="E420" s="3">
-        <v>32000000</v>
+        <v>15000000</v>
       </c>
       <c r="F420" s="3"/>
       <c r="G420" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H420" s="3"/>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="B421" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D421"/>
       <c r="E421" s="3">
-        <v>30000000</v>
+        <v>13000000</v>
       </c>
       <c r="F421" s="3"/>
       <c r="G421" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H421" s="3"/>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="B422" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>687</v>
       </c>
       <c r="D422"/>
       <c r="E422" s="3">
-        <v>39000000</v>
+        <v>32000000</v>
       </c>
       <c r="F422" s="3"/>
       <c r="G422" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H422" s="3"/>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="B423" t="s">
-        <v>701</v>
+        <v>688</v>
       </c>
       <c r="D423"/>
       <c r="E423" s="3">
-        <v>44000000</v>
+        <v>27000000</v>
       </c>
       <c r="F423" s="3"/>
       <c r="G423" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H423" s="3"/>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>78</v>
+        <v>7</v>
       </c>
       <c r="B424" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>689</v>
       </c>
       <c r="D424"/>
       <c r="E424" s="3">
-        <v>49000000</v>
+        <v>22000000</v>
       </c>
       <c r="F424" s="3"/>
       <c r="G424" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H424" s="3"/>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="B425" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>690</v>
       </c>
       <c r="D425"/>
       <c r="E425" s="3">
-        <v>76700000</v>
+        <v>20000000</v>
       </c>
       <c r="F425" s="3"/>
       <c r="G425" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H425" s="3"/>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>80</v>
+        <v>9</v>
       </c>
       <c r="B426" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>691</v>
       </c>
       <c r="D426"/>
       <c r="E426" s="3">
-        <v>83200000</v>
+        <v>8000000</v>
       </c>
       <c r="F426" s="3"/>
       <c r="G426" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H426" s="3"/>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="B427" t="s">
-        <v>706</v>
+        <v>692</v>
       </c>
       <c r="D427"/>
       <c r="E427" s="3">
-        <v>4000000</v>
+        <v>6000000</v>
       </c>
       <c r="F427" s="3"/>
       <c r="G427" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H427" s="3"/>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="B428" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="D428"/>
       <c r="E428" s="3">
-        <v>7000000</v>
+        <v>6000000</v>
       </c>
       <c r="F428" s="3"/>
       <c r="G428" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H428" s="3"/>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="B429" t="s">
-        <v>708</v>
+        <v>694</v>
       </c>
       <c r="D429"/>
       <c r="E429" s="3">
-        <v>200000</v>
+        <v>5000000</v>
       </c>
       <c r="F429" s="3"/>
       <c r="G429" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H429" s="3"/>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="B430" t="s">
-        <v>709</v>
+        <v>695</v>
       </c>
       <c r="D430"/>
       <c r="E430" s="3">
-        <v>250000</v>
+        <v>4000000</v>
       </c>
       <c r="F430" s="3"/>
       <c r="G430" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H430" s="3"/>
     </row>
-    <row r="431" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>710</v>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>14</v>
+      </c>
+      <c r="B431" t="s">
+        <v>696</v>
       </c>
       <c r="D431"/>
-      <c r="E431" s="3"/>
+      <c r="E431" s="3">
+        <v>2000000</v>
+      </c>
       <c r="F431" s="3"/>
-      <c r="G431" s="3"/>
+      <c r="G431" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="H431" s="3"/>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B432" t="s">
-        <v>548</v>
+        <v>697</v>
       </c>
       <c r="C432" t="s">
-        <v>711</v>
+        <v>698</v>
       </c>
       <c r="D432"/>
       <c r="E432" s="3">
-        <v>12000000</v>
+        <v>35000000</v>
       </c>
       <c r="F432" s="3"/>
       <c r="G432" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H432" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="H432" s="3"/>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B433" t="s">
-        <v>712</v>
+        <v>699</v>
       </c>
       <c r="C433" t="s">
-        <v>713</v>
+        <v>700</v>
       </c>
       <c r="D433"/>
       <c r="E433" s="3">
-        <v>8000000</v>
+        <v>31000000</v>
       </c>
       <c r="F433" s="3"/>
       <c r="G433" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H433" s="3"/>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B434" t="s">
-        <v>714</v>
+        <v>701</v>
       </c>
       <c r="C434" t="s">
-        <v>715</v>
+        <v>702</v>
       </c>
       <c r="D434"/>
       <c r="E434" s="3">
-        <v>15000000</v>
+        <v>43000000</v>
       </c>
       <c r="F434" s="3"/>
       <c r="G434" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H434" s="3"/>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B435" t="s">
-        <v>716</v>
+        <v>703</v>
       </c>
       <c r="C435" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="D435"/>
       <c r="E435" s="3">
-        <v>4000000</v>
+        <v>41000000</v>
       </c>
       <c r="F435" s="3"/>
       <c r="G435" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H435" s="3"/>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>19</v>
+      </c>
+      <c r="B436" t="s">
+        <v>704</v>
+      </c>
+      <c r="C436" t="s">
+        <v>702</v>
+      </c>
+      <c r="D436"/>
+      <c r="E436" s="3">
+        <v>39000000</v>
+      </c>
+      <c r="F436" s="3"/>
+      <c r="G436" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H436" s="3"/>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>20</v>
+      </c>
+      <c r="B437" t="s">
+        <v>705</v>
+      </c>
+      <c r="D437"/>
+      <c r="E437" s="3">
+        <v>48000000</v>
+      </c>
+      <c r="F437" s="3"/>
+      <c r="G437" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H437" s="3"/>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>21</v>
+      </c>
+      <c r="B438" t="s">
+        <v>706</v>
+      </c>
+      <c r="C438" t="s">
+        <v>707</v>
+      </c>
+      <c r="D438"/>
+      <c r="E438" s="3">
+        <v>53000000</v>
+      </c>
+      <c r="F438" s="3"/>
+      <c r="G438" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H438" s="3"/>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>22</v>
+      </c>
+      <c r="B439" t="s">
+        <v>708</v>
+      </c>
+      <c r="C439" t="s">
+        <v>709</v>
+      </c>
+      <c r="D439"/>
+      <c r="E439" s="3">
+        <v>58000000</v>
+      </c>
+      <c r="F439" s="3"/>
+      <c r="G439" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H439" s="3"/>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>23</v>
+      </c>
+      <c r="B440" t="s">
+        <v>710</v>
+      </c>
+      <c r="C440" t="s">
+        <v>711</v>
+      </c>
+      <c r="D440"/>
+      <c r="E440" s="3">
+        <v>88500000</v>
+      </c>
+      <c r="F440" s="3"/>
+      <c r="G440" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H440" s="3"/>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>24</v>
+      </c>
+      <c r="B441" t="s">
+        <v>712</v>
+      </c>
+      <c r="C441" t="s">
+        <v>713</v>
+      </c>
+      <c r="D441"/>
+      <c r="E441" s="3">
+        <v>95000000</v>
+      </c>
+      <c r="F441" s="3"/>
+      <c r="G441" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H441" s="3"/>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>25</v>
+      </c>
+      <c r="B442" t="s">
+        <v>714</v>
+      </c>
+      <c r="C442" t="s">
+        <v>715</v>
+      </c>
+      <c r="D442"/>
+      <c r="E442" s="3">
+        <v>30000000</v>
+      </c>
+      <c r="F442" s="3"/>
+      <c r="G442" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H442" s="3"/>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>26</v>
+      </c>
+      <c r="B443" t="s">
+        <v>716</v>
+      </c>
+      <c r="C443" t="s">
+        <v>700</v>
+      </c>
+      <c r="D443"/>
+      <c r="E443" s="3">
+        <v>26000000</v>
+      </c>
+      <c r="F443" s="3"/>
+      <c r="G443" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H443" s="3"/>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>27</v>
+      </c>
+      <c r="B444" t="s">
+        <v>717</v>
+      </c>
+      <c r="D444"/>
+      <c r="E444" s="3">
+        <v>38000000</v>
+      </c>
+      <c r="F444" s="3"/>
+      <c r="G444" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H444" s="3"/>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>28</v>
+      </c>
+      <c r="B445" t="s">
+        <v>718</v>
+      </c>
+      <c r="C445" t="s">
+        <v>702</v>
+      </c>
+      <c r="D445"/>
+      <c r="E445" s="3">
+        <v>36000000</v>
+      </c>
+      <c r="F445" s="3"/>
+      <c r="G445" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H445" s="3"/>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>29</v>
+      </c>
+      <c r="B446" t="s">
+        <v>719</v>
+      </c>
+      <c r="C446" t="s">
+        <v>702</v>
+      </c>
+      <c r="D446"/>
+      <c r="E446" s="3">
+        <v>34000000</v>
+      </c>
+      <c r="F446" s="3"/>
+      <c r="G446" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H446" s="3"/>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>30</v>
+      </c>
+      <c r="B447" t="s">
+        <v>720</v>
+      </c>
+      <c r="C447" t="s">
+        <v>721</v>
+      </c>
+      <c r="D447"/>
+      <c r="E447" s="3">
+        <v>43000000</v>
+      </c>
+      <c r="F447" s="3"/>
+      <c r="G447" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H447" s="3"/>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>31</v>
+      </c>
+      <c r="B448" t="s">
+        <v>722</v>
+      </c>
+      <c r="C448" t="s">
+        <v>707</v>
+      </c>
+      <c r="D448"/>
+      <c r="E448" s="3">
+        <v>48000000</v>
+      </c>
+      <c r="F448" s="3"/>
+      <c r="G448" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H448" s="3"/>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>32</v>
+      </c>
+      <c r="B449" t="s">
+        <v>723</v>
+      </c>
+      <c r="C449" t="s">
+        <v>709</v>
+      </c>
+      <c r="D449"/>
+      <c r="E449" s="3">
+        <v>53000000</v>
+      </c>
+      <c r="F449" s="3"/>
+      <c r="G449" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H449" s="3"/>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>33</v>
+      </c>
+      <c r="B450" t="s">
+        <v>724</v>
+      </c>
+      <c r="C450" t="s">
+        <v>711</v>
+      </c>
+      <c r="D450"/>
+      <c r="E450" s="3">
+        <v>82000000</v>
+      </c>
+      <c r="F450" s="3"/>
+      <c r="G450" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H450" s="3"/>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>34</v>
+      </c>
+      <c r="B451" t="s">
+        <v>725</v>
+      </c>
+      <c r="C451" t="s">
+        <v>713</v>
+      </c>
+      <c r="D451"/>
+      <c r="E451" s="3">
+        <v>85500000</v>
+      </c>
+      <c r="F451" s="3"/>
+      <c r="G451" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H451" s="3"/>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>35</v>
+      </c>
+      <c r="B452" t="s">
+        <v>726</v>
+      </c>
+      <c r="C452" t="s">
+        <v>698</v>
+      </c>
+      <c r="D452"/>
+      <c r="E452" s="3">
+        <v>42000000</v>
+      </c>
+      <c r="F452" s="3"/>
+      <c r="G452" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H452" s="3"/>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>36</v>
+      </c>
+      <c r="B453" t="s">
+        <v>727</v>
+      </c>
+      <c r="C453" t="s">
+        <v>700</v>
+      </c>
+      <c r="D453"/>
+      <c r="E453" s="3">
+        <v>38000000</v>
+      </c>
+      <c r="F453" s="3"/>
+      <c r="G453" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H453" s="3"/>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>37</v>
+      </c>
+      <c r="B454" t="s">
+        <v>728</v>
+      </c>
+      <c r="C454" t="s">
+        <v>702</v>
+      </c>
+      <c r="D454"/>
+      <c r="E454" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="F454" s="3"/>
+      <c r="G454" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H454" s="3"/>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>38</v>
+      </c>
+      <c r="B455" t="s">
+        <v>729</v>
+      </c>
+      <c r="C455" t="s">
+        <v>702</v>
+      </c>
+      <c r="D455"/>
+      <c r="E455" s="3">
+        <v>48000000</v>
+      </c>
+      <c r="F455" s="3"/>
+      <c r="G455" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H455" s="3"/>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>39</v>
+      </c>
+      <c r="B456" t="s">
+        <v>730</v>
+      </c>
+      <c r="C456" t="s">
+        <v>702</v>
+      </c>
+      <c r="D456"/>
+      <c r="E456" s="3">
+        <v>46000000</v>
+      </c>
+      <c r="F456" s="3"/>
+      <c r="G456" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H456" s="3"/>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>40</v>
+      </c>
+      <c r="B457" t="s">
+        <v>731</v>
+      </c>
+      <c r="C457" t="s">
+        <v>732</v>
+      </c>
+      <c r="D457"/>
+      <c r="E457" s="3">
+        <v>55000000</v>
+      </c>
+      <c r="F457" s="3"/>
+      <c r="G457" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H457" s="3"/>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>41</v>
+      </c>
+      <c r="B458" t="s">
+        <v>733</v>
+      </c>
+      <c r="C458" t="s">
+        <v>707</v>
+      </c>
+      <c r="D458"/>
+      <c r="E458" s="3">
+        <v>60000000</v>
+      </c>
+      <c r="F458" s="3"/>
+      <c r="G458" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H458" s="3"/>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>42</v>
+      </c>
+      <c r="B459" t="s">
+        <v>734</v>
+      </c>
+      <c r="C459" t="s">
+        <v>709</v>
+      </c>
+      <c r="D459"/>
+      <c r="E459" s="3">
+        <v>65000000</v>
+      </c>
+      <c r="F459" s="3"/>
+      <c r="G459" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H459" s="3"/>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>43</v>
+      </c>
+      <c r="B460" t="s">
+        <v>735</v>
+      </c>
+      <c r="C460" t="s">
+        <v>736</v>
+      </c>
+      <c r="D460"/>
+      <c r="E460" s="3">
+        <v>97500000</v>
+      </c>
+      <c r="F460" s="3"/>
+      <c r="G460" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H460" s="3"/>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>44</v>
+      </c>
+      <c r="B461" t="s">
+        <v>737</v>
+      </c>
+      <c r="C461" t="s">
+        <v>738</v>
+      </c>
+      <c r="D461"/>
+      <c r="E461" s="3">
+        <v>104000000</v>
+      </c>
+      <c r="F461" s="3"/>
+      <c r="G461" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H461" s="3"/>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>45</v>
+      </c>
+      <c r="B462" t="s">
+        <v>739</v>
+      </c>
+      <c r="C462" t="s">
+        <v>698</v>
+      </c>
+      <c r="D462"/>
+      <c r="E462" s="3">
+        <v>37000000</v>
+      </c>
+      <c r="F462" s="3"/>
+      <c r="G462" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H462" s="3"/>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>46</v>
+      </c>
+      <c r="B463" t="s">
+        <v>740</v>
+      </c>
+      <c r="D463"/>
+      <c r="E463" s="3">
+        <v>33000000</v>
+      </c>
+      <c r="F463" s="3"/>
+      <c r="G463" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H463" s="3"/>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
         <v>47</v>
       </c>
-      <c r="H435" s="3"/>
-[...6 lines deleted...]
-      <c r="H436" s="3"/>
+      <c r="B464" t="s">
+        <v>741</v>
+      </c>
+      <c r="C464" t="s">
+        <v>702</v>
+      </c>
+      <c r="D464"/>
+      <c r="E464" s="3">
+        <v>45000000</v>
+      </c>
+      <c r="F464" s="3"/>
+      <c r="G464" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H464" s="3"/>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>48</v>
+      </c>
+      <c r="B465" t="s">
+        <v>742</v>
+      </c>
+      <c r="C465" t="s">
+        <v>702</v>
+      </c>
+      <c r="D465"/>
+      <c r="E465" s="3">
+        <v>43000000</v>
+      </c>
+      <c r="F465" s="3"/>
+      <c r="G465" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H465" s="3"/>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>49</v>
+      </c>
+      <c r="B466" t="s">
+        <v>743</v>
+      </c>
+      <c r="C466" t="s">
+        <v>702</v>
+      </c>
+      <c r="D466"/>
+      <c r="E466" s="3">
+        <v>41000000</v>
+      </c>
+      <c r="F466" s="3"/>
+      <c r="G466" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H466" s="3"/>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>50</v>
+      </c>
+      <c r="B467" t="s">
+        <v>744</v>
+      </c>
+      <c r="C467" t="s">
+        <v>721</v>
+      </c>
+      <c r="D467"/>
+      <c r="E467" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="F467" s="3"/>
+      <c r="G467" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H467" s="3"/>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>51</v>
+      </c>
+      <c r="B468" t="s">
+        <v>745</v>
+      </c>
+      <c r="C468" t="s">
+        <v>707</v>
+      </c>
+      <c r="D468"/>
+      <c r="E468" s="3">
+        <v>55000000</v>
+      </c>
+      <c r="F468" s="3"/>
+      <c r="G468" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H468" s="3"/>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>52</v>
+      </c>
+      <c r="B469" t="s">
+        <v>746</v>
+      </c>
+      <c r="C469" t="s">
+        <v>747</v>
+      </c>
+      <c r="D469"/>
+      <c r="E469" s="3">
+        <v>60000000</v>
+      </c>
+      <c r="F469" s="3"/>
+      <c r="G469" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H469" s="3"/>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>53</v>
+      </c>
+      <c r="B470" t="s">
+        <v>748</v>
+      </c>
+      <c r="C470" t="s">
+        <v>736</v>
+      </c>
+      <c r="D470"/>
+      <c r="E470" s="3">
+        <v>91000000</v>
+      </c>
+      <c r="F470" s="3"/>
+      <c r="G470" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H470" s="3"/>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>54</v>
+      </c>
+      <c r="B471" t="s">
+        <v>749</v>
+      </c>
+      <c r="C471" t="s">
+        <v>738</v>
+      </c>
+      <c r="D471"/>
+      <c r="E471" s="3">
+        <v>97500000</v>
+      </c>
+      <c r="F471" s="3"/>
+      <c r="G471" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H471" s="3"/>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>55</v>
+      </c>
+      <c r="B472" t="s">
+        <v>750</v>
+      </c>
+      <c r="D472"/>
+      <c r="E472" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F472" s="3"/>
+      <c r="G472" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H472" s="3"/>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>56</v>
+      </c>
+      <c r="B473" t="s">
+        <v>751</v>
+      </c>
+      <c r="D473"/>
+      <c r="E473" s="3">
+        <v>7000000</v>
+      </c>
+      <c r="F473" s="3"/>
+      <c r="G473" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H473" s="3"/>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>57</v>
+      </c>
+      <c r="B474" t="s">
+        <v>752</v>
+      </c>
+      <c r="D474"/>
+      <c r="E474" s="3">
+        <v>16000000</v>
+      </c>
+      <c r="F474" s="3"/>
+      <c r="G474" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H474" s="3"/>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>58</v>
+      </c>
+      <c r="B475" t="s">
+        <v>753</v>
+      </c>
+      <c r="D475"/>
+      <c r="E475" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F475" s="3"/>
+      <c r="G475" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H475" s="3"/>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>59</v>
+      </c>
+      <c r="B476" t="s">
+        <v>754</v>
+      </c>
+      <c r="D476"/>
+      <c r="E476" s="3">
+        <v>3500000</v>
+      </c>
+      <c r="F476" s="3"/>
+      <c r="G476" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H476" s="3"/>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>60</v>
+      </c>
+      <c r="B477" t="s">
+        <v>755</v>
+      </c>
+      <c r="D477"/>
+      <c r="E477" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="F477" s="3"/>
+      <c r="G477" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H477" s="3"/>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>61</v>
+      </c>
+      <c r="B478" t="s">
+        <v>756</v>
+      </c>
+      <c r="C478" t="s">
+        <v>757</v>
+      </c>
+      <c r="D478"/>
+      <c r="E478" s="3">
+        <v>22000000</v>
+      </c>
+      <c r="F478" s="3"/>
+      <c r="G478" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H478" s="3"/>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>62</v>
+      </c>
+      <c r="B479" t="s">
+        <v>758</v>
+      </c>
+      <c r="C479" t="s">
+        <v>700</v>
+      </c>
+      <c r="D479"/>
+      <c r="E479" s="3">
+        <v>18000000</v>
+      </c>
+      <c r="F479" s="3"/>
+      <c r="G479" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H479" s="3"/>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>63</v>
+      </c>
+      <c r="B480" t="s">
+        <v>759</v>
+      </c>
+      <c r="C480" t="s">
+        <v>760</v>
+      </c>
+      <c r="D480"/>
+      <c r="E480" s="3">
+        <v>30000000</v>
+      </c>
+      <c r="F480" s="3"/>
+      <c r="G480" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H480" s="3"/>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>64</v>
+      </c>
+      <c r="B481" t="s">
+        <v>761</v>
+      </c>
+      <c r="C481" t="s">
+        <v>760</v>
+      </c>
+      <c r="D481"/>
+      <c r="E481" s="3">
+        <v>28000000</v>
+      </c>
+      <c r="F481" s="3"/>
+      <c r="G481" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H481" s="3"/>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>65</v>
+      </c>
+      <c r="B482" t="s">
+        <v>762</v>
+      </c>
+      <c r="C482" t="s">
+        <v>760</v>
+      </c>
+      <c r="D482"/>
+      <c r="E482" s="3">
+        <v>26000000</v>
+      </c>
+      <c r="F482" s="3"/>
+      <c r="G482" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H482" s="3"/>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>66</v>
+      </c>
+      <c r="B483" t="s">
+        <v>763</v>
+      </c>
+      <c r="C483" t="s">
+        <v>764</v>
+      </c>
+      <c r="D483"/>
+      <c r="E483" s="3">
+        <v>35000000</v>
+      </c>
+      <c r="F483" s="3"/>
+      <c r="G483" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H483" s="3"/>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>67</v>
+      </c>
+      <c r="B484" t="s">
+        <v>765</v>
+      </c>
+      <c r="C484" t="s">
+        <v>766</v>
+      </c>
+      <c r="D484"/>
+      <c r="E484" s="3">
+        <v>40000000</v>
+      </c>
+      <c r="F484" s="3"/>
+      <c r="G484" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H484" s="3"/>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>68</v>
+      </c>
+      <c r="B485" t="s">
+        <v>767</v>
+      </c>
+      <c r="C485" t="s">
+        <v>768</v>
+      </c>
+      <c r="D485"/>
+      <c r="E485" s="3">
+        <v>45000000</v>
+      </c>
+      <c r="F485" s="3"/>
+      <c r="G485" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H485" s="3"/>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>69</v>
+      </c>
+      <c r="B486" t="s">
+        <v>769</v>
+      </c>
+      <c r="C486" t="s">
+        <v>770</v>
+      </c>
+      <c r="D486"/>
+      <c r="E486" s="3">
+        <v>71500000</v>
+      </c>
+      <c r="F486" s="3"/>
+      <c r="G486" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H486" s="3"/>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>70</v>
+      </c>
+      <c r="B487" t="s">
+        <v>771</v>
+      </c>
+      <c r="C487" t="s">
+        <v>738</v>
+      </c>
+      <c r="D487"/>
+      <c r="E487" s="3">
+        <v>78000000</v>
+      </c>
+      <c r="F487" s="3"/>
+      <c r="G487" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H487" s="3"/>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>71</v>
+      </c>
+      <c r="B488" t="s">
+        <v>772</v>
+      </c>
+      <c r="C488" t="s">
+        <v>757</v>
+      </c>
+      <c r="D488"/>
+      <c r="E488" s="3">
+        <v>26000000</v>
+      </c>
+      <c r="F488" s="3"/>
+      <c r="G488" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H488" s="3"/>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>72</v>
+      </c>
+      <c r="B489" t="s">
+        <v>773</v>
+      </c>
+      <c r="C489" t="s">
+        <v>700</v>
+      </c>
+      <c r="D489"/>
+      <c r="E489" s="3">
+        <v>22000000</v>
+      </c>
+      <c r="F489" s="3"/>
+      <c r="G489" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H489" s="3"/>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>73</v>
+      </c>
+      <c r="B490" t="s">
+        <v>774</v>
+      </c>
+      <c r="C490" t="s">
+        <v>760</v>
+      </c>
+      <c r="D490"/>
+      <c r="E490" s="3">
+        <v>34000000</v>
+      </c>
+      <c r="F490" s="3"/>
+      <c r="G490" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H490" s="3"/>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>74</v>
+      </c>
+      <c r="B491" t="s">
+        <v>775</v>
+      </c>
+      <c r="C491" t="s">
+        <v>760</v>
+      </c>
+      <c r="D491"/>
+      <c r="E491" s="3">
+        <v>32000000</v>
+      </c>
+      <c r="F491" s="3"/>
+      <c r="G491" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H491" s="3"/>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>75</v>
+      </c>
+      <c r="B492" t="s">
+        <v>776</v>
+      </c>
+      <c r="C492" t="s">
+        <v>760</v>
+      </c>
+      <c r="D492"/>
+      <c r="E492" s="3">
+        <v>30000000</v>
+      </c>
+      <c r="F492" s="3"/>
+      <c r="G492" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H492" s="3"/>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>76</v>
+      </c>
+      <c r="B493" t="s">
+        <v>777</v>
+      </c>
+      <c r="C493" t="s">
+        <v>778</v>
+      </c>
+      <c r="D493"/>
+      <c r="E493" s="3">
+        <v>39000000</v>
+      </c>
+      <c r="F493" s="3"/>
+      <c r="G493" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H493" s="3"/>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>77</v>
+      </c>
+      <c r="B494" t="s">
+        <v>779</v>
+      </c>
+      <c r="D494"/>
+      <c r="E494" s="3">
+        <v>44000000</v>
+      </c>
+      <c r="F494" s="3"/>
+      <c r="G494" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H494" s="3"/>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>78</v>
+      </c>
+      <c r="B495" t="s">
+        <v>780</v>
+      </c>
+      <c r="C495" t="s">
+        <v>781</v>
+      </c>
+      <c r="D495"/>
+      <c r="E495" s="3">
+        <v>49000000</v>
+      </c>
+      <c r="F495" s="3"/>
+      <c r="G495" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H495" s="3"/>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>79</v>
+      </c>
+      <c r="B496" t="s">
+        <v>782</v>
+      </c>
+      <c r="C496" t="s">
+        <v>736</v>
+      </c>
+      <c r="D496"/>
+      <c r="E496" s="3">
+        <v>76700000</v>
+      </c>
+      <c r="F496" s="3"/>
+      <c r="G496" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H496" s="3"/>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>80</v>
+      </c>
+      <c r="B497" t="s">
+        <v>783</v>
+      </c>
+      <c r="C497" t="s">
+        <v>738</v>
+      </c>
+      <c r="D497"/>
+      <c r="E497" s="3">
+        <v>83200000</v>
+      </c>
+      <c r="F497" s="3"/>
+      <c r="G497" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H497" s="3"/>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>81</v>
+      </c>
+      <c r="B498" t="s">
+        <v>784</v>
+      </c>
+      <c r="D498"/>
+      <c r="E498" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="F498" s="3"/>
+      <c r="G498" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H498" s="3"/>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>82</v>
+      </c>
+      <c r="B499" t="s">
+        <v>785</v>
+      </c>
+      <c r="D499"/>
+      <c r="E499" s="3">
+        <v>7000000</v>
+      </c>
+      <c r="F499" s="3"/>
+      <c r="G499" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H499" s="3"/>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>83</v>
+      </c>
+      <c r="B500" t="s">
+        <v>786</v>
+      </c>
+      <c r="D500"/>
+      <c r="E500" s="3">
+        <v>200000</v>
+      </c>
+      <c r="F500" s="3"/>
+      <c r="G500" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H500" s="3"/>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>84</v>
+      </c>
+      <c r="B501" t="s">
+        <v>787</v>
+      </c>
+      <c r="D501"/>
+      <c r="E501" s="3">
+        <v>250000</v>
+      </c>
+      <c r="F501" s="3"/>
+      <c r="G501" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H501" s="3"/>
+    </row>
+    <row r="502" spans="1:8" customHeight="1" ht="25">
+      <c r="A502" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="D502"/>
+      <c r="E502" s="3"/>
+      <c r="F502" s="3"/>
+      <c r="G502" s="3"/>
+      <c r="H502" s="3"/>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>1</v>
+      </c>
+      <c r="B503" t="s">
+        <v>622</v>
+      </c>
+      <c r="C503" t="s">
+        <v>788</v>
+      </c>
+      <c r="D503"/>
+      <c r="E503" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F503" s="3"/>
+      <c r="G503" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H503" s="4"/>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>2</v>
+      </c>
+      <c r="B504" t="s">
+        <v>789</v>
+      </c>
+      <c r="C504" t="s">
+        <v>790</v>
+      </c>
+      <c r="D504"/>
+      <c r="E504" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F504" s="3"/>
+      <c r="G504" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H504" s="3"/>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>3</v>
+      </c>
+      <c r="B505" t="s">
+        <v>791</v>
+      </c>
+      <c r="C505" t="s">
+        <v>792</v>
+      </c>
+      <c r="D505"/>
+      <c r="E505" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F505" s="3"/>
+      <c r="G505" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H505" s="3"/>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>4</v>
+      </c>
+      <c r="B506" t="s">
+        <v>793</v>
+      </c>
+      <c r="C506" t="s">
+        <v>794</v>
+      </c>
+      <c r="D506"/>
+      <c r="E506" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="F506" s="3"/>
+      <c r="G506" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H506" s="3"/>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="D507"/>
+      <c r="E507" s="3"/>
+      <c r="F507" s="3"/>
+      <c r="G507" s="3"/>
+      <c r="H507" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="H3:H31"/>
+    <mergeCell ref="H3:H26"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="H33:H41"/>
-[...21 lines deleted...]
-    <mergeCell ref="H198:H207"/>
+    <mergeCell ref="H28:H34"/>
+    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="H36:H61"/>
+    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="H63:H150"/>
+    <mergeCell ref="A62:H62"/>
+    <mergeCell ref="H152:H155"/>
+    <mergeCell ref="A151:H151"/>
+    <mergeCell ref="H157:H166"/>
+    <mergeCell ref="A156:H156"/>
+    <mergeCell ref="H168:H177"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="H179:H196"/>
+    <mergeCell ref="A178:H178"/>
+    <mergeCell ref="H198:H228"/>
     <mergeCell ref="A197:H197"/>
-    <mergeCell ref="H209:H215"/>
-[...20 lines deleted...]
-    <mergeCell ref="A431:H431"/>
+    <mergeCell ref="H230:H235"/>
+    <mergeCell ref="A229:H229"/>
+    <mergeCell ref="H237:H239"/>
+    <mergeCell ref="A236:H236"/>
+    <mergeCell ref="H241:H246"/>
+    <mergeCell ref="A240:H240"/>
+    <mergeCell ref="H248:H257"/>
+    <mergeCell ref="A247:H247"/>
+    <mergeCell ref="H259:H265"/>
+    <mergeCell ref="A258:H258"/>
+    <mergeCell ref="H267:H274"/>
+    <mergeCell ref="A266:H266"/>
+    <mergeCell ref="H276:H321"/>
+    <mergeCell ref="A275:H275"/>
+    <mergeCell ref="H323:H339"/>
+    <mergeCell ref="A322:H322"/>
+    <mergeCell ref="H341:H365"/>
+    <mergeCell ref="A340:H340"/>
+    <mergeCell ref="H367:H368"/>
+    <mergeCell ref="A366:H366"/>
+    <mergeCell ref="H370:H386"/>
+    <mergeCell ref="A369:H369"/>
+    <mergeCell ref="H388:H401"/>
+    <mergeCell ref="A387:H387"/>
+    <mergeCell ref="H403:H416"/>
+    <mergeCell ref="A402:H402"/>
+    <mergeCell ref="H418:H501"/>
+    <mergeCell ref="A417:H417"/>
+    <mergeCell ref="H503:H506"/>
+    <mergeCell ref="A502:H502"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId_hyperlink_1" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7" tooltip="Đi đến trang" display="Đi đến trang"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_8" tooltip="Đi đến trang" display="Đi đến trang"/>
-[...141 lines deleted...]
-    <hyperlink ref="H149" r:id="rId_hyperlink_150" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_8" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_9" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_10" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_11" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_12" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_13" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_14" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_15" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_16" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_17" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_18" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_19" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_20" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_21" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_22" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_23" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_24" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_25" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_26" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_27" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_28" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_29" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_30" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_31" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_32" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_33" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_34" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_35" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_36" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_37" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_38" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_39" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_40" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_41" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_42" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_43" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_44" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_45" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_46" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_47" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_48" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_49" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_50" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_51" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_52" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_53" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_54" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_55" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_56" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_57" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_58" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_59" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_60" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_61" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_62" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_63" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_64" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_65" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_66" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_67" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_68" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_69" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_70" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_71" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_72" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_73" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_74" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_75" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_76" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_77" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_78" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_79" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_80" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_81" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_82" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_83" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_84" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_85" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_86" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_87" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_88" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_89" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_90" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_91" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_92" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_93" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_94" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_95" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_96" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_97" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_98" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_99" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_100" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_101" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_102" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_103" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_104" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_105" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_106" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_107" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_108" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_109" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_110" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_111" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_112" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_113" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_114" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_115" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_116" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_117" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_118" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_119" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_120" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_121" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_122" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_123" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_124" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_125" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_126" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_127" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_128" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_129" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_130" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_131" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_132" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_133" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_134" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_135" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_136" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_137" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_138" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_139" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_140" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_141" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_142" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_143" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_144" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_145" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_146" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_147" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_148" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="H198" r:id="rId_hyperlink_149" tooltip="Đi đến trang" display="Đi đến trang"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>