--- v1 (2026-06-01)
+++ v2 (2026-07-21)
@@ -313,50 +313,53 @@
     <t>- Bài nổi bật số 2 CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài Loại 5 CHUYÊN MỤC - 3M</t>
   </si>
   <si>
     <t>- Bài trong CHUYÊN MỤC và trôi dần theo thời gian</t>
   </si>
   <si>
     <t>968 - 1694</t>
   </si>
   <si>
     <t>Hostlink - 2,5M</t>
   </si>
   <si>
     <t>Bài TOP 1 - 25M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài nổi bật số 1 TRANG CHỦ 
 - Bài nổi bật số 1 CHUYÊN MỤC </t>
   </si>
   <si>
     <t>6050 - 7260</t>
   </si>
   <si>
+    <t>dev test</t>
+  </si>
+  <si>
     <t>BÀI TOP 1 - 2026 - 30M</t>
   </si>
   <si>
     <t>BÀI LOẠI 1 TRANG CHỦ - 2026 - 18M</t>
   </si>
   <si>
     <t>BÀI LOẠI 2  STREAM 1 - 2026 - 12M</t>
   </si>
   <si>
     <t>BÀI LOẠI 2 NỔI BẬT MỤC - 2026 - 12M</t>
   </si>
   <si>
     <t>BÀI LOẠI 3 STREAM 2 - 2026 - 7M</t>
   </si>
   <si>
     <t>BÀI LOẠI 3 BOX CHUYÊN MỤC - 2026 - 7M</t>
   </si>
   <si>
     <t>BÀI LOẠI 4 XEM ĂN CHƠI - 2026 - 4M</t>
   </si>
   <si>
     <t>BÀI LOẠI 5 CHUYÊN MỤC - 2026 - 4M</t>
   </si>
   <si>
     <t>PR STAR TIÊU ĐIỂM 1 - 34M</t>
@@ -2380,53 +2383,50 @@
     <t>Bài loại 3  - Info - 15M</t>
   </si>
   <si>
     <t>Chuyên mục - PR - Nhóm 1 - 25M</t>
   </si>
   <si>
     <t>Chuyên mục - PR - Nhóm 2 - 20M</t>
   </si>
   <si>
     <t>Chuyên mục con - Pr - Nhóm 1 - 15M</t>
   </si>
   <si>
     <t>Chuyên mục con - Pr - Nhóm 2 - 13M</t>
   </si>
   <si>
     <t>Chuyên mục - eMAGAZINE - Nhóm 1 - 32M</t>
   </si>
   <si>
     <t>Chuyên mục - eMAGAZINE - Nhóm 2 - 27M</t>
   </si>
   <si>
     <t>Chuyên mục con - eMAGAZINE - Nhóm 1 - 22M</t>
   </si>
   <si>
     <t>Chuyên mục con - eMAGAZINE - Nhóm 2 - 20M</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chuyên mục - Tin - Nhóm 1 - 8M</t>
   </si>
   <si>
     <t>Chuyên mục - Tin - Nhóm 2 - 6M</t>
   </si>
   <si>
     <t>Chuyên mục con - Tin - Nhóm 1 - 6M</t>
   </si>
   <si>
     <t>Chuyên mục con - Tin - Nhóm 2 - 5M</t>
   </si>
   <si>
     <t>Tin Bạn cần biết - Bạn cần biết - 4M</t>
   </si>
   <si>
     <t>Combo PR/eMAGAZINE + Fanpage - 2M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Top 1 - Nhóm 1 - 35M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện: Top 1 trang chủ (2 giờ) + cụm top 2 chuyên mục (3 giờ)</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Cụm top 2 - Nhóm 1 - 31M</t>
   </si>
@@ -3218,51 +3218,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_baidacbiet_homepc_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_baidacbiet_homemb_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai2_homepcstream2_12m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai2_homemobilestream2_12m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai3_homepcstream3_8m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai4_xac_7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai5_tieumuc_4m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_emag_homepc_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_emag_homemb_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_20m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_15m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_10m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_5m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_15m_nbm.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_emag_35m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/nld-10050/nld_8m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu1_60m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu2_55m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu3_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_40m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_20m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_15m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai1_35m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai4_9m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai5_7m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai6_5m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai1_15m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai2_12m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai3_6m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&lt;p&gt;D&#7882;CH V&#7908; GIA T&#258;NG:&lt;br&gt;- Th&#234;m Video Clip: 1.000.000 VN&#272; /1 l&#7847;n/1 Clip&lt;br&gt;- Th&#234;m &#7843;nh: 500.000 VN&#272;/3 &#7843;nh&lt;br&gt;- Ch&#232;n link out + nofollow = 500,000 vn&#273;/link ho&#7863;c 1,000,000 vn&#273;/3 link.&lt;br&gt;- Ch&#232;n link out + dofollow = 5,000,000 vn&#273;/link/th&#225;ng, h&#7871;t 1 th&#225;ng dofollow s&#7869; chuy&#7875;n v&#7873; nofollow.&lt;br&gt;- Ch&#232;n tin li&#234;n quan: 300.000 VN&#272;/1 link b&#224;i li&#234;n quan&lt;br&gt;- Th&#234;m box th&#244;ng tin d&#432;&#7899;i ch&#226;n b&#224;i vi&#7871;t: 1.000.000 VN&#272;/1 l&#7847;n/1 box&lt;br&gt;- S&#7917;a b&#224;i sau khi &#273;&#259;ng: 500.000 VN&#272; / 1 l&#7847;n&lt;br&gt;- Chi ph&#237; th&#234;m Text n&#7871;u v&#432;&#7907;t qu&#225; 1000 t&#7915;:&lt;br&gt;+ V&#432;&#7907;t t&#7915; 1 &#273;&#7871;n 100 t&#7915;: H&#7895; tr&#7907; mi&#7877;n ph&#237;&lt;br&gt;+ V&#432;&#7907;t t&#7915; 101 t&#7915; &#273;&#7871;n 500 t&#7915;: + 3 tri&#7879;u&lt;br&gt;+ V&#432;&#7907;t t&#7915; 501 t&#7915; &#273;&#7871;n 900 t&#7915;: + 8 tri&#7879;u&lt;br&gt;+ V&#432;&#7907;t t&#7915; 901 t&#7915; &#273;&#7871;n 1.300 t&#7915;: + 18 tri&#7879;u&lt;br&gt;&lt;br&gt;QUY &#272;&#7882;NH CHUNG:&lt;br&gt;- B&#225;o gi&#225; ch&#432;a bao g&#7891;m thu&#7871; GTGT.&lt;br&gt;- Quota &#273;&#259;ng trang ch&#7911; &#273;&#432;&#7907;c &#273;&#259;ng t&#7889;i &#273;a 2 b&#224;i chuy&#234;n m&#7909;c trong th&#7901;i gian 1 tu&#7847;n.&lt;br&gt;- &#272;&#7889;i v&#7899;i b&#224;i tin &#7843;nh: t&#7889;i &#273;a 10 &#7843;nh, t&#7889;i thi&#7875;u 7 &#7843;nh, text kh&#244;ng qu&#225; 150 t&#7915;.&amp;nbsp;&lt;br&gt;- &#272;&#7889;i v&#7899;i Video: video d&#224;i kh&#244;ng qu&#225; 5 ph&#250;t, dung l&#432;&#7907;ng t&#7889;i &#273;a 50MB.&amp;nbsp;&lt;br&gt;- &#272;&#7889;i v&#7899;i c&#225;c b&#224;i c&#243; v&#7883; tr&#237; &#273;&#7863;c bi&#7879;t ch&#7881; &#225;p d&#7909;ng v&#7899;i nh&#7919;ng n&#7897;i dung sau:&lt;br&gt;+ N&#7897;i dung b&#224;i &#273;&#432;&#7907;c khai th&#225;c kh&#225;ch quan, n&#234;u &#273;&#432;&#7907;c v&#7845;n &#273;&#7873; r&#7897;ng, &#273;&#432;&#7907;c nhi&#7873;u ng&#432;&#7901;i quan t&#226;m, c&#243; t&#237;nh b&#225;o ch&#237; trong cung c&#7845;p th&#244;ng tin&lt;br&gt;+ N&#7897;i dung b&#224;i kh&#244;ng mang t&#237;nh ch&#7845;t truy&#7873;n th&#244;ng l&#7897; li&#7877;u, ch&#7911; quan&amp;nbsp;&lt;br&gt;- &#272;&#7897; d&#224;i: t&#7845;t c&#7843; c&#225;c tin b&#224;i c&#243; &#273;&#7897; d&#224;i kh&#244;ng qu&#225; 1.000 t&#7915; v&#224; 6 &#7843;nh minh h&#7885;a (tr&#7915; b&#224;i ph&#243;ng s&#7921; &#7843;nh) t&#432;&#417;ng &#273;&#432;&#417;ng 1 trang A4.&amp;nbsp;&lt;br&gt;- Font ch&#7919;: Unicode, Times New Roman, c&#243; ch&#7919; 11, l&#432;u d&#432;&#7899;i fle d&#7885;c ho&#7863;c docx (word)&lt;br&gt;- Ti&#234;u &#273;&#7873; v&#224; Sapo (t&#243;m t&#7855;t tin): Ti&#234;u &#273;&#7873; c&#7911;a b&#224;i kh&#244;ng qu&#225; 11 t&#7917;. Sapo kh&#244;ng qu&#225; 45 t&#7915;.&amp;nbsp;&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; g&#7855;n link (H)perlink): ch&#7881; &#273;&#432;&#7907;c g&#7855;n link trong b&#224;i vi&#7871;t, th&#7875; hi&#7879;n d&#432;&#7899;i d&#7841;ng http://www. ....&lt;br&gt;+ Quy &#273;&#7883;nh v&#7873; tin li&#234;n quan: Tin b&#224;i li&#234;n quan ph&#7843;i l&#224; tin b&#224;i n&#7857;m tr&#234;n ch&#237;nh website &#273;&#259;ng b&#224;i TT.&lt;br&gt;+ Quy &#273;&#7883;nh v&#7873; g&#7847;n Tag: Ph&#7843;i n&#234;u r&#245; t&#234;n Tag &#273;&#432;&#7907;c g&#7855;n v&#224;o b&#224;i truy&#7873;n th&#244;ng ngay khi g&#7917;i &#273;&#259;ng b&#224;i, Tag t&#7889;i &#273;a 4 t&#7915;.&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; h&#7911;y ch&#7881;nh th&#7901;i gian xu&#7845;t b&#7843;n &#273;&#227; &#273;&#432;&#7907;c duy&#7879;t ph&#7843;i b&#225;o tr&#432;&#7899;c t&#7889;i thi&#7875;u 43h tr&#432;&#7899;c gi&#7901; xu&#7845;t b&#7843;n&amp;nbsp;&lt;br&gt;- Ban bi&#234;n t&#7853;p c&#243; quy&#7873;n bi&#234;n t&#7853;p l&#7841;i ti&#234;u &#273;&#7873; v&#224; m&#7897;t s&#7889; n&#7897;i dung kh&#244;ng ph&#249; h&#7907;p tr&#432;&#7899;c khi &#273;&#259;ng&amp;nbsp;&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; ch&#7881;nh s&#7917;a n&#7897;i dung th&#244;ng tin/ h&#236;nh &#7843;nh... c&#7911;a Qu&#7843;ng c&#225;o &#273;&#227; &#273;&#432;&#7907;c duy&#7879;t ph&#7843;i s&#7917;a n&#7897;i dung mu&#7889;n ch&#237;nh s&#7917;a t&#244;i thi&#7871;u tr&#432;&#7899;c 12h &#273;&#7889;i v&#7899;i b&#224;i TT v&#224; 24h &#273;&#7889;i v&#7899;i banner tr&#432;&#7899;c gi&#7901; xu&#7845;t b&#7843;n&lt;/p&gt;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H507"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H198" sqref="H198"/>
+      <selection activeCell="H199" sqref="H199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="229.944" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.279" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.134" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.129" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="2077.35" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="40">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3989,9291 +3989,9291 @@
       <c r="F34" s="3"/>
       <c r="G34" s="3" t="s">
         <v>84</v>
       </c>
       <c r="H34" s="3"/>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="25">
       <c r="A35" s="2" t="s">
         <v>799</v>
       </c>
       <c r="D35"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
         <v>85</v>
       </c>
       <c r="D36"/>
       <c r="E36" s="3">
-        <v>30000000</v>
+        <v>1111111</v>
       </c>
       <c r="F36" s="3"/>
       <c r="G36" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
         <v>86</v>
       </c>
       <c r="D37"/>
       <c r="E37" s="3">
-        <v>18000000</v>
+        <v>30000000</v>
       </c>
       <c r="F37" s="3"/>
       <c r="G37" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H37" s="3"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
         <v>87</v>
       </c>
       <c r="D38"/>
       <c r="E38" s="3">
-        <v>12000000</v>
+        <v>18000000</v>
       </c>
       <c r="F38" s="3"/>
       <c r="G38" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H38" s="3"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
         <v>88</v>
       </c>
       <c r="D39"/>
       <c r="E39" s="3">
         <v>12000000</v>
       </c>
       <c r="F39" s="3"/>
       <c r="G39" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H39" s="3"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
         <v>89</v>
       </c>
       <c r="D40"/>
       <c r="E40" s="3">
-        <v>7000000</v>
+        <v>12000000</v>
       </c>
       <c r="F40" s="3"/>
       <c r="G40" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H40" s="3"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="B41" t="s">
         <v>90</v>
       </c>
       <c r="D41"/>
       <c r="E41" s="3">
         <v>7000000</v>
       </c>
       <c r="F41" s="3"/>
       <c r="G41" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H41" s="3"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
         <v>91</v>
       </c>
       <c r="D42"/>
       <c r="E42" s="3">
-        <v>4000000</v>
+        <v>7000000</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H42" s="3"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>8</v>
       </c>
       <c r="B43" t="s">
         <v>92</v>
       </c>
       <c r="D43"/>
       <c r="E43" s="3">
         <v>4000000</v>
       </c>
       <c r="F43" s="3"/>
       <c r="G43" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H43" s="3"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>93</v>
       </c>
       <c r="D44"/>
       <c r="E44" s="3">
-        <v>34000000</v>
+        <v>4000000</v>
       </c>
       <c r="F44" s="3"/>
       <c r="G44" s="3" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="H44" s="3"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>10</v>
       </c>
       <c r="B45" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D45"/>
       <c r="E45" s="3">
-        <v>22000000</v>
+        <v>34000000</v>
       </c>
       <c r="F45" s="3"/>
       <c r="G45" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H45" s="3"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>11</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="D46"/>
       <c r="E46" s="3">
-        <v>15000000</v>
+        <v>22000000</v>
       </c>
       <c r="F46" s="3"/>
       <c r="G46" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H46" s="3"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>97</v>
       </c>
       <c r="D47"/>
       <c r="E47" s="3">
         <v>15000000</v>
       </c>
       <c r="F47" s="3"/>
       <c r="G47" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H47" s="3"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>13</v>
       </c>
       <c r="B48" t="s">
         <v>98</v>
       </c>
       <c r="D48"/>
       <c r="E48" s="3">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="F48" s="3"/>
       <c r="G48" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H48" s="3"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>99</v>
       </c>
       <c r="D49"/>
       <c r="E49" s="3">
         <v>10000000</v>
       </c>
       <c r="F49" s="3"/>
       <c r="G49" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H49" s="3"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>15</v>
       </c>
       <c r="B50" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="D50"/>
       <c r="E50" s="3">
-        <v>2500000</v>
+        <v>10000000</v>
       </c>
       <c r="F50" s="3"/>
       <c r="G50" s="3" t="s">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="H50" s="3"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>16</v>
       </c>
       <c r="B51" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="D51"/>
       <c r="E51" s="3">
-        <v>15000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2500000</v>
+      </c>
+      <c r="F51" s="3"/>
       <c r="G51" s="3" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="H51" s="3"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>17</v>
       </c>
       <c r="B52" t="s">
+        <v>101</v>
+      </c>
+      <c r="C52" t="s">
+        <v>102</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F52" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="G52" s="3" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H52" s="3"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>18</v>
       </c>
       <c r="B53" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C53" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="3">
         <v>10000000</v>
       </c>
       <c r="F53" s="3">
         <v>6000000</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H53" s="3"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>19</v>
       </c>
       <c r="B54" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E54" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="F54" s="3">
         <v>6000000</v>
       </c>
-      <c r="F54" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="3" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="H54" s="3"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>20</v>
       </c>
       <c r="B55" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="C55" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="3">
         <v>6000000</v>
       </c>
       <c r="F55" s="3">
-        <v>3000000</v>
+        <v>4000000</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H55" s="3"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>21</v>
       </c>
       <c r="B56" t="s">
+        <v>111</v>
+      </c>
+      <c r="C56" t="s">
         <v>112</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F56" s="3">
         <v>3000000</v>
       </c>
-      <c r="F56" s="3"/>
       <c r="G56" s="3" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="H56" s="3"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>22</v>
       </c>
       <c r="B57" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C57" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="3">
         <v>3000000</v>
       </c>
       <c r="F57" s="3"/>
       <c r="G57" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H57" s="3"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>23</v>
       </c>
       <c r="B58" t="s">
-        <v>82</v>
+        <v>116</v>
       </c>
       <c r="C58" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="3">
-        <v>25000000</v>
+        <v>3000000</v>
       </c>
       <c r="F58" s="3"/>
       <c r="G58" s="3" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="H58" s="3"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>24</v>
       </c>
       <c r="B59" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="C59" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D59"/>
+        <v>117</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E59" s="3">
-        <v>22000000</v>
+        <v>25000000</v>
       </c>
       <c r="F59" s="3"/>
       <c r="G59" s="3" t="s">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="H59" s="3"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>25</v>
       </c>
       <c r="B60" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C60" t="s">
-        <v>118</v>
+        <v>64</v>
       </c>
       <c r="D60"/>
       <c r="E60" s="3">
-        <v>15000000</v>
+        <v>22000000</v>
       </c>
       <c r="F60" s="3"/>
       <c r="G60" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H60" s="3"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>26</v>
       </c>
       <c r="B61" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D61"/>
       <c r="E61" s="3">
-        <v>6000000</v>
+        <v>15000000</v>
       </c>
       <c r="F61" s="3"/>
       <c r="G61" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H61" s="3"/>
     </row>
-    <row r="62" spans="1:8" customHeight="1" ht="25">
-      <c r="A62" s="2" t="s">
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>27</v>
+      </c>
+      <c r="B62" t="s">
+        <v>120</v>
+      </c>
+      <c r="C62" t="s">
+        <v>59</v>
+      </c>
+      <c r="D62"/>
+      <c r="E62" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H62" s="3"/>
+    </row>
+    <row r="63" spans="1:8" customHeight="1" ht="25">
+      <c r="A63" s="2" t="s">
         <v>801</v>
       </c>
-      <c r="D62"/>
-[...14 lines deleted...]
-      </c>
       <c r="D63"/>
-      <c r="E63" s="3">
-[...10 lines deleted...]
-      </c>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
+        <v>121</v>
+      </c>
+      <c r="C64" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D64"/>
       <c r="E64" s="3">
-        <v>65000000</v>
+        <v>130000000</v>
       </c>
       <c r="F64" s="3">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H64" s="3"/>
+      <c r="H64" s="4" t="s">
+        <v>800</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
+        <v>123</v>
+      </c>
+      <c r="C65" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D65"/>
       <c r="E65" s="3">
-        <v>90000000</v>
+        <v>65000000</v>
       </c>
       <c r="F65" s="3">
-        <v>35000000</v>
+        <v>25000000</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H65" s="3"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
+        <v>125</v>
+      </c>
+      <c r="C66" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D66"/>
       <c r="E66" s="3">
-        <v>45000000</v>
+        <v>90000000</v>
       </c>
       <c r="F66" s="3">
-        <v>16000000</v>
+        <v>35000000</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H66" s="3"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
+        <v>127</v>
+      </c>
+      <c r="C67" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D67"/>
       <c r="E67" s="3">
         <v>45000000</v>
       </c>
       <c r="F67" s="3">
-        <v>18000000</v>
+        <v>16000000</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H67" s="3"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
+        <v>129</v>
+      </c>
+      <c r="C68" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D68"/>
       <c r="E68" s="3">
-        <v>22000000</v>
+        <v>45000000</v>
       </c>
       <c r="F68" s="3">
-        <v>8000000</v>
+        <v>18000000</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H68" s="3"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B69" t="s">
+        <v>131</v>
+      </c>
+      <c r="C69" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D69"/>
       <c r="E69" s="3">
-        <v>28000000</v>
+        <v>22000000</v>
       </c>
       <c r="F69" s="3">
-        <v>11000000</v>
+        <v>8000000</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H69" s="3"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
+        <v>133</v>
+      </c>
+      <c r="C70" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D70"/>
       <c r="E70" s="3">
-        <v>15000000</v>
+        <v>28000000</v>
       </c>
       <c r="F70" s="3">
-        <v>5000000</v>
+        <v>11000000</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H70" s="3"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
+        <v>135</v>
+      </c>
+      <c r="C71" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D71"/>
       <c r="E71" s="3">
-        <v>52000000</v>
+        <v>15000000</v>
       </c>
       <c r="F71" s="3">
-        <v>20000000</v>
+        <v>5000000</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H71" s="3"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
+        <v>137</v>
+      </c>
+      <c r="C72" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D72"/>
       <c r="E72" s="3">
-        <v>40000000</v>
+        <v>52000000</v>
       </c>
       <c r="F72" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H72" s="3"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B73" t="s">
         <v>139</v>
       </c>
       <c r="C73" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D73"/>
       <c r="E73" s="3">
-        <v>25000000</v>
+        <v>40000000</v>
       </c>
       <c r="F73" s="3">
-        <v>9000000</v>
+        <v>15000000</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H73" s="3"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B74" t="s">
+        <v>140</v>
+      </c>
+      <c r="C74" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D74"/>
       <c r="E74" s="3">
-        <v>18000000</v>
+        <v>25000000</v>
       </c>
       <c r="F74" s="3">
-        <v>6000000</v>
+        <v>9000000</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>143</v>
+        <v>60</v>
       </c>
       <c r="H74" s="3"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B75" t="s">
-        <v>63</v>
+        <v>142</v>
       </c>
       <c r="C75" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D75"/>
       <c r="E75" s="3">
-        <v>22000000</v>
-[...1 lines deleted...]
-      <c r="F75" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F75" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G75" s="3" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="H75" s="3"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B76" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C76" t="s">
         <v>145</v>
       </c>
       <c r="D76"/>
       <c r="E76" s="3">
-        <v>15000000</v>
+        <v>22000000</v>
       </c>
       <c r="F76" s="3"/>
       <c r="G76" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H76" s="3"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
+        <v>61</v>
+      </c>
+      <c r="C77" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D77"/>
       <c r="E77" s="3">
-        <v>8000000</v>
+        <v>15000000</v>
       </c>
       <c r="F77" s="3"/>
       <c r="G77" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H77" s="3"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B78" t="s">
+        <v>147</v>
+      </c>
+      <c r="C78" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D78"/>
       <c r="E78" s="3">
-        <v>145000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>8000000</v>
+      </c>
+      <c r="F78" s="3"/>
       <c r="G78" s="3" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="H78" s="3"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B79" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C79" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D79"/>
       <c r="E79" s="3">
-        <v>115000000</v>
+        <v>145000000</v>
       </c>
       <c r="F79" s="3">
-        <v>40000000</v>
+        <v>55000000</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H79" s="3"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B80" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C80" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D80"/>
       <c r="E80" s="3">
-        <v>75000000</v>
+        <v>115000000</v>
       </c>
       <c r="F80" s="3">
-        <v>26000000</v>
+        <v>40000000</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="H80" s="3"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B81" t="s">
+        <v>155</v>
+      </c>
+      <c r="C81" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D81"/>
       <c r="E81" s="3">
         <v>75000000</v>
       </c>
       <c r="F81" s="3">
         <v>26000000</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="3"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B82" t="s">
+        <v>157</v>
+      </c>
+      <c r="C82" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D82"/>
       <c r="E82" s="3">
         <v>75000000</v>
       </c>
       <c r="F82" s="3">
         <v>26000000</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>159</v>
+        <v>16</v>
       </c>
       <c r="H82" s="3"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B83" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C83" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="D83"/>
       <c r="E83" s="3">
-        <v>105000000</v>
+        <v>75000000</v>
       </c>
       <c r="F83" s="3">
-        <v>37000000</v>
+        <v>26000000</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="H83" s="3"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B84" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C84" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D84"/>
       <c r="E84" s="3">
-        <v>85000000</v>
+        <v>105000000</v>
       </c>
       <c r="F84" s="3">
-        <v>30000000</v>
+        <v>37000000</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="H84" s="3"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B85" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C85" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D85"/>
       <c r="E85" s="3">
-        <v>55000000</v>
-[...1 lines deleted...]
-      <c r="F85" s="3"/>
+        <v>85000000</v>
+      </c>
+      <c r="F85" s="3">
+        <v>30000000</v>
+      </c>
       <c r="G85" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="H85" s="3"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B86" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C86" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D86"/>
       <c r="E86" s="3">
         <v>55000000</v>
       </c>
-      <c r="F86" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F86" s="3"/>
       <c r="G86" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H86" s="3"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B87" t="s">
+        <v>170</v>
+      </c>
+      <c r="C87" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D87"/>
       <c r="E87" s="3">
         <v>55000000</v>
       </c>
       <c r="F87" s="3">
         <v>19000000</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="H87" s="3"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B88" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C88" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="D88"/>
       <c r="E88" s="3">
-        <v>65000000</v>
+        <v>55000000</v>
       </c>
       <c r="F88" s="3">
-        <v>22000000</v>
+        <v>19000000</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="H88" s="3"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B89" t="s">
         <v>175</v>
       </c>
       <c r="C89" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="D89"/>
       <c r="E89" s="3">
-        <v>100000000</v>
+        <v>65000000</v>
       </c>
       <c r="F89" s="3">
-        <v>35000000</v>
+        <v>22000000</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="H89" s="3"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B90" t="s">
         <v>176</v>
       </c>
       <c r="C90" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="D90"/>
       <c r="E90" s="3">
-        <v>45000000</v>
+        <v>100000000</v>
       </c>
       <c r="F90" s="3">
-        <v>16000000</v>
+        <v>35000000</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="H90" s="3"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B91" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C91" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
       <c r="D91"/>
       <c r="E91" s="3">
-        <v>65000000</v>
+        <v>45000000</v>
       </c>
       <c r="F91" s="3">
-        <v>25000000</v>
+        <v>16000000</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="H91" s="3"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B92" t="s">
         <v>179</v>
       </c>
       <c r="C92" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="D92"/>
       <c r="E92" s="3">
-        <v>50000000</v>
+        <v>65000000</v>
       </c>
       <c r="F92" s="3">
-        <v>17000000</v>
+        <v>25000000</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="H92" s="3"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B93" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C93" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="D93"/>
       <c r="E93" s="3">
-        <v>65000000</v>
+        <v>50000000</v>
       </c>
       <c r="F93" s="3">
-        <v>25000000</v>
+        <v>17000000</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="H93" s="3"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B94" t="s">
         <v>183</v>
       </c>
       <c r="C94" t="s">
-        <v>180</v>
+        <v>158</v>
       </c>
       <c r="D94"/>
       <c r="E94" s="3">
-        <v>35000000</v>
+        <v>65000000</v>
       </c>
       <c r="F94" s="3">
-        <v>12000000</v>
+        <v>25000000</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H94" s="3"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B95" t="s">
         <v>184</v>
       </c>
       <c r="C95" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D95"/>
       <c r="E95" s="3">
-        <v>70000000</v>
+        <v>35000000</v>
       </c>
       <c r="F95" s="3">
-        <v>28000000</v>
+        <v>12000000</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>165</v>
+        <v>25</v>
       </c>
       <c r="H95" s="3"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B96" t="s">
+        <v>185</v>
+      </c>
+      <c r="C96" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="D96"/>
       <c r="E96" s="3">
-        <v>32000000</v>
+        <v>70000000</v>
       </c>
       <c r="F96" s="3">
-        <v>11000000</v>
+        <v>28000000</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>188</v>
+        <v>166</v>
       </c>
       <c r="H96" s="3"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B97" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C97" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D97"/>
       <c r="E97" s="3">
-        <v>45000000</v>
+        <v>32000000</v>
       </c>
       <c r="F97" s="3">
-        <v>16000000</v>
+        <v>11000000</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="H97" s="3"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B98" t="s">
+        <v>190</v>
+      </c>
+      <c r="C98" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D98"/>
       <c r="E98" s="3">
-        <v>32000000</v>
+        <v>45000000</v>
       </c>
       <c r="F98" s="3">
-        <v>11000000</v>
+        <v>16000000</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="H98" s="3"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B99" t="s">
+        <v>192</v>
+      </c>
+      <c r="C99" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D99"/>
       <c r="E99" s="3">
-        <v>45000000</v>
+        <v>32000000</v>
       </c>
       <c r="F99" s="3">
-        <v>16000000</v>
+        <v>11000000</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="H99" s="3"/>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B100" t="s">
+        <v>194</v>
+      </c>
+      <c r="C100" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D100"/>
       <c r="E100" s="3">
-        <v>32000000</v>
+        <v>45000000</v>
       </c>
       <c r="F100" s="3">
-        <v>11000000</v>
+        <v>16000000</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="H100" s="3"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B101" t="s">
         <v>196</v>
       </c>
       <c r="C101" t="s">
-        <v>180</v>
+        <v>141</v>
       </c>
       <c r="D101"/>
       <c r="E101" s="3">
-        <v>40000000</v>
+        <v>32000000</v>
       </c>
       <c r="F101" s="3">
-        <v>15000000</v>
+        <v>11000000</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="H101" s="3"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B102" t="s">
         <v>197</v>
       </c>
       <c r="C102" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D102"/>
       <c r="E102" s="3">
-        <v>22000000</v>
+        <v>40000000</v>
       </c>
       <c r="F102" s="3">
-        <v>8000000</v>
+        <v>15000000</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="H102" s="3"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B103" t="s">
         <v>198</v>
       </c>
       <c r="C103" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D103"/>
       <c r="E103" s="3">
-        <v>25000000</v>
+        <v>22000000</v>
       </c>
       <c r="F103" s="3">
-        <v>9000000</v>
+        <v>8000000</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="H103" s="3"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B104" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C104" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D104"/>
       <c r="E104" s="3">
-        <v>22000000</v>
+        <v>25000000</v>
       </c>
       <c r="F104" s="3">
-        <v>8000000</v>
+        <v>9000000</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="H104" s="3"/>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B105" t="s">
         <v>201</v>
       </c>
       <c r="C105" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="D105"/>
       <c r="E105" s="3">
-        <v>25000000</v>
+        <v>22000000</v>
       </c>
       <c r="F105" s="3">
-        <v>9000000</v>
+        <v>8000000</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="H105" s="3"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B106" t="s">
+        <v>202</v>
+      </c>
+      <c r="C106" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D106"/>
       <c r="E106" s="3">
-        <v>22000000</v>
+        <v>25000000</v>
       </c>
       <c r="F106" s="3">
-        <v>8000000</v>
+        <v>9000000</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="H106" s="3"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B107" t="s">
         <v>204</v>
       </c>
       <c r="C107" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="D107"/>
       <c r="E107" s="3">
-        <v>35000000</v>
+        <v>22000000</v>
       </c>
       <c r="F107" s="3">
-        <v>12000000</v>
+        <v>8000000</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="H107" s="3"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B108" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C108" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D108"/>
       <c r="E108" s="3">
-        <v>55000000</v>
+        <v>35000000</v>
       </c>
       <c r="F108" s="3">
-        <v>18000000</v>
+        <v>12000000</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="H108" s="3"/>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B109" t="s">
+        <v>208</v>
+      </c>
+      <c r="C109" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="D109"/>
       <c r="E109" s="3">
-        <v>22000000</v>
+        <v>55000000</v>
       </c>
       <c r="F109" s="3">
-        <v>8000000</v>
+        <v>18000000</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
       <c r="H109" s="3"/>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B110" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C110" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D110"/>
       <c r="E110" s="3">
-        <v>42000000</v>
+        <v>22000000</v>
       </c>
       <c r="F110" s="3">
-        <v>15000000</v>
+        <v>8000000</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>177</v>
+        <v>212</v>
       </c>
       <c r="H110" s="3"/>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B111" t="s">
+        <v>213</v>
+      </c>
+      <c r="C111" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D111"/>
       <c r="E111" s="3">
-        <v>22000000</v>
+        <v>42000000</v>
       </c>
       <c r="F111" s="3">
-        <v>8000000</v>
+        <v>15000000</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
       <c r="H111" s="3"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B112" t="s">
+        <v>215</v>
+      </c>
+      <c r="C112" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="D112"/>
       <c r="E112" s="3">
-        <v>27000000</v>
+        <v>22000000</v>
       </c>
       <c r="F112" s="3">
-        <v>9000000</v>
+        <v>8000000</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="H112" s="3"/>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B113" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C113" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="D113"/>
       <c r="E113" s="3">
-        <v>22000000</v>
+        <v>27000000</v>
       </c>
       <c r="F113" s="3">
-        <v>8000000</v>
+        <v>9000000</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="H113" s="3"/>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B114" t="s">
+        <v>219</v>
+      </c>
+      <c r="C114" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D114"/>
       <c r="E114" s="3">
-        <v>27000000</v>
+        <v>22000000</v>
       </c>
       <c r="F114" s="3">
-        <v>9000000</v>
+        <v>8000000</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="H114" s="3"/>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B115" t="s">
+        <v>221</v>
+      </c>
+      <c r="C115" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D115"/>
       <c r="E115" s="3">
         <v>27000000</v>
       </c>
       <c r="F115" s="3">
         <v>9000000</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H115" s="3"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B116" t="s">
+        <v>223</v>
+      </c>
+      <c r="C116" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D116"/>
       <c r="E116" s="3">
-        <v>15000000</v>
+        <v>27000000</v>
       </c>
       <c r="F116" s="3">
-        <v>5000000</v>
+        <v>9000000</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="H116" s="3"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B117" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C117" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D117"/>
       <c r="E117" s="3">
-        <v>35000000</v>
+        <v>15000000</v>
       </c>
       <c r="F117" s="3">
-        <v>12000000</v>
+        <v>5000000</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="H117" s="3"/>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B118" t="s">
+        <v>228</v>
+      </c>
+      <c r="C118" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D118"/>
       <c r="E118" s="3">
-        <v>15000000</v>
+        <v>35000000</v>
       </c>
       <c r="F118" s="3">
-        <v>5000000</v>
+        <v>12000000</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>226</v>
+        <v>174</v>
       </c>
       <c r="H118" s="3"/>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B119" t="s">
+        <v>230</v>
+      </c>
+      <c r="C119" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D119"/>
       <c r="E119" s="3">
-        <v>28000000</v>
+        <v>15000000</v>
       </c>
       <c r="F119" s="3">
-        <v>9000000</v>
+        <v>5000000</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="H119" s="3"/>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B120" t="s">
+        <v>232</v>
+      </c>
+      <c r="C120" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="D120"/>
       <c r="E120" s="3">
-        <v>15000000</v>
+        <v>28000000</v>
       </c>
       <c r="F120" s="3">
-        <v>5000000</v>
+        <v>9000000</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>226</v>
+        <v>174</v>
       </c>
       <c r="H120" s="3"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B121" t="s">
+        <v>234</v>
+      </c>
+      <c r="C121" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D121"/>
       <c r="E121" s="3">
-        <v>12000000</v>
+        <v>15000000</v>
       </c>
       <c r="F121" s="3">
-        <v>4000000</v>
+        <v>5000000</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="H121" s="3"/>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B122" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C122" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D122"/>
       <c r="E122" s="3">
-        <v>18000000</v>
+        <v>12000000</v>
       </c>
       <c r="F122" s="3">
-        <v>6000000</v>
+        <v>4000000</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>177</v>
+        <v>238</v>
       </c>
       <c r="H122" s="3"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B123" t="s">
+        <v>239</v>
+      </c>
+      <c r="C123" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D123"/>
       <c r="E123" s="3">
-        <v>10000000</v>
+        <v>18000000</v>
       </c>
       <c r="F123" s="3">
-        <v>3000000</v>
+        <v>6000000</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
       <c r="H123" s="3"/>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B124" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C124" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D124"/>
       <c r="E124" s="3">
-        <v>18000000</v>
+        <v>10000000</v>
       </c>
       <c r="F124" s="3">
-        <v>6000000</v>
+        <v>3000000</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>217</v>
+        <v>243</v>
       </c>
       <c r="H124" s="3"/>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B125" t="s">
+        <v>244</v>
+      </c>
+      <c r="C125" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D125"/>
       <c r="E125" s="3">
-        <v>10000000</v>
+        <v>18000000</v>
       </c>
       <c r="F125" s="3">
-        <v>3000000</v>
+        <v>6000000</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>247</v>
+        <v>218</v>
       </c>
       <c r="H125" s="3"/>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B126" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C126" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D126"/>
       <c r="E126" s="3">
-        <v>18000000</v>
+        <v>10000000</v>
       </c>
       <c r="F126" s="3">
-        <v>6000000</v>
+        <v>3000000</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>188</v>
+        <v>248</v>
       </c>
       <c r="H126" s="3"/>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B127" t="s">
+        <v>249</v>
+      </c>
+      <c r="C127" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D127"/>
       <c r="E127" s="3">
-        <v>12000000</v>
+        <v>18000000</v>
       </c>
       <c r="F127" s="3">
-        <v>4000000</v>
+        <v>6000000</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>237</v>
+        <v>189</v>
       </c>
       <c r="H127" s="3"/>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B128" t="s">
+        <v>251</v>
+      </c>
+      <c r="C128" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D128"/>
       <c r="E128" s="3">
-        <v>15000000</v>
+        <v>12000000</v>
       </c>
       <c r="F128" s="3">
-        <v>5000000</v>
+        <v>4000000</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="H128" s="3"/>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B129" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C129" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D129"/>
       <c r="E129" s="3">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="F129" s="3">
-        <v>3000000</v>
+        <v>5000000</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="H129" s="3"/>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B130" t="s">
+        <v>256</v>
+      </c>
+      <c r="C130" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D130"/>
       <c r="E130" s="3">
-        <v>12000000</v>
+        <v>10000000</v>
       </c>
       <c r="F130" s="3">
-        <v>4000000</v>
+        <v>3000000</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="H130" s="3"/>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B131" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C131" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="D131"/>
       <c r="E131" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F131" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F131" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G131" s="3" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="H131" s="3"/>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B132" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C132" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D132"/>
       <c r="E132" s="3">
-        <v>12000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>8000000</v>
+      </c>
+      <c r="F132" s="3"/>
       <c r="G132" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="H132" s="3"/>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B133" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C133" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D133"/>
       <c r="E133" s="3">
-        <v>6000000</v>
-[...1 lines deleted...]
-      <c r="F133" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F133" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G133" s="3" t="s">
-        <v>39</v>
+        <v>265</v>
       </c>
       <c r="H133" s="3"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B134" t="s">
+        <v>266</v>
+      </c>
+      <c r="C134" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="D134"/>
       <c r="E134" s="3">
-        <v>12000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>6000000</v>
+      </c>
+      <c r="F134" s="3"/>
       <c r="G134" s="3" t="s">
-        <v>264</v>
+        <v>39</v>
       </c>
       <c r="H134" s="3"/>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B135" t="s">
+        <v>268</v>
+      </c>
+      <c r="C135" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D135"/>
       <c r="E135" s="3">
-        <v>4500000</v>
-[...1 lines deleted...]
-      <c r="F135" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F135" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G135" s="3" t="s">
-        <v>39</v>
+        <v>265</v>
       </c>
       <c r="H135" s="3"/>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B136" t="s">
+        <v>270</v>
+      </c>
+      <c r="C136" t="s">
         <v>271</v>
       </c>
       <c r="D136"/>
       <c r="E136" s="3">
-        <v>15000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>4500000</v>
+      </c>
+      <c r="F136" s="3"/>
       <c r="G136" s="3" t="s">
-        <v>264</v>
+        <v>39</v>
       </c>
       <c r="H136" s="3"/>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B137" t="s">
         <v>272</v>
       </c>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137"/>
       <c r="E137" s="3">
-        <v>9000000</v>
+        <v>15000000</v>
       </c>
       <c r="F137" s="3">
-        <v>3000000</v>
+        <v>5000000</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="H137" s="3"/>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B138" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C138" t="s">
-        <v>275</v>
+        <v>237</v>
       </c>
       <c r="D138"/>
       <c r="E138" s="3">
-        <v>12000000</v>
+        <v>9000000</v>
       </c>
       <c r="F138" s="3">
-        <v>4000000</v>
+        <v>3000000</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="H138" s="3"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B139" t="s">
+        <v>275</v>
+      </c>
+      <c r="C139" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D139"/>
       <c r="E139" s="3">
-        <v>28000000</v>
+        <v>12000000</v>
       </c>
       <c r="F139" s="3">
-        <v>10000000</v>
+        <v>4000000</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>25</v>
+        <v>265</v>
       </c>
       <c r="H139" s="3"/>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B140" t="s">
         <v>277</v>
       </c>
       <c r="C140" t="s">
-        <v>278</v>
+        <v>181</v>
       </c>
       <c r="D140"/>
       <c r="E140" s="3">
-        <v>12000000</v>
+        <v>28000000</v>
       </c>
       <c r="F140" s="3">
-        <v>4000000</v>
+        <v>10000000</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>279</v>
+        <v>25</v>
       </c>
       <c r="H140" s="3"/>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B141" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C141" t="s">
-        <v>187</v>
+        <v>279</v>
       </c>
       <c r="D141"/>
       <c r="E141" s="3">
-        <v>18000000</v>
+        <v>12000000</v>
       </c>
       <c r="F141" s="3">
-        <v>6000000</v>
+        <v>4000000</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H141" s="3"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B142" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C142" t="s">
-        <v>278</v>
+        <v>188</v>
       </c>
       <c r="D142"/>
       <c r="E142" s="3">
-        <v>10000000</v>
+        <v>18000000</v>
       </c>
       <c r="F142" s="3">
-        <v>3000000</v>
+        <v>6000000</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H142" s="3"/>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B143" t="s">
         <v>283</v>
       </c>
       <c r="C143" t="s">
-        <v>202</v>
+        <v>279</v>
       </c>
       <c r="D143"/>
       <c r="E143" s="3">
-        <v>18000000</v>
+        <v>10000000</v>
       </c>
       <c r="F143" s="3">
-        <v>6000000</v>
+        <v>3000000</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>211</v>
+        <v>280</v>
       </c>
       <c r="H143" s="3"/>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B144" t="s">
         <v>284</v>
       </c>
+      <c r="C144" t="s">
+        <v>203</v>
+      </c>
       <c r="D144"/>
       <c r="E144" s="3">
-        <v>10000000</v>
-[...1 lines deleted...]
-      <c r="F144" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F144" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G144" s="3" t="s">
-        <v>285</v>
+        <v>212</v>
       </c>
       <c r="H144" s="3"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B145" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>285</v>
       </c>
       <c r="D145"/>
       <c r="E145" s="3">
         <v>10000000</v>
       </c>
-      <c r="F145" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F145" s="3"/>
       <c r="G145" s="3" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H145" s="3"/>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B146" t="s">
-        <v>288</v>
+        <v>287</v>
+      </c>
+      <c r="C146" t="s">
+        <v>252</v>
       </c>
       <c r="D146"/>
       <c r="E146" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F146" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F146" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G146" s="3" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="H146" s="3"/>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B147" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D147"/>
       <c r="E147" s="3">
         <v>8000000</v>
       </c>
-      <c r="F147" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F147" s="3"/>
       <c r="G147" s="3" t="s">
-        <v>261</v>
+        <v>286</v>
       </c>
       <c r="H147" s="3"/>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B148" t="s">
         <v>290</v>
       </c>
       <c r="C148" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="D148"/>
       <c r="E148" s="3">
-        <v>7500000</v>
-[...1 lines deleted...]
-      <c r="F148" s="3"/>
+        <v>8000000</v>
+      </c>
+      <c r="F148" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G148" s="3" t="s">
-        <v>291</v>
+        <v>262</v>
       </c>
       <c r="H148" s="3"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B149" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C149" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="D149"/>
       <c r="E149" s="3">
-        <v>6500000</v>
+        <v>7500000</v>
       </c>
       <c r="F149" s="3"/>
       <c r="G149" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="H149" s="3"/>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B150" t="s">
-        <v>294</v>
+        <v>293</v>
+      </c>
+      <c r="C150" t="s">
+        <v>261</v>
       </c>
       <c r="D150"/>
       <c r="E150" s="3">
-        <v>6000000</v>
+        <v>6500000</v>
       </c>
       <c r="F150" s="3"/>
       <c r="G150" s="3" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="H150" s="3"/>
     </row>
-    <row r="151" spans="1:8" customHeight="1" ht="25">
-      <c r="A151" s="2" t="s">
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>88</v>
+      </c>
+      <c r="B151" t="s">
+        <v>295</v>
+      </c>
+      <c r="D151"/>
+      <c r="E151" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="H151" s="3"/>
+    </row>
+    <row r="152" spans="1:8" customHeight="1" ht="25">
+      <c r="A152" s="2" t="s">
         <v>803</v>
       </c>
-      <c r="D151"/>
-[...29 lines deleted...]
-      </c>
+      <c r="D152"/>
+      <c r="E152" s="3"/>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
+      <c r="H152" s="3"/>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B153" t="s">
+        <v>296</v>
+      </c>
+      <c r="C153" t="s">
+        <v>297</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E153" s="3">
+        <v>20000000</v>
+      </c>
+      <c r="F153" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="G153" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="C153" t="s">
-[...14 lines deleted...]
-      <c r="H153" s="3"/>
+      <c r="H153" s="4" t="s">
+        <v>802</v>
+      </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B154" t="s">
+        <v>299</v>
+      </c>
+      <c r="C154" t="s">
         <v>300</v>
       </c>
-      <c r="C154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="3">
-        <v>6000000</v>
+        <v>10000000</v>
       </c>
       <c r="F154" s="3">
-        <v>4000000</v>
+        <v>7000000</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="H154" s="3"/>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>301</v>
+      </c>
+      <c r="C155" t="s">
+        <v>302</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E155" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F155" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H155" s="3"/>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
         <v>4</v>
       </c>
-      <c r="B155" t="s">
-[...3 lines deleted...]
-      <c r="E155" s="3">
+      <c r="B156" t="s">
+        <v>303</v>
+      </c>
+      <c r="D156"/>
+      <c r="E156" s="3">
         <v>35000000</v>
       </c>
-      <c r="F155" s="3"/>
-[...6 lines deleted...]
-      <c r="A156" s="2" t="s">
+      <c r="F156" s="3"/>
+      <c r="G156" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H156" s="3"/>
+    </row>
+    <row r="157" spans="1:8" customHeight="1" ht="25">
+      <c r="A157" s="2" t="s">
         <v>804</v>
       </c>
-      <c r="D156"/>
-[...14 lines deleted...]
-      </c>
       <c r="D157"/>
-      <c r="E157" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E157" s="3"/>
       <c r="F157" s="3"/>
-      <c r="G157" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B158" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C158" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="D158"/>
       <c r="E158" s="3">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="F158" s="3"/>
       <c r="G158" s="3" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="H158" s="3"/>
+        <v>306</v>
+      </c>
+      <c r="H158" s="4" t="s">
+        <v>797</v>
+      </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B159" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C159" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D159"/>
       <c r="E159" s="3">
-        <v>6000000</v>
+        <v>10000000</v>
       </c>
       <c r="F159" s="3"/>
       <c r="G159" s="3" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="H159" s="3"/>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B160" t="s">
+        <v>310</v>
+      </c>
+      <c r="C160" t="s">
+        <v>311</v>
+      </c>
+      <c r="D160"/>
+      <c r="E160" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3" t="s">
         <v>312</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H160" s="3"/>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B161" t="s">
+        <v>313</v>
+      </c>
+      <c r="C161" t="s">
         <v>314</v>
       </c>
-      <c r="C161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D161" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="3">
+        <v>18000000</v>
+      </c>
+      <c r="F161" s="3">
         <v>12000000</v>
       </c>
-      <c r="F161" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="G161" s="3" t="s">
-        <v>305</v>
+        <v>103</v>
       </c>
       <c r="H161" s="3"/>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B162" t="s">
+        <v>315</v>
+      </c>
+      <c r="C162" t="s">
         <v>316</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E162" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F162" s="3">
         <v>8000000</v>
       </c>
-      <c r="F162" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="G162" s="3" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="H162" s="3"/>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B163" t="s">
         <v>317</v>
       </c>
       <c r="C163" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F163" s="3">
         <v>5000000</v>
       </c>
-      <c r="F163" s="3"/>
       <c r="G163" s="3" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="H163" s="3"/>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B164" t="s">
         <v>318</v>
       </c>
       <c r="C164" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E164" s="3">
-        <v>30000000</v>
+        <v>5000000</v>
       </c>
       <c r="F164" s="3"/>
       <c r="G164" s="3" t="s">
-        <v>211</v>
+        <v>312</v>
       </c>
       <c r="H164" s="3"/>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B165" t="s">
+        <v>319</v>
+      </c>
+      <c r="C165" t="s">
         <v>320</v>
       </c>
-      <c r="C165" t="s">
-[...2 lines deleted...]
-      <c r="D165"/>
+      <c r="D165" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E165" s="3">
-        <v>40000000</v>
+        <v>30000000</v>
       </c>
       <c r="F165" s="3"/>
       <c r="G165" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H165" s="3"/>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>321</v>
       </c>
       <c r="C166" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="D166"/>
       <c r="E166" s="3">
-        <v>22000000</v>
+        <v>40000000</v>
       </c>
       <c r="F166" s="3"/>
       <c r="G166" s="3" t="s">
-        <v>102</v>
+        <v>212</v>
       </c>
       <c r="H166" s="3"/>
     </row>
-    <row r="167" spans="1:8" customHeight="1" ht="25">
-      <c r="A167" s="2" t="s">
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>10</v>
+      </c>
+      <c r="B167" t="s">
+        <v>322</v>
+      </c>
+      <c r="C167" t="s">
+        <v>314</v>
+      </c>
+      <c r="D167"/>
+      <c r="E167" s="3">
+        <v>22000000</v>
+      </c>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="H167" s="3"/>
+    </row>
+    <row r="168" spans="1:8" customHeight="1" ht="25">
+      <c r="A168" s="2" t="s">
         <v>805</v>
       </c>
-      <c r="D167"/>
-[...11 lines deleted...]
-      </c>
       <c r="D168"/>
-      <c r="E168" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E168" s="3"/>
       <c r="F168" s="3"/>
-      <c r="G168" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G168" s="3"/>
+      <c r="H168" s="3"/>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="C169" t="s">
         <v>323</v>
       </c>
-      <c r="D169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D169"/>
       <c r="E169" s="3">
-        <v>20000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2500000</v>
+      </c>
+      <c r="F169" s="3"/>
       <c r="G169" s="3" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="H169" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H169" s="4" t="s">
+        <v>797</v>
+      </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B170" t="s">
+        <v>296</v>
+      </c>
+      <c r="C170" t="s">
         <v>324</v>
       </c>
-      <c r="C170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D170" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E170" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="F170" s="3">
-        <v>10000000</v>
+        <v>12000000</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>326</v>
+        <v>282</v>
       </c>
       <c r="H170" s="3"/>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B171" t="s">
+        <v>325</v>
+      </c>
+      <c r="C171" t="s">
+        <v>326</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E171" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F171" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="G171" s="3" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
       <c r="H171" s="3"/>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B172" t="s">
+        <v>328</v>
+      </c>
+      <c r="C172" t="s">
         <v>329</v>
       </c>
-      <c r="C172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D172" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E172" s="3">
-        <v>5000000</v>
+        <v>10000000</v>
       </c>
       <c r="F172" s="3">
-        <v>2500000</v>
+        <v>6000000</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>75</v>
+        <v>327</v>
       </c>
       <c r="H172" s="3"/>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B173" t="s">
+        <v>330</v>
+      </c>
+      <c r="C173" t="s">
         <v>331</v>
       </c>
-      <c r="C173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D173" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E173" s="3">
-        <v>15000000</v>
+        <v>5000000</v>
       </c>
       <c r="F173" s="3">
-        <v>10000000</v>
+        <v>2500000</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>326</v>
+        <v>75</v>
       </c>
       <c r="H173" s="3"/>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B174" t="s">
+        <v>332</v>
+      </c>
+      <c r="C174" t="s">
         <v>333</v>
       </c>
-      <c r="C174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E174" s="3">
-        <v>35000000</v>
-[...1 lines deleted...]
-      <c r="F174" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F174" s="3">
+        <v>10000000</v>
+      </c>
       <c r="G174" s="3" t="s">
-        <v>181</v>
+        <v>327</v>
       </c>
       <c r="H174" s="3"/>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>63</v>
+        <v>334</v>
       </c>
       <c r="C175" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D175"/>
+        <v>117</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E175" s="3">
-        <v>22000000</v>
+        <v>35000000</v>
       </c>
       <c r="F175" s="3"/>
       <c r="G175" s="3" t="s">
-        <v>60</v>
+        <v>182</v>
       </c>
       <c r="H175" s="3"/>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C176" t="s">
-        <v>334</v>
+        <v>145</v>
       </c>
       <c r="D176"/>
       <c r="E176" s="3">
-        <v>15000000</v>
+        <v>22000000</v>
       </c>
       <c r="F176" s="3"/>
       <c r="G176" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H176" s="3"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>119</v>
+        <v>61</v>
       </c>
       <c r="C177" t="s">
-        <v>59</v>
+        <v>335</v>
       </c>
       <c r="D177"/>
       <c r="E177" s="3">
-        <v>6000000</v>
+        <v>15000000</v>
       </c>
       <c r="F177" s="3"/>
       <c r="G177" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H177" s="3"/>
     </row>
-    <row r="178" spans="1:8" customHeight="1" ht="25">
-      <c r="A178" s="2" t="s">
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>10</v>
+      </c>
+      <c r="B178" t="s">
+        <v>120</v>
+      </c>
+      <c r="C178" t="s">
+        <v>59</v>
+      </c>
+      <c r="D178"/>
+      <c r="E178" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H178" s="3"/>
+    </row>
+    <row r="179" spans="1:8" customHeight="1" ht="25">
+      <c r="A179" s="2" t="s">
         <v>807</v>
       </c>
-      <c r="D178"/>
-[...29 lines deleted...]
-      </c>
+      <c r="D179"/>
+      <c r="E179" s="3"/>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
+      <c r="H179" s="3"/>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B180" t="s">
+        <v>67</v>
+      </c>
+      <c r="C180" t="s">
+        <v>336</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E180" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F180" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="G180" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="C180" t="s">
-[...14 lines deleted...]
-      <c r="H180" s="3"/>
+      <c r="H180" s="4" t="s">
+        <v>806</v>
+      </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B181" t="s">
-        <v>300</v>
+        <v>338</v>
       </c>
       <c r="C181" t="s">
+        <v>339</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E181" s="3">
+        <v>9000000</v>
+      </c>
+      <c r="F181" s="3">
+        <v>5000000</v>
+      </c>
+      <c r="G181" s="3" t="s">
         <v>340</v>
-      </c>
-[...10 lines deleted...]
-        <v>341</v>
       </c>
       <c r="H181" s="3"/>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B182" t="s">
-        <v>76</v>
+        <v>301</v>
       </c>
       <c r="C182" t="s">
+        <v>341</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E182" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F182" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="G182" s="3" t="s">
         <v>342</v>
-      </c>
-[...8 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H182" s="3"/>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B183" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C183" t="s">
-        <v>116</v>
+        <v>343</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E183" s="3">
-        <v>25000000</v>
+        <v>4000000</v>
       </c>
       <c r="F183" s="3"/>
       <c r="G183" s="3" t="s">
-        <v>206</v>
+        <v>39</v>
       </c>
       <c r="H183" s="3"/>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B184" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="C184" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D184"/>
+        <v>117</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E184" s="3">
-        <v>22000000</v>
+        <v>25000000</v>
       </c>
       <c r="F184" s="3"/>
       <c r="G184" s="3" t="s">
-        <v>60</v>
+        <v>207</v>
       </c>
       <c r="H184" s="3"/>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B185" t="s">
         <v>61</v>
       </c>
       <c r="C185" t="s">
-        <v>334</v>
+        <v>145</v>
       </c>
       <c r="D185"/>
       <c r="E185" s="3">
-        <v>15000000</v>
+        <v>22000000</v>
       </c>
       <c r="F185" s="3"/>
       <c r="G185" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H185" s="3"/>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B186" t="s">
-        <v>146</v>
+        <v>61</v>
       </c>
       <c r="C186" t="s">
-        <v>59</v>
+        <v>335</v>
       </c>
       <c r="D186"/>
       <c r="E186" s="3">
-        <v>6000000</v>
+        <v>15000000</v>
       </c>
       <c r="F186" s="3"/>
       <c r="G186" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H186" s="3"/>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B187" t="s">
-        <v>343</v>
+        <v>147</v>
       </c>
       <c r="C187" t="s">
-        <v>344</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D187"/>
       <c r="E187" s="3">
-        <v>8000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>6000000</v>
+      </c>
+      <c r="F187" s="3"/>
       <c r="G187" s="3" t="s">
-        <v>345</v>
+        <v>60</v>
       </c>
       <c r="H187" s="3"/>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B188" t="s">
+        <v>344</v>
+      </c>
+      <c r="C188" t="s">
+        <v>345</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E188" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F188" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="G188" s="3" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
       <c r="H188" s="3"/>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B189" t="s">
-        <v>85</v>
+        <v>347</v>
       </c>
       <c r="C189" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D189"/>
+        <v>348</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E189" s="3">
-        <v>30000000</v>
-[...1 lines deleted...]
-      <c r="F189" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F189" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G189" s="3" t="s">
-        <v>206</v>
+        <v>349</v>
       </c>
       <c r="H189" s="3"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B190" t="s">
-        <v>349</v>
+        <v>86</v>
       </c>
       <c r="C190" t="s">
-        <v>350</v>
+        <v>117</v>
       </c>
       <c r="D190"/>
       <c r="E190" s="3">
-        <v>15000000</v>
+        <v>30000000</v>
       </c>
       <c r="F190" s="3"/>
       <c r="G190" s="3" t="s">
-        <v>336</v>
+        <v>207</v>
       </c>
       <c r="H190" s="3"/>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B191" t="s">
+        <v>350</v>
+      </c>
+      <c r="C191" t="s">
         <v>351</v>
       </c>
       <c r="D191"/>
       <c r="E191" s="3">
-        <v>11000000</v>
+        <v>15000000</v>
       </c>
       <c r="F191" s="3"/>
       <c r="G191" s="3" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H191" s="3"/>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B192" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D192"/>
       <c r="E192" s="3">
         <v>11000000</v>
       </c>
       <c r="F192" s="3"/>
       <c r="G192" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H192" s="3"/>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>353</v>
       </c>
       <c r="C193" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D193"/>
       <c r="E193" s="3">
-        <v>8000000</v>
+        <v>11000000</v>
       </c>
       <c r="F193" s="3"/>
       <c r="G193" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H193" s="3"/>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B194" t="s">
         <v>354</v>
       </c>
       <c r="C194" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D194"/>
       <c r="E194" s="3">
-        <v>5000000</v>
+        <v>8000000</v>
       </c>
       <c r="F194" s="3"/>
       <c r="G194" s="3" t="s">
-        <v>39</v>
+        <v>342</v>
       </c>
       <c r="H194" s="3"/>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B195" t="s">
         <v>355</v>
       </c>
       <c r="C195" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D195"/>
       <c r="E195" s="3">
-        <v>10000000</v>
+        <v>5000000</v>
       </c>
       <c r="F195" s="3"/>
       <c r="G195" s="3" t="s">
-        <v>345</v>
+        <v>39</v>
       </c>
       <c r="H195" s="3"/>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B196" t="s">
         <v>356</v>
       </c>
       <c r="C196" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D196"/>
       <c r="E196" s="3">
-        <v>8000000</v>
+        <v>10000000</v>
       </c>
       <c r="F196" s="3"/>
       <c r="G196" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="H196" s="3"/>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>18</v>
+      </c>
+      <c r="B197" t="s">
+        <v>357</v>
+      </c>
+      <c r="C197" t="s">
         <v>348</v>
       </c>
-      <c r="H196" s="3"/>
-[...2 lines deleted...]
-      <c r="A197" s="2" t="s">
+      <c r="D197"/>
+      <c r="E197" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="H197" s="3"/>
+    </row>
+    <row r="198" spans="1:8" customHeight="1" ht="25">
+      <c r="A198" s="2" t="s">
         <v>808</v>
       </c>
-      <c r="D197"/>
-[...20 lines deleted...]
-      </c>
+      <c r="D198"/>
+      <c r="E198" s="3"/>
       <c r="F198" s="3"/>
-      <c r="G198" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G198" s="3"/>
+      <c r="H198" s="3"/>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B199" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C199" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E199" s="3">
-        <v>40000000</v>
+        <v>70000000</v>
       </c>
       <c r="F199" s="3"/>
       <c r="G199" s="3" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="H199" s="3"/>
+        <v>360</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B200" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C200" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E200" s="3">
-        <v>35000000</v>
+        <v>40000000</v>
       </c>
       <c r="F200" s="3"/>
       <c r="G200" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H200" s="3"/>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B201" t="s">
+        <v>364</v>
+      </c>
+      <c r="C201" t="s">
         <v>365</v>
       </c>
-      <c r="C201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D201" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E201" s="3">
-        <v>30000000</v>
+        <v>35000000</v>
       </c>
       <c r="F201" s="3"/>
       <c r="G201" s="3" t="s">
-        <v>60</v>
+        <v>363</v>
       </c>
       <c r="H201" s="3"/>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B202" t="s">
+        <v>366</v>
+      </c>
+      <c r="C202" t="s">
         <v>367</v>
       </c>
-      <c r="C202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E202" s="3">
-        <v>18000000</v>
+        <v>30000000</v>
       </c>
       <c r="F202" s="3"/>
       <c r="G202" s="3" t="s">
-        <v>369</v>
+        <v>60</v>
       </c>
       <c r="H202" s="3"/>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B203" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C203" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E203" s="3">
-        <v>12000000</v>
+        <v>18000000</v>
       </c>
       <c r="F203" s="3"/>
       <c r="G203" s="3" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="H203" s="3"/>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B204" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C204" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E204" s="3">
-        <v>55000000</v>
+        <v>12000000</v>
       </c>
       <c r="F204" s="3"/>
       <c r="G204" s="3" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="H204" s="3"/>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B205" t="s">
         <v>374</v>
       </c>
       <c r="C205" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="3">
-        <v>30000000</v>
+        <v>55000000</v>
       </c>
       <c r="F205" s="3"/>
       <c r="G205" s="3" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="H205" s="3"/>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B206" t="s">
         <v>375</v>
       </c>
       <c r="C206" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E206" s="3">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="F206" s="3"/>
       <c r="G206" s="3" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="H206" s="3"/>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B207" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C207" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E207" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="F207" s="3"/>
       <c r="G207" s="3" t="s">
-        <v>60</v>
+        <v>378</v>
       </c>
       <c r="H207" s="3"/>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B208" t="s">
         <v>379</v>
       </c>
       <c r="C208" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E208" s="3">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="F208" s="3"/>
       <c r="G208" s="3" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="H208" s="3"/>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B209" t="s">
         <v>380</v>
       </c>
       <c r="C209" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E209" s="3">
-        <v>150000000</v>
+        <v>10000000</v>
       </c>
       <c r="F209" s="3"/>
       <c r="G209" s="3" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="H209" s="3"/>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B210" t="s">
+        <v>381</v>
+      </c>
+      <c r="C210" t="s">
         <v>382</v>
       </c>
-      <c r="C210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E210" s="3">
-        <v>140000000</v>
+        <v>150000000</v>
       </c>
       <c r="F210" s="3"/>
       <c r="G210" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H210" s="3"/>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B211" t="s">
+        <v>383</v>
+      </c>
+      <c r="C211" t="s">
         <v>384</v>
       </c>
-      <c r="C211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E211" s="3">
-        <v>130000000</v>
+        <v>140000000</v>
       </c>
       <c r="F211" s="3"/>
       <c r="G211" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H211" s="3"/>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B212" t="s">
+        <v>385</v>
+      </c>
+      <c r="C212" t="s">
         <v>386</v>
       </c>
-      <c r="C212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D212" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E212" s="3">
-        <v>120000000</v>
+        <v>130000000</v>
       </c>
       <c r="F212" s="3"/>
       <c r="G212" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H212" s="3"/>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B213" t="s">
+        <v>387</v>
+      </c>
+      <c r="C213" t="s">
         <v>388</v>
       </c>
-      <c r="C213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D213" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E213" s="3">
-        <v>110000000</v>
+        <v>120000000</v>
       </c>
       <c r="F213" s="3"/>
       <c r="G213" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H213" s="3"/>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B214" t="s">
+        <v>389</v>
+      </c>
+      <c r="C214" t="s">
         <v>390</v>
       </c>
-      <c r="C214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E214" s="3">
-        <v>130000000</v>
+        <v>110000000</v>
       </c>
       <c r="F214" s="3"/>
       <c r="G214" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H214" s="3"/>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B215" t="s">
+        <v>391</v>
+      </c>
+      <c r="C215" t="s">
         <v>392</v>
       </c>
-      <c r="D215"/>
+      <c r="D215" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E215" s="3">
-        <v>240000000</v>
+        <v>130000000</v>
       </c>
       <c r="F215" s="3"/>
       <c r="G215" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H215" s="3"/>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B216" t="s">
         <v>393</v>
       </c>
       <c r="D216"/>
       <c r="E216" s="3">
-        <v>200000000</v>
+        <v>240000000</v>
       </c>
       <c r="F216" s="3"/>
       <c r="G216" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H216" s="3"/>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B217" t="s">
         <v>394</v>
       </c>
       <c r="D217"/>
       <c r="E217" s="3">
-        <v>12000000</v>
+        <v>200000000</v>
       </c>
       <c r="F217" s="3"/>
       <c r="G217" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H217" s="3"/>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B218" t="s">
         <v>395</v>
       </c>
       <c r="D218"/>
       <c r="E218" s="3">
-        <v>10000000</v>
+        <v>12000000</v>
       </c>
       <c r="F218" s="3"/>
       <c r="G218" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H218" s="3"/>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B219" t="s">
         <v>396</v>
       </c>
       <c r="D219"/>
       <c r="E219" s="3">
-        <v>80000000</v>
+        <v>10000000</v>
       </c>
       <c r="F219" s="3"/>
       <c r="G219" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H219" s="3"/>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B220" t="s">
         <v>397</v>
       </c>
       <c r="D220"/>
       <c r="E220" s="3">
-        <v>45000000</v>
+        <v>80000000</v>
       </c>
       <c r="F220" s="3"/>
       <c r="G220" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H220" s="3"/>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B221" t="s">
         <v>398</v>
       </c>
       <c r="D221"/>
       <c r="E221" s="3">
-        <v>40000000</v>
+        <v>45000000</v>
       </c>
       <c r="F221" s="3"/>
       <c r="G221" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H221" s="3"/>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B222" t="s">
         <v>399</v>
       </c>
       <c r="D222"/>
       <c r="E222" s="3">
-        <v>35000000</v>
+        <v>40000000</v>
       </c>
       <c r="F222" s="3"/>
       <c r="G222" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H222" s="3"/>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B223" t="s">
         <v>400</v>
       </c>
       <c r="D223"/>
       <c r="E223" s="3">
-        <v>20000000</v>
+        <v>35000000</v>
       </c>
       <c r="F223" s="3"/>
       <c r="G223" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H223" s="3"/>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B224" t="s">
         <v>401</v>
       </c>
       <c r="D224"/>
       <c r="E224" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="F224" s="3"/>
       <c r="G224" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H224" s="3"/>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B225" t="s">
         <v>402</v>
       </c>
       <c r="D225"/>
       <c r="E225" s="3">
         <v>15000000</v>
       </c>
       <c r="F225" s="3"/>
       <c r="G225" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H225" s="3"/>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B226" t="s">
         <v>403</v>
       </c>
       <c r="D226"/>
       <c r="E226" s="3">
-        <v>50000000</v>
+        <v>15000000</v>
       </c>
       <c r="F226" s="3"/>
       <c r="G226" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H226" s="3"/>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B227" t="s">
         <v>404</v>
       </c>
       <c r="D227"/>
       <c r="E227" s="3">
         <v>50000000</v>
       </c>
       <c r="F227" s="3"/>
       <c r="G227" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H227" s="3"/>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B228" t="s">
         <v>405</v>
       </c>
       <c r="D228"/>
       <c r="E228" s="3">
         <v>50000000</v>
       </c>
       <c r="F228" s="3"/>
       <c r="G228" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H228" s="3"/>
     </row>
-    <row r="229" spans="1:8" customHeight="1" ht="25">
-      <c r="A229" s="2" t="s">
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>31</v>
+      </c>
+      <c r="B229" t="s">
+        <v>406</v>
+      </c>
+      <c r="D229"/>
+      <c r="E229" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="F229" s="3"/>
+      <c r="G229" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H229" s="3"/>
+    </row>
+    <row r="230" spans="1:8" customHeight="1" ht="25">
+      <c r="A230" s="2" t="s">
         <v>810</v>
       </c>
-      <c r="D229"/>
-[...14 lines deleted...]
-      </c>
       <c r="D230"/>
-      <c r="E230" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E230" s="3"/>
       <c r="F230" s="3"/>
-      <c r="G230" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G230" s="3"/>
+      <c r="H230" s="3"/>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B231" t="s">
+        <v>407</v>
+      </c>
+      <c r="C231" t="s">
         <v>408</v>
       </c>
-      <c r="C231" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D231"/>
       <c r="E231" s="3">
-        <v>12000000</v>
+        <v>20000000</v>
       </c>
       <c r="F231" s="3"/>
       <c r="G231" s="3" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="H231" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H231" s="4" t="s">
+        <v>809</v>
+      </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B232" t="s">
+        <v>409</v>
+      </c>
+      <c r="C232" t="s">
         <v>410</v>
       </c>
-      <c r="C232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D232" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E232" s="3">
-        <v>8000000</v>
+        <v>12000000</v>
       </c>
       <c r="F232" s="3"/>
       <c r="G232" s="3" t="s">
-        <v>372</v>
+        <v>212</v>
       </c>
       <c r="H232" s="3"/>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B233" t="s">
+        <v>411</v>
+      </c>
+      <c r="C233" t="s">
         <v>412</v>
       </c>
-      <c r="C233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D233" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E233" s="3">
-        <v>5000000</v>
+        <v>8000000</v>
       </c>
       <c r="F233" s="3"/>
       <c r="G233" s="3" t="s">
-        <v>414</v>
+        <v>373</v>
       </c>
       <c r="H233" s="3"/>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B234" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C234" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="3">
-        <v>3000000</v>
+        <v>5000000</v>
       </c>
       <c r="F234" s="3"/>
       <c r="G234" s="3" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="H234" s="3"/>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B235" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C235" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="D235"/>
+        <v>417</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E235" s="3">
-        <v>8000000</v>
+        <v>3000000</v>
       </c>
       <c r="F235" s="3"/>
       <c r="G235" s="3" t="s">
-        <v>60</v>
+        <v>418</v>
       </c>
       <c r="H235" s="3"/>
     </row>
-    <row r="236" spans="1:8" customHeight="1" ht="25">
-      <c r="A236" s="2" t="s">
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>6</v>
+      </c>
+      <c r="B236" t="s">
+        <v>419</v>
+      </c>
+      <c r="C236" t="s">
+        <v>420</v>
+      </c>
+      <c r="D236"/>
+      <c r="E236" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F236" s="3"/>
+      <c r="G236" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H236" s="3"/>
+    </row>
+    <row r="237" spans="1:8" customHeight="1" ht="25">
+      <c r="A237" s="2" t="s">
         <v>812</v>
       </c>
-      <c r="D236"/>
-[...14 lines deleted...]
-      </c>
       <c r="D237"/>
-      <c r="E237" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E237" s="3"/>
       <c r="F237" s="3"/>
-      <c r="G237" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G237" s="3"/>
+      <c r="H237" s="3"/>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B238" t="s">
+        <v>421</v>
+      </c>
+      <c r="C238" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="D238"/>
       <c r="E238" s="3">
-        <v>4000000</v>
+        <v>8000000</v>
       </c>
       <c r="F238" s="3"/>
       <c r="G238" s="3" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="H238" s="3"/>
+        <v>373</v>
+      </c>
+      <c r="H238" s="4" t="s">
+        <v>811</v>
+      </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B239" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C239" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>424</v>
+      </c>
+      <c r="D239"/>
       <c r="E239" s="3">
-        <v>10000000</v>
+        <v>4000000</v>
       </c>
       <c r="F239" s="3"/>
       <c r="G239" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="H239" s="3"/>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>3</v>
+      </c>
+      <c r="B240" t="s">
+        <v>426</v>
+      </c>
+      <c r="C240" t="s">
         <v>427</v>
       </c>
-      <c r="H239" s="3"/>
-[...2 lines deleted...]
-      <c r="A240" s="2" t="s">
+      <c r="D240" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E240" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="F240" s="3"/>
+      <c r="G240" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="H240" s="3"/>
+    </row>
+    <row r="241" spans="1:8" customHeight="1" ht="25">
+      <c r="A241" s="2" t="s">
         <v>814</v>
       </c>
-      <c r="D240"/>
-[...20 lines deleted...]
-      </c>
+      <c r="D241"/>
+      <c r="E241" s="3"/>
       <c r="F241" s="3"/>
-      <c r="G241" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G241" s="3"/>
+      <c r="H241" s="3"/>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B242" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C242" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E242" s="3">
-        <v>6000000</v>
+        <v>8500000</v>
       </c>
       <c r="F242" s="3"/>
       <c r="G242" s="3" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="H242" s="3"/>
+        <v>431</v>
+      </c>
+      <c r="H242" s="4" t="s">
+        <v>813</v>
+      </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B243" t="s">
+        <v>432</v>
+      </c>
+      <c r="C243" t="s">
         <v>433</v>
       </c>
-      <c r="C243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D243" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E243" s="3">
-        <v>4000000</v>
+        <v>6000000</v>
       </c>
       <c r="F243" s="3"/>
       <c r="G243" s="3" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="H243" s="3"/>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B244" t="s">
+        <v>434</v>
+      </c>
+      <c r="C244" t="s">
         <v>435</v>
       </c>
-      <c r="C244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D244" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="3">
-        <v>2500000</v>
+        <v>4000000</v>
       </c>
       <c r="F244" s="3"/>
       <c r="G244" s="3" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="H244" s="3"/>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B245" t="s">
+        <v>436</v>
+      </c>
+      <c r="C245" t="s">
         <v>437</v>
       </c>
-      <c r="C245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D245" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E245" s="3">
-        <v>7000000</v>
+        <v>2500000</v>
       </c>
       <c r="F245" s="3"/>
       <c r="G245" s="3" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="H245" s="3"/>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B246" t="s">
+        <v>438</v>
+      </c>
+      <c r="C246" t="s">
         <v>439</v>
       </c>
-      <c r="D246"/>
+      <c r="D246" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E246" s="3">
-        <v>20000000</v>
+        <v>7000000</v>
       </c>
       <c r="F246" s="3"/>
       <c r="G246" s="3" t="s">
-        <v>60</v>
+        <v>431</v>
       </c>
       <c r="H246" s="3"/>
     </row>
-    <row r="247" spans="1:8" customHeight="1" ht="25">
-      <c r="A247" s="2" t="s">
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>6</v>
+      </c>
+      <c r="B247" t="s">
+        <v>440</v>
+      </c>
+      <c r="D247"/>
+      <c r="E247" s="3">
+        <v>20000000</v>
+      </c>
+      <c r="F247" s="3"/>
+      <c r="G247" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H247" s="3"/>
+    </row>
+    <row r="248" spans="1:8" customHeight="1" ht="25">
+      <c r="A248" s="2" t="s">
         <v>816</v>
       </c>
-      <c r="D247"/>
-[...20 lines deleted...]
-      </c>
+      <c r="D248"/>
+      <c r="E248" s="3"/>
       <c r="F248" s="3"/>
-      <c r="G248" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G248" s="3"/>
+      <c r="H248" s="3"/>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B249" t="s">
+        <v>441</v>
+      </c>
+      <c r="C249" t="s">
         <v>442</v>
       </c>
-      <c r="C249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D249" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E249" s="3">
-        <v>55000000</v>
+        <v>60000000</v>
       </c>
       <c r="F249" s="3"/>
       <c r="G249" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H249" s="3"/>
+      <c r="H249" s="4" t="s">
+        <v>815</v>
+      </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B250" t="s">
+        <v>443</v>
+      </c>
+      <c r="C250" t="s">
         <v>444</v>
       </c>
-      <c r="C250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D250" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E250" s="3">
-        <v>50000000</v>
+        <v>55000000</v>
       </c>
       <c r="F250" s="3"/>
       <c r="G250" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H250" s="3"/>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B251" t="s">
+        <v>445</v>
+      </c>
+      <c r="C251" t="s">
         <v>446</v>
       </c>
-      <c r="C251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D251" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E251" s="3">
-        <v>40000000</v>
+        <v>50000000</v>
       </c>
       <c r="F251" s="3"/>
       <c r="G251" s="3" t="s">
-        <v>448</v>
+        <v>60</v>
       </c>
       <c r="H251" s="3"/>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B252" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C252" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E252" s="3">
-        <v>30000000</v>
+        <v>40000000</v>
       </c>
       <c r="F252" s="3"/>
       <c r="G252" s="3" t="s">
-        <v>211</v>
+        <v>449</v>
       </c>
       <c r="H252" s="3"/>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B253" t="s">
+        <v>450</v>
+      </c>
+      <c r="C253" t="s">
         <v>451</v>
       </c>
-      <c r="C253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D253" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E253" s="3">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="F253" s="3"/>
       <c r="G253" s="3" t="s">
-        <v>69</v>
+        <v>212</v>
       </c>
       <c r="H253" s="3"/>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B254" t="s">
         <v>452</v>
       </c>
       <c r="C254" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E254" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="F254" s="3"/>
       <c r="G254" s="3" t="s">
-        <v>414</v>
+        <v>69</v>
       </c>
       <c r="H254" s="3"/>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B255" t="s">
         <v>453</v>
       </c>
-      <c r="D255"/>
+      <c r="C255" t="s">
+        <v>451</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E255" s="3">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="F255" s="3"/>
       <c r="G255" s="3" t="s">
-        <v>94</v>
+        <v>415</v>
       </c>
       <c r="H255" s="3"/>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B256" t="s">
         <v>454</v>
       </c>
-      <c r="D256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D256"/>
       <c r="E256" s="3">
-        <v>7000000</v>
+        <v>10000000</v>
       </c>
       <c r="F256" s="3"/>
       <c r="G256" s="3" t="s">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="H256" s="3"/>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>455</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E257" s="3">
-        <v>10000000</v>
+        <v>7000000</v>
       </c>
       <c r="F257" s="3"/>
       <c r="G257" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H257" s="3"/>
     </row>
-    <row r="258" spans="1:8" customHeight="1" ht="25">
-      <c r="A258" s="2" t="s">
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>10</v>
+      </c>
+      <c r="B258" t="s">
+        <v>456</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E258" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H258" s="3"/>
+    </row>
+    <row r="259" spans="1:8" customHeight="1" ht="25">
+      <c r="A259" s="2" t="s">
         <v>818</v>
       </c>
-      <c r="D258"/>
-[...20 lines deleted...]
-      </c>
+      <c r="D259"/>
+      <c r="E259" s="3"/>
       <c r="F259" s="3"/>
-      <c r="G259" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G259" s="3"/>
+      <c r="H259" s="3"/>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B260" t="s">
+        <v>457</v>
+      </c>
+      <c r="C260" t="s">
         <v>458</v>
       </c>
-      <c r="C260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D260" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E260" s="3">
-        <v>30000000</v>
+        <v>50000000</v>
       </c>
       <c r="F260" s="3"/>
       <c r="G260" s="3" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="H260" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="H260" s="4" t="s">
+        <v>817</v>
+      </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B261" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="C261" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E261" s="3">
-        <v>18000000</v>
+        <v>30000000</v>
       </c>
       <c r="F261" s="3"/>
       <c r="G261" s="3" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="H261" s="3"/>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B262" t="s">
+        <v>462</v>
+      </c>
+      <c r="C262" t="s">
         <v>463</v>
       </c>
-      <c r="C262" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D262" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E262" s="3">
-        <v>14000000</v>
+        <v>18000000</v>
       </c>
       <c r="F262" s="3"/>
       <c r="G262" s="3" t="s">
-        <v>60</v>
+        <v>449</v>
       </c>
       <c r="H262" s="3"/>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B263" t="s">
+        <v>464</v>
+      </c>
+      <c r="C263" t="s">
         <v>465</v>
       </c>
-      <c r="C263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D263" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E263" s="3">
-        <v>8000000</v>
+        <v>14000000</v>
       </c>
       <c r="F263" s="3"/>
       <c r="G263" s="3" t="s">
-        <v>430</v>
+        <v>60</v>
       </c>
       <c r="H263" s="3"/>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B264" t="s">
+        <v>466</v>
+      </c>
+      <c r="C264" t="s">
         <v>467</v>
       </c>
-      <c r="C264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D264" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E264" s="3">
-        <v>5000000</v>
+        <v>8000000</v>
       </c>
       <c r="F264" s="3"/>
       <c r="G264" s="3" t="s">
-        <v>69</v>
+        <v>431</v>
       </c>
       <c r="H264" s="3"/>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B265" t="s">
+        <v>468</v>
+      </c>
+      <c r="C265" t="s">
         <v>469</v>
       </c>
-      <c r="C265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D265" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E265" s="3">
-        <v>3000000</v>
+        <v>5000000</v>
       </c>
       <c r="F265" s="3"/>
       <c r="G265" s="3" t="s">
         <v>69</v>
       </c>
       <c r="H265" s="3"/>
     </row>
-    <row r="266" spans="1:8" customHeight="1" ht="25">
-      <c r="A266" s="2" t="s">
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>7</v>
+      </c>
+      <c r="B266" t="s">
+        <v>470</v>
+      </c>
+      <c r="C266" t="s">
+        <v>471</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E266" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="F266" s="3"/>
+      <c r="G266" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H266" s="3"/>
+    </row>
+    <row r="267" spans="1:8" customHeight="1" ht="25">
+      <c r="A267" s="2" t="s">
         <v>820</v>
       </c>
-      <c r="D266"/>
-[...20 lines deleted...]
-      </c>
+      <c r="D267"/>
+      <c r="E267" s="3"/>
       <c r="F267" s="3"/>
-      <c r="G267" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G267" s="3"/>
+      <c r="H267" s="3"/>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B268" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="C268" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E268" s="3">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="F268" s="3"/>
       <c r="G268" s="3" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="H268" s="3"/>
+        <v>473</v>
+      </c>
+      <c r="H268" s="4" t="s">
+        <v>819</v>
+      </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B269" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C269" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E269" s="3">
-        <v>16000000</v>
+        <v>20000000</v>
       </c>
       <c r="F269" s="3"/>
       <c r="G269" s="3" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="H269" s="3"/>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B270" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C270" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E270" s="3">
-        <v>12000000</v>
+        <v>16000000</v>
       </c>
       <c r="F270" s="3"/>
       <c r="G270" s="3" t="s">
-        <v>181</v>
+        <v>479</v>
       </c>
       <c r="H270" s="3"/>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B271" t="s">
+        <v>480</v>
+      </c>
+      <c r="C271" t="s">
         <v>481</v>
       </c>
-      <c r="C271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D271" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E271" s="3">
-        <v>10000000</v>
+        <v>12000000</v>
       </c>
       <c r="F271" s="3"/>
       <c r="G271" s="3" t="s">
-        <v>430</v>
+        <v>182</v>
       </c>
       <c r="H271" s="3"/>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B272" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="C272" t="s">
         <v>483</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E272" s="3">
-        <v>8000000</v>
+        <v>10000000</v>
       </c>
       <c r="F272" s="3"/>
       <c r="G272" s="3" t="s">
-        <v>372</v>
+        <v>431</v>
       </c>
       <c r="H272" s="3"/>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B273" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="C273" t="s">
         <v>484</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E273" s="3">
-        <v>5000000</v>
+        <v>8000000</v>
       </c>
       <c r="F273" s="3"/>
       <c r="G273" s="3" t="s">
-        <v>424</v>
+        <v>373</v>
       </c>
       <c r="H273" s="3"/>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B274" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="C274" t="s">
         <v>485</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E274" s="3">
-        <v>3000000</v>
+        <v>5000000</v>
       </c>
       <c r="F274" s="3"/>
       <c r="G274" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="H274" s="3"/>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>8</v>
+      </c>
+      <c r="B275" t="s">
+        <v>470</v>
+      </c>
+      <c r="C275" t="s">
         <v>486</v>
       </c>
-      <c r="H274" s="3"/>
-[...2 lines deleted...]
-      <c r="A275" s="2" t="s">
+      <c r="D275" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E275" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="F275" s="3"/>
+      <c r="G275" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="H275" s="3"/>
+    </row>
+    <row r="276" spans="1:8" customHeight="1" ht="25">
+      <c r="A276" s="2" t="s">
         <v>822</v>
       </c>
-      <c r="D275"/>
-[...20 lines deleted...]
-      </c>
+      <c r="D276"/>
+      <c r="E276" s="3"/>
       <c r="F276" s="3"/>
-      <c r="G276" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G276" s="3"/>
+      <c r="H276" s="3"/>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B277" t="s">
+        <v>488</v>
+      </c>
+      <c r="C277" t="s">
         <v>489</v>
       </c>
-      <c r="C277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D277" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E277" s="3">
-        <v>200000000</v>
+        <v>210000000</v>
       </c>
       <c r="F277" s="3"/>
       <c r="G277" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H277" s="3"/>
+      <c r="H277" s="4" t="s">
+        <v>821</v>
+      </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B278" t="s">
+        <v>490</v>
+      </c>
+      <c r="C278" t="s">
         <v>491</v>
       </c>
-      <c r="C278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D278" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E278" s="3">
-        <v>85000000</v>
+        <v>200000000</v>
       </c>
       <c r="F278" s="3"/>
       <c r="G278" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H278" s="3"/>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B279" t="s">
         <v>492</v>
       </c>
       <c r="C279" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E279" s="3">
-        <v>80000000</v>
+        <v>85000000</v>
       </c>
       <c r="F279" s="3"/>
       <c r="G279" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H279" s="3"/>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B280" t="s">
         <v>493</v>
       </c>
       <c r="C280" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E280" s="3">
         <v>80000000</v>
       </c>
       <c r="F280" s="3"/>
       <c r="G280" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H280" s="3"/>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B281" t="s">
         <v>494</v>
       </c>
       <c r="C281" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E281" s="3">
-        <v>75000000</v>
+        <v>80000000</v>
       </c>
       <c r="F281" s="3"/>
       <c r="G281" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H281" s="3"/>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B282" t="s">
         <v>495</v>
       </c>
       <c r="C282" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E282" s="3">
         <v>75000000</v>
       </c>
       <c r="F282" s="3"/>
       <c r="G282" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H282" s="3"/>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B283" t="s">
         <v>496</v>
       </c>
       <c r="C283" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E283" s="3">
-        <v>70000000</v>
+        <v>75000000</v>
       </c>
       <c r="F283" s="3"/>
       <c r="G283" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H283" s="3"/>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B284" t="s">
         <v>497</v>
       </c>
       <c r="C284" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E284" s="3">
         <v>70000000</v>
       </c>
       <c r="F284" s="3"/>
       <c r="G284" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H284" s="3"/>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>498</v>
       </c>
       <c r="C285" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E285" s="3">
-        <v>65000000</v>
+        <v>70000000</v>
       </c>
       <c r="F285" s="3"/>
       <c r="G285" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H285" s="3"/>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B286" t="s">
         <v>499</v>
       </c>
       <c r="C286" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E286" s="3">
-        <v>58000000</v>
+        <v>65000000</v>
       </c>
       <c r="F286" s="3"/>
       <c r="G286" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H286" s="3"/>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B287" t="s">
+        <v>500</v>
+      </c>
+      <c r="C287" t="s">
         <v>501</v>
       </c>
-      <c r="C287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D287" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E287" s="3">
-        <v>55000000</v>
+        <v>58000000</v>
       </c>
       <c r="F287" s="3"/>
       <c r="G287" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H287" s="3"/>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B288" t="s">
+        <v>502</v>
+      </c>
+      <c r="C288" t="s">
         <v>503</v>
       </c>
-      <c r="C288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D288" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E288" s="3">
-        <v>52000000</v>
+        <v>55000000</v>
       </c>
       <c r="F288" s="3"/>
       <c r="G288" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H288" s="3"/>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B289" t="s">
         <v>504</v>
       </c>
       <c r="C289" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E289" s="3">
-        <v>50000000</v>
+        <v>52000000</v>
       </c>
       <c r="F289" s="3"/>
       <c r="G289" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H289" s="3"/>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>505</v>
       </c>
       <c r="C290" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E290" s="3">
-        <v>35000000</v>
+        <v>50000000</v>
       </c>
       <c r="F290" s="3"/>
       <c r="G290" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H290" s="3"/>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B291" t="s">
+        <v>506</v>
+      </c>
+      <c r="C291" t="s">
         <v>507</v>
       </c>
-      <c r="C291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D291" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E291" s="3">
-        <v>30000000</v>
+        <v>35000000</v>
       </c>
       <c r="F291" s="3"/>
       <c r="G291" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H291" s="3"/>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B292" t="s">
+        <v>508</v>
+      </c>
+      <c r="C292" t="s">
         <v>509</v>
       </c>
-      <c r="C292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D292" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E292" s="3">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="F292" s="3"/>
       <c r="G292" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H292" s="3"/>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B293" t="s">
+        <v>510</v>
+      </c>
+      <c r="C293" t="s">
         <v>511</v>
       </c>
-      <c r="C293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D293" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E293" s="3">
-        <v>10000000</v>
+        <v>25000000</v>
       </c>
       <c r="F293" s="3"/>
       <c r="G293" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H293" s="3"/>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B294" t="s">
+        <v>512</v>
+      </c>
+      <c r="C294" t="s">
         <v>513</v>
       </c>
-      <c r="C294" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D294" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E294" s="3">
-        <v>8000000</v>
+        <v>10000000</v>
       </c>
       <c r="F294" s="3"/>
       <c r="G294" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H294" s="3"/>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B295" t="s">
+        <v>514</v>
+      </c>
+      <c r="C295" t="s">
         <v>515</v>
       </c>
-      <c r="C295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D295" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E295" s="3">
-        <v>7000000</v>
+        <v>8000000</v>
       </c>
       <c r="F295" s="3"/>
       <c r="G295" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H295" s="3"/>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B296" t="s">
+        <v>516</v>
+      </c>
+      <c r="C296" t="s">
         <v>517</v>
       </c>
-      <c r="C296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D296" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E296" s="3">
-        <v>30000000</v>
+        <v>7000000</v>
       </c>
       <c r="F296" s="3"/>
       <c r="G296" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H296" s="3"/>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B297" t="s">
         <v>518</v>
       </c>
       <c r="C297" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E297" s="3">
-        <v>18000000</v>
+        <v>30000000</v>
       </c>
       <c r="F297" s="3"/>
       <c r="G297" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H297" s="3"/>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B298" t="s">
+        <v>519</v>
+      </c>
+      <c r="C298" t="s">
         <v>520</v>
       </c>
-      <c r="C298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D298" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E298" s="3">
-        <v>7000000</v>
+        <v>18000000</v>
       </c>
       <c r="F298" s="3"/>
       <c r="G298" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H298" s="3"/>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B299" t="s">
+        <v>521</v>
+      </c>
+      <c r="C299" t="s">
         <v>522</v>
       </c>
-      <c r="C299" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D299" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E299" s="3">
-        <v>30000000</v>
+        <v>7000000</v>
       </c>
       <c r="F299" s="3"/>
       <c r="G299" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H299" s="3"/>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B300" t="s">
+        <v>523</v>
+      </c>
+      <c r="C300" t="s">
         <v>524</v>
       </c>
-      <c r="C300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D300" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E300" s="3">
-        <v>22000000</v>
+        <v>30000000</v>
       </c>
       <c r="F300" s="3"/>
       <c r="G300" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H300" s="3"/>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B301" t="s">
+        <v>525</v>
+      </c>
+      <c r="C301" t="s">
         <v>526</v>
       </c>
-      <c r="C301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D301" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E301" s="3">
-        <v>10000000</v>
+        <v>22000000</v>
       </c>
       <c r="F301" s="3"/>
       <c r="G301" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H301" s="3"/>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B302" t="s">
+        <v>527</v>
+      </c>
+      <c r="C302" t="s">
         <v>528</v>
       </c>
-      <c r="C302" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D302" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E302" s="3">
-        <v>7000000</v>
+        <v>10000000</v>
       </c>
       <c r="F302" s="3"/>
       <c r="G302" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H302" s="3"/>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B303" t="s">
+        <v>529</v>
+      </c>
+      <c r="C303" t="s">
         <v>530</v>
       </c>
-      <c r="C303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D303" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E303" s="3">
-        <v>6000000</v>
+        <v>7000000</v>
       </c>
       <c r="F303" s="3"/>
       <c r="G303" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H303" s="3"/>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B304" t="s">
+        <v>531</v>
+      </c>
+      <c r="C304" t="s">
         <v>532</v>
       </c>
-      <c r="C304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D304" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E304" s="3">
-        <v>30000000</v>
+        <v>6000000</v>
       </c>
       <c r="F304" s="3"/>
       <c r="G304" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H304" s="3"/>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B305" t="s">
+        <v>533</v>
+      </c>
+      <c r="C305" t="s">
         <v>534</v>
       </c>
-      <c r="C305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D305" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E305" s="3">
-        <v>22000000</v>
+        <v>30000000</v>
       </c>
       <c r="F305" s="3"/>
       <c r="G305" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H305" s="3"/>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B306" t="s">
+        <v>535</v>
+      </c>
+      <c r="C306" t="s">
         <v>536</v>
       </c>
-      <c r="C306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D306" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E306" s="3">
-        <v>9000000</v>
+        <v>22000000</v>
       </c>
       <c r="F306" s="3"/>
       <c r="G306" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H306" s="3"/>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B307" t="s">
+        <v>537</v>
+      </c>
+      <c r="C307" t="s">
         <v>538</v>
       </c>
-      <c r="C307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D307" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E307" s="3">
-        <v>6000000</v>
+        <v>9000000</v>
       </c>
       <c r="F307" s="3"/>
       <c r="G307" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H307" s="3"/>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B308" t="s">
+        <v>539</v>
+      </c>
+      <c r="C308" t="s">
         <v>540</v>
       </c>
-      <c r="C308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D308" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E308" s="3">
-        <v>5000000</v>
+        <v>6000000</v>
       </c>
       <c r="F308" s="3"/>
       <c r="G308" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H308" s="3"/>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B309" t="s">
         <v>541</v>
       </c>
       <c r="C309" t="s">
-        <v>542</v>
+        <v>517</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E309" s="3">
-        <v>28000000</v>
+        <v>5000000</v>
       </c>
       <c r="F309" s="3"/>
       <c r="G309" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H309" s="3"/>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B310" t="s">
+        <v>542</v>
+      </c>
+      <c r="C310" t="s">
         <v>543</v>
       </c>
-      <c r="C310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D310" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E310" s="3">
-        <v>20000000</v>
+        <v>28000000</v>
       </c>
       <c r="F310" s="3"/>
       <c r="G310" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H310" s="3"/>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B311" t="s">
+        <v>544</v>
+      </c>
+      <c r="C311" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E311" s="3">
         <v>20000000</v>
       </c>
       <c r="F311" s="3"/>
       <c r="G311" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H311" s="3"/>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B312" t="s">
+        <v>546</v>
+      </c>
+      <c r="C312" t="s">
         <v>547</v>
       </c>
-      <c r="C312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D312" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E312" s="3">
-        <v>6000000</v>
+        <v>20000000</v>
       </c>
       <c r="F312" s="3"/>
       <c r="G312" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H312" s="3"/>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B313" t="s">
+        <v>548</v>
+      </c>
+      <c r="C313" t="s">
         <v>549</v>
       </c>
-      <c r="C313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D313" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E313" s="3">
-        <v>19000000</v>
+        <v>6000000</v>
       </c>
       <c r="F313" s="3"/>
       <c r="G313" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H313" s="3"/>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B314" t="s">
+        <v>550</v>
+      </c>
+      <c r="C314" t="s">
         <v>551</v>
       </c>
-      <c r="C314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D314" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E314" s="3">
-        <v>11000000</v>
+        <v>19000000</v>
       </c>
       <c r="F314" s="3"/>
       <c r="G314" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H314" s="3"/>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B315" t="s">
+        <v>552</v>
+      </c>
+      <c r="C315" t="s">
         <v>553</v>
       </c>
-      <c r="C315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D315" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E315" s="3">
-        <v>500000</v>
+        <v>11000000</v>
       </c>
       <c r="F315" s="3"/>
       <c r="G315" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H315" s="3"/>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B316" t="s">
+        <v>554</v>
+      </c>
+      <c r="C316" t="s">
         <v>555</v>
       </c>
-      <c r="D316"/>
+      <c r="D316" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E316" s="3">
-        <v>30000000</v>
+        <v>500000</v>
       </c>
       <c r="F316" s="3"/>
       <c r="G316" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H316" s="3"/>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B317" t="s">
         <v>556</v>
       </c>
       <c r="D317"/>
       <c r="E317" s="3">
-        <v>22000000</v>
+        <v>30000000</v>
       </c>
       <c r="F317" s="3"/>
       <c r="G317" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H317" s="3"/>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B318" t="s">
         <v>557</v>
       </c>
       <c r="D318"/>
       <c r="E318" s="3">
-        <v>18000000</v>
+        <v>22000000</v>
       </c>
       <c r="F318" s="3"/>
       <c r="G318" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H318" s="3"/>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B319" t="s">
         <v>558</v>
       </c>
       <c r="D319"/>
       <c r="E319" s="3">
-        <v>10000000</v>
+        <v>18000000</v>
       </c>
       <c r="F319" s="3"/>
       <c r="G319" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H319" s="3"/>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B320" t="s">
         <v>559</v>
       </c>
       <c r="D320"/>
       <c r="E320" s="3">
-        <v>7000000</v>
+        <v>10000000</v>
       </c>
       <c r="F320" s="3"/>
       <c r="G320" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H320" s="3"/>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B321" t="s">
         <v>560</v>
       </c>
       <c r="D321"/>
       <c r="E321" s="3">
-        <v>6000000</v>
+        <v>7000000</v>
       </c>
       <c r="F321" s="3"/>
       <c r="G321" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H321" s="3"/>
     </row>
-    <row r="322" spans="1:8" customHeight="1" ht="25">
-      <c r="A322" s="2" t="s">
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>46</v>
+      </c>
+      <c r="B322" t="s">
+        <v>561</v>
+      </c>
+      <c r="D322"/>
+      <c r="E322" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F322" s="3"/>
+      <c r="G322" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H322" s="3"/>
+    </row>
+    <row r="323" spans="1:8" customHeight="1" ht="25">
+      <c r="A323" s="2" t="s">
         <v>824</v>
       </c>
-      <c r="D322"/>
-[...20 lines deleted...]
-      </c>
+      <c r="D323"/>
+      <c r="E323" s="3"/>
       <c r="F323" s="3"/>
-      <c r="G323" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G323" s="3"/>
+      <c r="H323" s="3"/>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B324" t="s">
+        <v>562</v>
+      </c>
+      <c r="C324" t="s">
         <v>563</v>
       </c>
-      <c r="C324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D324" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E324" s="3">
-        <v>45000000</v>
+        <v>85000000</v>
       </c>
       <c r="F324" s="3"/>
       <c r="G324" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H324" s="3"/>
+      <c r="H324" s="4" t="s">
+        <v>823</v>
+      </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B325" t="s">
+        <v>564</v>
+      </c>
+      <c r="C325" t="s">
         <v>565</v>
       </c>
-      <c r="C325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D325" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E325" s="3">
-        <v>27000000</v>
+        <v>45000000</v>
       </c>
       <c r="F325" s="3"/>
       <c r="G325" s="3" t="s">
-        <v>427</v>
+        <v>60</v>
       </c>
       <c r="H325" s="3"/>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B326" t="s">
+        <v>566</v>
+      </c>
+      <c r="C326" t="s">
         <v>567</v>
       </c>
-      <c r="C326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D326" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E326" s="3">
-        <v>14000000</v>
+        <v>27000000</v>
       </c>
       <c r="F326" s="3"/>
       <c r="G326" s="3" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="H326" s="3"/>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B327" t="s">
+        <v>568</v>
+      </c>
+      <c r="C327" t="s">
         <v>569</v>
       </c>
-      <c r="C327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D327" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E327" s="3">
-        <v>10000000</v>
+        <v>14000000</v>
       </c>
       <c r="F327" s="3"/>
       <c r="G327" s="3" t="s">
-        <v>372</v>
+        <v>431</v>
       </c>
       <c r="H327" s="3"/>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B328" t="s">
+        <v>570</v>
+      </c>
+      <c r="C328" t="s">
         <v>571</v>
       </c>
-      <c r="C328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D328" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E328" s="3">
-        <v>8000000</v>
+        <v>10000000</v>
       </c>
       <c r="F328" s="3"/>
       <c r="G328" s="3" t="s">
-        <v>414</v>
+        <v>373</v>
       </c>
       <c r="H328" s="3"/>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B329" t="s">
+        <v>572</v>
+      </c>
+      <c r="C329" t="s">
         <v>573</v>
       </c>
-      <c r="D329"/>
+      <c r="D329" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E329" s="3">
-        <v>55000000</v>
+        <v>8000000</v>
       </c>
       <c r="F329" s="3"/>
       <c r="G329" s="3" t="s">
-        <v>60</v>
+        <v>415</v>
       </c>
       <c r="H329" s="3"/>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B330" t="s">
         <v>574</v>
       </c>
       <c r="D330"/>
       <c r="E330" s="3">
-        <v>40000000</v>
+        <v>55000000</v>
       </c>
       <c r="F330" s="3"/>
       <c r="G330" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H330" s="3"/>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B331" t="s">
         <v>575</v>
       </c>
       <c r="D331"/>
       <c r="E331" s="3">
-        <v>5000000</v>
+        <v>40000000</v>
       </c>
       <c r="F331" s="3"/>
       <c r="G331" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H331" s="3"/>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>576</v>
       </c>
       <c r="D332"/>
       <c r="E332" s="3">
-        <v>500000</v>
+        <v>5000000</v>
       </c>
       <c r="F332" s="3"/>
       <c r="G332" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H332" s="3"/>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B333" t="s">
         <v>577</v>
       </c>
       <c r="D333"/>
       <c r="E333" s="3">
-        <v>65000000</v>
+        <v>500000</v>
       </c>
       <c r="F333" s="3"/>
       <c r="G333" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H333" s="3"/>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B334" t="s">
         <v>578</v>
       </c>
       <c r="D334"/>
       <c r="E334" s="3">
-        <v>90000000</v>
+        <v>65000000</v>
       </c>
       <c r="F334" s="3"/>
       <c r="G334" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H334" s="3"/>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B335" t="s">
         <v>579</v>
       </c>
       <c r="D335"/>
       <c r="E335" s="3">
-        <v>50000000</v>
+        <v>90000000</v>
       </c>
       <c r="F335" s="3"/>
       <c r="G335" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H335" s="3"/>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B336" t="s">
         <v>580</v>
       </c>
       <c r="D336"/>
       <c r="E336" s="3">
-        <v>32000000</v>
+        <v>50000000</v>
       </c>
       <c r="F336" s="3"/>
       <c r="G336" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H336" s="3"/>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>581</v>
       </c>
       <c r="D337"/>
       <c r="E337" s="3">
-        <v>19000000</v>
+        <v>32000000</v>
       </c>
       <c r="F337" s="3"/>
       <c r="G337" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H337" s="3"/>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B338" t="s">
         <v>582</v>
       </c>
       <c r="D338"/>
       <c r="E338" s="3">
-        <v>15000000</v>
+        <v>19000000</v>
       </c>
       <c r="F338" s="3"/>
       <c r="G338" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H338" s="3"/>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B339" t="s">
         <v>583</v>
       </c>
       <c r="D339"/>
       <c r="E339" s="3">
-        <v>13000000</v>
+        <v>15000000</v>
       </c>
       <c r="F339" s="3"/>
       <c r="G339" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H339" s="3"/>
     </row>
-    <row r="340" spans="1:8" customHeight="1" ht="25">
-      <c r="A340" s="2" t="s">
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>17</v>
+      </c>
+      <c r="B340" t="s">
+        <v>584</v>
+      </c>
+      <c r="D340"/>
+      <c r="E340" s="3">
+        <v>13000000</v>
+      </c>
+      <c r="F340" s="3"/>
+      <c r="G340" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H340" s="3"/>
+    </row>
+    <row r="341" spans="1:8" customHeight="1" ht="25">
+      <c r="A341" s="2" t="s">
         <v>826</v>
       </c>
-      <c r="D340"/>
-[...29 lines deleted...]
-      </c>
+      <c r="D341"/>
+      <c r="E341" s="3"/>
+      <c r="F341" s="3"/>
+      <c r="G341" s="3"/>
+      <c r="H341" s="3"/>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B342" t="s">
+        <v>585</v>
+      </c>
+      <c r="C342" t="s">
+        <v>586</v>
+      </c>
+      <c r="D342" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E342" s="3">
+        <v>35000000</v>
+      </c>
+      <c r="F342" s="3">
+        <v>7000000</v>
+      </c>
+      <c r="G342" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="C342" t="s">
-[...12 lines deleted...]
-      <c r="H342" s="3"/>
+      <c r="H342" s="4" t="s">
+        <v>825</v>
+      </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B343" t="s">
+        <v>588</v>
+      </c>
+      <c r="C343" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="D343"/>
       <c r="E343" s="3">
-        <v>12000000</v>
+        <v>25000000</v>
       </c>
       <c r="F343" s="3">
-        <v>2500000</v>
+        <v>5000000</v>
       </c>
       <c r="G343" s="3" t="s">
-        <v>591</v>
+        <v>449</v>
       </c>
       <c r="H343" s="3"/>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B344" t="s">
+        <v>590</v>
+      </c>
+      <c r="C344" t="s">
+        <v>591</v>
+      </c>
+      <c r="D344"/>
+      <c r="E344" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F344" s="3">
+        <v>2500000</v>
+      </c>
+      <c r="G344" s="3" t="s">
         <v>592</v>
-      </c>
-[...13 lines deleted...]
-        <v>427</v>
       </c>
       <c r="H344" s="3"/>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B345" t="s">
+        <v>593</v>
+      </c>
+      <c r="C345" t="s">
         <v>594</v>
       </c>
-      <c r="C345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D345" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E345" s="3">
-        <v>7000000</v>
-[...1 lines deleted...]
-      <c r="F345" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F345" s="3">
+        <v>2000000</v>
+      </c>
       <c r="G345" s="3" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="H345" s="3"/>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B346" t="s">
+        <v>595</v>
+      </c>
+      <c r="C346" t="s">
         <v>596</v>
       </c>
-      <c r="C346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D346" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E346" s="3">
-        <v>4545455</v>
+        <v>7000000</v>
       </c>
       <c r="F346" s="3"/>
       <c r="G346" s="3" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="H346" s="3"/>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B347" t="s">
+        <v>597</v>
+      </c>
+      <c r="C347" t="s">
         <v>598</v>
       </c>
-      <c r="C347" t="s">
-[...2 lines deleted...]
-      <c r="D347"/>
+      <c r="D347" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E347" s="3">
-        <v>40000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>4545455</v>
+      </c>
+      <c r="F347" s="3"/>
       <c r="G347" s="3" t="s">
-        <v>60</v>
+        <v>425</v>
       </c>
       <c r="H347" s="3"/>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B348" t="s">
+        <v>599</v>
+      </c>
+      <c r="C348" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="D348"/>
       <c r="E348" s="3">
-        <v>35000000</v>
+        <v>40000000</v>
       </c>
       <c r="F348" s="3">
-        <v>6000000</v>
+        <v>8000000</v>
       </c>
       <c r="G348" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H348" s="3"/>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B349" t="s">
+        <v>601</v>
+      </c>
+      <c r="C349" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="D349"/>
       <c r="E349" s="3">
-        <v>30000000</v>
+        <v>35000000</v>
       </c>
       <c r="F349" s="3">
         <v>6000000</v>
       </c>
       <c r="G349" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H349" s="3"/>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>603</v>
       </c>
       <c r="C350" t="s">
-        <v>604</v>
-[...3 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="D350"/>
       <c r="E350" s="3">
-        <v>18000000</v>
+        <v>30000000</v>
       </c>
       <c r="F350" s="3">
-        <v>10000000</v>
+        <v>6000000</v>
       </c>
       <c r="G350" s="3" t="s">
-        <v>605</v>
+        <v>60</v>
       </c>
       <c r="H350" s="3"/>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B351" t="s">
+        <v>604</v>
+      </c>
+      <c r="C351" t="s">
+        <v>605</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E351" s="3">
+        <v>18000000</v>
+      </c>
+      <c r="F351" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="G351" s="3" t="s">
         <v>606</v>
-      </c>
-[...13 lines deleted...]
-        <v>591</v>
       </c>
       <c r="H351" s="3"/>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B352" t="s">
+        <v>607</v>
+      </c>
+      <c r="C352" t="s">
         <v>608</v>
       </c>
-      <c r="C352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D352" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E352" s="3">
-        <v>6000000</v>
-[...1 lines deleted...]
-      <c r="F352" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F352" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G352" s="3" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H352" s="3"/>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B353" t="s">
+        <v>609</v>
+      </c>
+      <c r="C353" t="s">
         <v>610</v>
       </c>
-      <c r="D353"/>
+      <c r="D353" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E353" s="3">
-        <v>15000000</v>
+        <v>6000000</v>
       </c>
       <c r="F353" s="3"/>
       <c r="G353" s="3" t="s">
-        <v>60</v>
+        <v>592</v>
       </c>
       <c r="H353" s="3"/>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B354" t="s">
-        <v>456</v>
+        <v>611</v>
       </c>
       <c r="D354"/>
       <c r="E354" s="3">
-        <v>50000000</v>
+        <v>15000000</v>
       </c>
       <c r="F354" s="3"/>
       <c r="G354" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H354" s="3"/>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B355" t="s">
-        <v>611</v>
+        <v>457</v>
       </c>
       <c r="D355"/>
       <c r="E355" s="3">
-        <v>70000000</v>
+        <v>50000000</v>
       </c>
       <c r="F355" s="3"/>
       <c r="G355" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H355" s="3"/>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B356" t="s">
         <v>612</v>
       </c>
       <c r="D356"/>
       <c r="E356" s="3">
-        <v>50000000</v>
+        <v>70000000</v>
       </c>
       <c r="F356" s="3"/>
       <c r="G356" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H356" s="3"/>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B357" t="s">
         <v>613</v>
       </c>
       <c r="D357"/>
       <c r="E357" s="3">
-        <v>35000000</v>
+        <v>50000000</v>
       </c>
       <c r="F357" s="3"/>
       <c r="G357" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H357" s="3"/>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B358" t="s">
         <v>614</v>
       </c>
       <c r="D358"/>
       <c r="E358" s="3">
-        <v>25000000</v>
+        <v>35000000</v>
       </c>
       <c r="F358" s="3"/>
       <c r="G358" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H358" s="3"/>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B359" t="s">
         <v>615</v>
       </c>
       <c r="D359"/>
       <c r="E359" s="3">
-        <v>15000000</v>
+        <v>25000000</v>
       </c>
       <c r="F359" s="3"/>
       <c r="G359" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H359" s="3"/>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B360" t="s">
         <v>616</v>
       </c>
       <c r="D360"/>
       <c r="E360" s="3">
-        <v>20000000</v>
+        <v>15000000</v>
       </c>
       <c r="F360" s="3"/>
       <c r="G360" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H360" s="3"/>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B361" t="s">
         <v>617</v>
       </c>
       <c r="D361"/>
       <c r="E361" s="3">
-        <v>12000000</v>
+        <v>20000000</v>
       </c>
       <c r="F361" s="3"/>
       <c r="G361" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H361" s="3"/>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B362" t="s">
         <v>618</v>
       </c>
       <c r="D362"/>
       <c r="E362" s="3">
-        <v>6000000</v>
+        <v>12000000</v>
       </c>
       <c r="F362" s="3"/>
       <c r="G362" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H362" s="3"/>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B363" t="s">
         <v>619</v>
       </c>
       <c r="D363"/>
       <c r="E363" s="3">
-        <v>40000000</v>
+        <v>6000000</v>
       </c>
       <c r="F363" s="3"/>
       <c r="G363" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H363" s="3"/>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B364" t="s">
         <v>620</v>
       </c>
       <c r="D364"/>
       <c r="E364" s="3">
-        <v>20000000</v>
+        <v>40000000</v>
       </c>
       <c r="F364" s="3"/>
       <c r="G364" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H364" s="3"/>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B365" t="s">
         <v>621</v>
       </c>
       <c r="D365"/>
       <c r="E365" s="3">
         <v>20000000</v>
       </c>
       <c r="F365" s="3"/>
       <c r="G365" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H365" s="3"/>
     </row>
-    <row r="366" spans="1:8" customHeight="1" ht="25">
-      <c r="A366" s="2" t="s">
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>25</v>
+      </c>
+      <c r="B366" t="s">
+        <v>622</v>
+      </c>
+      <c r="D366"/>
+      <c r="E366" s="3">
+        <v>20000000</v>
+      </c>
+      <c r="F366" s="3"/>
+      <c r="G366" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H366" s="3"/>
+    </row>
+    <row r="367" spans="1:8" customHeight="1" ht="25">
+      <c r="A367" s="2" t="s">
         <v>827</v>
       </c>
-      <c r="D366"/>
-[...14 lines deleted...]
-      </c>
       <c r="D367"/>
-      <c r="E367" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E367" s="3"/>
       <c r="F367" s="3"/>
-      <c r="G367" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H367" s="4"/>
+      <c r="G367" s="3"/>
+      <c r="H367" s="3"/>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B368" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="C368" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="D368"/>
       <c r="E368" s="3">
-        <v>9000000</v>
+        <v>12000000</v>
       </c>
       <c r="F368" s="3"/>
       <c r="G368" s="3" t="s">
-        <v>414</v>
-[...4 lines deleted...]
-      <c r="A369" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="H368" s="4"/>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>2</v>
+      </c>
+      <c r="B369" t="s">
+        <v>626</v>
+      </c>
+      <c r="C369" t="s">
+        <v>627</v>
+      </c>
+      <c r="D369"/>
+      <c r="E369" s="3">
+        <v>9000000</v>
+      </c>
+      <c r="F369" s="3"/>
+      <c r="G369" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="H369" s="3"/>
+    </row>
+    <row r="370" spans="1:8" customHeight="1" ht="25">
+      <c r="A370" s="2" t="s">
         <v>828</v>
       </c>
-      <c r="D369"/>
-[...11 lines deleted...]
-      </c>
       <c r="D370"/>
-      <c r="E370" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E370" s="3"/>
       <c r="F370" s="3"/>
-      <c r="G370" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H370" s="4"/>
+      <c r="G370" s="3"/>
+      <c r="H370" s="3"/>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B371" t="s">
         <v>628</v>
       </c>
       <c r="D371"/>
       <c r="E371" s="3">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="F371" s="3"/>
       <c r="G371" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H371" s="3"/>
+      <c r="H371" s="4"/>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B372" t="s">
         <v>629</v>
       </c>
       <c r="D372"/>
       <c r="E372" s="3">
-        <v>20000000</v>
+        <v>25000000</v>
       </c>
       <c r="F372" s="3"/>
       <c r="G372" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H372" s="3"/>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B373" t="s">
         <v>630</v>
       </c>
       <c r="D373"/>
       <c r="E373" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="F373" s="3"/>
       <c r="G373" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H373" s="3"/>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B374" t="s">
         <v>631</v>
       </c>
       <c r="D374"/>
       <c r="E374" s="3">
-        <v>12000000</v>
+        <v>15000000</v>
       </c>
       <c r="F374" s="3"/>
       <c r="G374" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H374" s="3"/>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B375" t="s">
         <v>632</v>
       </c>
       <c r="D375"/>
       <c r="E375" s="3">
-        <v>10000000</v>
+        <v>12000000</v>
       </c>
       <c r="F375" s="3"/>
       <c r="G375" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H375" s="3"/>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B376" t="s">
         <v>633</v>
       </c>
       <c r="D376"/>
       <c r="E376" s="3">
-        <v>5000000</v>
+        <v>10000000</v>
       </c>
       <c r="F376" s="3"/>
       <c r="G376" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H376" s="3"/>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B377" t="s">
         <v>634</v>
       </c>
       <c r="D377"/>
       <c r="E377" s="3">
-        <v>70000000</v>
+        <v>5000000</v>
       </c>
       <c r="F377" s="3"/>
       <c r="G377" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H377" s="3"/>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B378" t="s">
         <v>635</v>
       </c>
-      <c r="C378" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D378"/>
       <c r="E378" s="3">
-        <v>22000000</v>
+        <v>70000000</v>
       </c>
       <c r="F378" s="3"/>
       <c r="G378" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H378" s="3"/>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B379" t="s">
+        <v>636</v>
+      </c>
+      <c r="C379" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="D379"/>
       <c r="E379" s="3">
-        <v>17000000</v>
+        <v>22000000</v>
       </c>
       <c r="F379" s="3"/>
       <c r="G379" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H379" s="3"/>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B380" t="s">
+        <v>638</v>
+      </c>
+      <c r="C380" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="D380"/>
       <c r="E380" s="3">
-        <v>14000000</v>
+        <v>17000000</v>
       </c>
       <c r="F380" s="3"/>
       <c r="G380" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H380" s="3"/>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B381" t="s">
+        <v>640</v>
+      </c>
+      <c r="C381" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="D381"/>
       <c r="E381" s="3">
-        <v>11000000</v>
+        <v>14000000</v>
       </c>
       <c r="F381" s="3"/>
       <c r="G381" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H381" s="3"/>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B382" t="s">
+        <v>642</v>
+      </c>
+      <c r="C382" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="D382"/>
       <c r="E382" s="3">
-        <v>8000000</v>
+        <v>11000000</v>
       </c>
       <c r="F382" s="3"/>
       <c r="G382" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H382" s="3"/>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B383" t="s">
+        <v>644</v>
+      </c>
+      <c r="C383" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="D383"/>
       <c r="E383" s="3">
-        <v>5500000</v>
+        <v>8000000</v>
       </c>
       <c r="F383" s="3"/>
       <c r="G383" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H383" s="3"/>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B384" t="s">
+        <v>646</v>
+      </c>
+      <c r="C384" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="D384"/>
       <c r="E384" s="3">
-        <v>3000000</v>
+        <v>5500000</v>
       </c>
       <c r="F384" s="3"/>
       <c r="G384" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H384" s="3"/>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B385" t="s">
+        <v>648</v>
+      </c>
+      <c r="C385" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="D385"/>
       <c r="E385" s="3">
-        <v>14000000</v>
+        <v>3000000</v>
       </c>
       <c r="F385" s="3"/>
       <c r="G385" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H385" s="3"/>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B386" t="s">
+        <v>650</v>
+      </c>
+      <c r="C386" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="D386"/>
       <c r="E386" s="3">
-        <v>10000000</v>
+        <v>14000000</v>
       </c>
       <c r="F386" s="3"/>
       <c r="G386" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H386" s="3"/>
     </row>
-    <row r="387" spans="1:8" customHeight="1" ht="25">
-      <c r="A387" s="2" t="s">
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>17</v>
+      </c>
+      <c r="B387" t="s">
+        <v>652</v>
+      </c>
+      <c r="C387" t="s">
+        <v>653</v>
+      </c>
+      <c r="D387"/>
+      <c r="E387" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="F387" s="3"/>
+      <c r="G387" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H387" s="3"/>
+    </row>
+    <row r="388" spans="1:8" customHeight="1" ht="25">
+      <c r="A388" s="2" t="s">
         <v>829</v>
       </c>
-      <c r="D387"/>
-[...11 lines deleted...]
-      </c>
       <c r="D388"/>
-      <c r="E388" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E388" s="3"/>
       <c r="F388" s="3"/>
-      <c r="G388" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H388" s="4"/>
+      <c r="G388" s="3"/>
+      <c r="H388" s="3"/>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B389" t="s">
         <v>654</v>
       </c>
       <c r="D389"/>
       <c r="E389" s="3">
-        <v>40000000</v>
+        <v>60000000</v>
       </c>
       <c r="F389" s="3"/>
       <c r="G389" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H389" s="3"/>
+      <c r="H389" s="4"/>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B390" t="s">
         <v>655</v>
       </c>
       <c r="D390"/>
       <c r="E390" s="3">
-        <v>18000000</v>
+        <v>40000000</v>
       </c>
       <c r="F390" s="3"/>
       <c r="G390" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H390" s="3"/>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B391" t="s">
         <v>656</v>
       </c>
       <c r="D391"/>
       <c r="E391" s="3">
-        <v>35000000</v>
+        <v>18000000</v>
       </c>
       <c r="F391" s="3"/>
       <c r="G391" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H391" s="3"/>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B392" t="s">
         <v>657</v>
       </c>
       <c r="D392"/>
       <c r="E392" s="3">
-        <v>30000000</v>
+        <v>35000000</v>
       </c>
       <c r="F392" s="3"/>
       <c r="G392" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H392" s="3"/>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B393" t="s">
         <v>658</v>
       </c>
       <c r="D393"/>
       <c r="E393" s="3">
-        <v>35000000</v>
+        <v>30000000</v>
       </c>
       <c r="F393" s="3"/>
       <c r="G393" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H393" s="3"/>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B394" t="s">
         <v>659</v>
       </c>
       <c r="D394"/>
       <c r="E394" s="3">
-        <v>17000000</v>
+        <v>35000000</v>
       </c>
       <c r="F394" s="3"/>
       <c r="G394" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H394" s="3"/>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B395" t="s">
         <v>660</v>
       </c>
       <c r="D395"/>
       <c r="E395" s="3">
-        <v>15000000</v>
+        <v>17000000</v>
       </c>
       <c r="F395" s="3"/>
       <c r="G395" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H395" s="3"/>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B396" t="s">
         <v>661</v>
       </c>
       <c r="D396"/>
       <c r="E396" s="3">
-        <v>12000000</v>
+        <v>15000000</v>
       </c>
       <c r="F396" s="3"/>
       <c r="G396" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H396" s="3"/>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B397" t="s">
         <v>662</v>
       </c>
       <c r="D397"/>
       <c r="E397" s="3">
-        <v>10000000</v>
+        <v>12000000</v>
       </c>
       <c r="F397" s="3"/>
       <c r="G397" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H397" s="3"/>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B398" t="s">
         <v>663</v>
       </c>
       <c r="D398"/>
       <c r="E398" s="3">
-        <v>6000000</v>
+        <v>10000000</v>
       </c>
       <c r="F398" s="3"/>
       <c r="G398" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H398" s="3"/>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B399" t="s">
         <v>664</v>
       </c>
       <c r="D399"/>
       <c r="E399" s="3">
-        <v>5000000</v>
+        <v>6000000</v>
       </c>
       <c r="F399" s="3"/>
       <c r="G399" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H399" s="3"/>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B400" t="s">
         <v>665</v>
       </c>
       <c r="D400"/>
       <c r="E400" s="3">
-        <v>6000000</v>
+        <v>5000000</v>
       </c>
       <c r="F400" s="3"/>
       <c r="G400" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H400" s="3"/>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B401" t="s">
         <v>666</v>
       </c>
       <c r="D401"/>
       <c r="E401" s="3">
-        <v>2000000</v>
+        <v>6000000</v>
       </c>
       <c r="F401" s="3"/>
       <c r="G401" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H401" s="3"/>
     </row>
-    <row r="402" spans="1:8" customHeight="1" ht="25">
-      <c r="A402" s="2" t="s">
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>14</v>
+      </c>
+      <c r="B402" t="s">
+        <v>667</v>
+      </c>
+      <c r="D402"/>
+      <c r="E402" s="3">
+        <v>2000000</v>
+      </c>
+      <c r="F402" s="3"/>
+      <c r="G402" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H402" s="3"/>
+    </row>
+    <row r="403" spans="1:8" customHeight="1" ht="25">
+      <c r="A403" s="2" t="s">
         <v>830</v>
       </c>
-      <c r="D402"/>
-[...11 lines deleted...]
-      </c>
       <c r="D403"/>
-      <c r="E403" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E403" s="3"/>
       <c r="F403" s="3"/>
-      <c r="G403" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H403" s="4"/>
+      <c r="G403" s="3"/>
+      <c r="H403" s="3"/>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B404" t="s">
         <v>668</v>
       </c>
       <c r="D404"/>
       <c r="E404" s="3">
-        <v>40000000</v>
+        <v>50000000</v>
       </c>
       <c r="F404" s="3"/>
       <c r="G404" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H404" s="3"/>
+      <c r="H404" s="4"/>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B405" t="s">
         <v>669</v>
       </c>
       <c r="D405"/>
       <c r="E405" s="3">
-        <v>18000000</v>
+        <v>40000000</v>
       </c>
       <c r="F405" s="3"/>
       <c r="G405" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H405" s="3"/>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B406" t="s">
         <v>670</v>
       </c>
       <c r="D406"/>
       <c r="E406" s="3">
-        <v>12000000</v>
+        <v>18000000</v>
       </c>
       <c r="F406" s="3"/>
       <c r="G406" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H406" s="3"/>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B407" t="s">
         <v>671</v>
       </c>
       <c r="D407"/>
       <c r="E407" s="3">
-        <v>15000000</v>
+        <v>12000000</v>
       </c>
       <c r="F407" s="3"/>
       <c r="G407" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H407" s="3"/>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B408" t="s">
         <v>672</v>
       </c>
       <c r="D408"/>
       <c r="E408" s="3">
-        <v>12000000</v>
+        <v>15000000</v>
       </c>
       <c r="F408" s="3"/>
       <c r="G408" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H408" s="3"/>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B409" t="s">
         <v>673</v>
       </c>
-      <c r="C409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D409"/>
       <c r="E409" s="3">
-        <v>55000000</v>
+        <v>12000000</v>
       </c>
       <c r="F409" s="3"/>
       <c r="G409" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H409" s="3"/>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B410" t="s">
+        <v>674</v>
+      </c>
+      <c r="C410" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="D410"/>
       <c r="E410" s="3">
-        <v>45000000</v>
+        <v>55000000</v>
       </c>
       <c r="F410" s="3"/>
       <c r="G410" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H410" s="3"/>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B411" t="s">
+        <v>676</v>
+      </c>
+      <c r="C411" t="s">
         <v>677</v>
       </c>
       <c r="D411"/>
       <c r="E411" s="3">
-        <v>53000000</v>
+        <v>45000000</v>
       </c>
       <c r="F411" s="3"/>
       <c r="G411" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H411" s="3"/>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B412" t="s">
         <v>678</v>
       </c>
       <c r="D412"/>
       <c r="E412" s="3">
-        <v>43000000</v>
+        <v>53000000</v>
       </c>
       <c r="F412" s="3"/>
       <c r="G412" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H412" s="3"/>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B413" t="s">
         <v>679</v>
       </c>
       <c r="D413"/>
       <c r="E413" s="3">
-        <v>21000000</v>
+        <v>43000000</v>
       </c>
       <c r="F413" s="3"/>
       <c r="G413" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H413" s="3"/>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B414" t="s">
         <v>680</v>
       </c>
       <c r="D414"/>
       <c r="E414" s="3">
-        <v>18000000</v>
+        <v>21000000</v>
       </c>
       <c r="F414" s="3"/>
       <c r="G414" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H414" s="3"/>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B415" t="s">
         <v>681</v>
       </c>
       <c r="D415"/>
       <c r="E415" s="3">
-        <v>15000000</v>
+        <v>18000000</v>
       </c>
       <c r="F415" s="3"/>
       <c r="G415" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H415" s="3"/>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B416" t="s">
         <v>682</v>
       </c>
       <c r="D416"/>
       <c r="E416" s="3">
         <v>15000000</v>
       </c>
       <c r="F416" s="3"/>
       <c r="G416" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H416" s="3"/>
     </row>
-    <row r="417" spans="1:8" customHeight="1" ht="25">
-      <c r="A417" s="2" t="s">
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>14</v>
+      </c>
+      <c r="B417" t="s">
+        <v>683</v>
+      </c>
+      <c r="D417"/>
+      <c r="E417" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F417" s="3"/>
+      <c r="G417" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H417" s="3"/>
+    </row>
+    <row r="418" spans="1:8" customHeight="1" ht="25">
+      <c r="A418" s="2" t="s">
         <v>831</v>
       </c>
-      <c r="D417"/>
-[...11 lines deleted...]
-      </c>
       <c r="D418"/>
-      <c r="E418" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E418" s="3"/>
       <c r="F418" s="3"/>
-      <c r="G418" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H418" s="4"/>
+      <c r="G418" s="3"/>
+      <c r="H418" s="3"/>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B419" t="s">
         <v>684</v>
       </c>
       <c r="D419"/>
       <c r="E419" s="3">
-        <v>20000000</v>
+        <v>25000000</v>
       </c>
       <c r="F419" s="3"/>
       <c r="G419" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H419" s="3"/>
+      <c r="H419" s="4"/>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B420" t="s">
         <v>685</v>
       </c>
       <c r="D420"/>
       <c r="E420" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="F420" s="3"/>
       <c r="G420" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H420" s="3"/>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B421" t="s">
         <v>686</v>
       </c>
       <c r="D421"/>
       <c r="E421" s="3">
-        <v>13000000</v>
+        <v>15000000</v>
       </c>
       <c r="F421" s="3"/>
       <c r="G421" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H421" s="3"/>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B422" t="s">
         <v>687</v>
       </c>
       <c r="D422"/>
       <c r="E422" s="3">
-        <v>32000000</v>
+        <v>13000000</v>
       </c>
       <c r="F422" s="3"/>
       <c r="G422" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H422" s="3"/>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B423" t="s">
         <v>688</v>
       </c>
       <c r="D423"/>
       <c r="E423" s="3">
-        <v>27000000</v>
+        <v>32000000</v>
       </c>
       <c r="F423" s="3"/>
       <c r="G423" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H423" s="3"/>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B424" t="s">
         <v>689</v>
       </c>
       <c r="D424"/>
       <c r="E424" s="3">
-        <v>22000000</v>
+        <v>27000000</v>
       </c>
       <c r="F424" s="3"/>
       <c r="G424" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H424" s="3"/>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B425" t="s">
         <v>690</v>
       </c>
       <c r="D425"/>
       <c r="E425" s="3">
-        <v>20000000</v>
+        <v>22000000</v>
       </c>
       <c r="F425" s="3"/>
       <c r="G425" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H425" s="3"/>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B426" t="s">
         <v>691</v>
       </c>
       <c r="D426"/>
       <c r="E426" s="3">
-        <v>8000000</v>
+        <v>20000000</v>
       </c>
       <c r="F426" s="3"/>
       <c r="G426" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H426" s="3"/>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B427" t="s">
         <v>692</v>
       </c>
       <c r="D427"/>
       <c r="E427" s="3">
         <v>6000000</v>
       </c>
       <c r="F427" s="3"/>
       <c r="G427" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H427" s="3"/>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B428" t="s">
         <v>693</v>
       </c>
       <c r="D428"/>
       <c r="E428" s="3">
         <v>6000000</v>
       </c>
       <c r="F428" s="3"/>
       <c r="G428" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H428" s="3"/>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B429" t="s">
         <v>694</v>
       </c>
       <c r="D429"/>
       <c r="E429" s="3">
         <v>5000000</v>
       </c>
       <c r="F429" s="3"/>
       <c r="G429" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H429" s="3"/>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B430" t="s">
         <v>695</v>
       </c>
       <c r="D430"/>
       <c r="E430" s="3">
         <v>4000000</v>
       </c>
       <c r="F430" s="3"/>
       <c r="G430" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H430" s="3"/>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B431" t="s">
         <v>696</v>
       </c>
       <c r="D431"/>
       <c r="E431" s="3">
         <v>2000000</v>
       </c>
       <c r="F431" s="3"/>
       <c r="G431" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H431" s="3"/>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B432" t="s">
         <v>697</v>
       </c>
       <c r="C432" t="s">
         <v>698</v>
       </c>
       <c r="D432"/>
       <c r="E432" s="3">
         <v>35000000</v>
       </c>
       <c r="F432" s="3"/>
       <c r="G432" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H432" s="3"/>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B433" t="s">
         <v>699</v>
       </c>
       <c r="C433" t="s">
         <v>700</v>
       </c>
       <c r="D433"/>
       <c r="E433" s="3">
         <v>31000000</v>
       </c>
       <c r="F433" s="3"/>
       <c r="G433" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H433" s="3"/>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B434" t="s">
         <v>701</v>
       </c>
       <c r="C434" t="s">
         <v>702</v>
       </c>
       <c r="D434"/>
       <c r="E434" s="3">
         <v>43000000</v>
       </c>
       <c r="F434" s="3"/>
       <c r="G434" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H434" s="3"/>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B435" t="s">
         <v>703</v>
       </c>
       <c r="C435" t="s">
         <v>702</v>
       </c>
       <c r="D435"/>
       <c r="E435" s="3">
         <v>41000000</v>
       </c>
       <c r="F435" s="3"/>
       <c r="G435" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H435" s="3"/>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B436" t="s">
         <v>704</v>
       </c>
       <c r="C436" t="s">
         <v>702</v>
       </c>
       <c r="D436"/>
       <c r="E436" s="3">
         <v>39000000</v>
       </c>
       <c r="F436" s="3"/>
       <c r="G436" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H436" s="3"/>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B437" t="s">
         <v>705</v>
       </c>
       <c r="D437"/>
       <c r="E437" s="3">
         <v>48000000</v>
       </c>
       <c r="F437" s="3"/>
       <c r="G437" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H437" s="3"/>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B438" t="s">
         <v>706</v>
       </c>
       <c r="C438" t="s">
         <v>707</v>
       </c>
       <c r="D438"/>
       <c r="E438" s="3">
         <v>53000000</v>
       </c>
       <c r="F438" s="3"/>
       <c r="G438" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H438" s="3"/>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B439" t="s">
         <v>708</v>
       </c>
       <c r="C439" t="s">
         <v>709</v>
       </c>
       <c r="D439"/>
       <c r="E439" s="3">
         <v>58000000</v>
       </c>
       <c r="F439" s="3"/>
       <c r="G439" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H439" s="3"/>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B440" t="s">
         <v>710</v>
       </c>
       <c r="C440" t="s">
         <v>711</v>
       </c>
       <c r="D440"/>
       <c r="E440" s="3">
         <v>88500000</v>
       </c>
       <c r="F440" s="3"/>
       <c r="G440" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H440" s="3"/>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B441" t="s">
         <v>712</v>
       </c>
       <c r="C441" t="s">
         <v>713</v>
       </c>
       <c r="D441"/>
       <c r="E441" s="3">
         <v>95000000</v>
       </c>
       <c r="F441" s="3"/>
       <c r="G441" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H441" s="3"/>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B442" t="s">
         <v>714</v>
       </c>
       <c r="C442" t="s">
         <v>715</v>
       </c>
       <c r="D442"/>
       <c r="E442" s="3">
         <v>30000000</v>
       </c>
       <c r="F442" s="3"/>
       <c r="G442" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H442" s="3"/>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B443" t="s">
         <v>716</v>
       </c>
       <c r="C443" t="s">
         <v>700</v>
       </c>
       <c r="D443"/>
       <c r="E443" s="3">
         <v>26000000</v>
       </c>
       <c r="F443" s="3"/>
       <c r="G443" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H443" s="3"/>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B444" t="s">
         <v>717</v>
       </c>
       <c r="D444"/>
       <c r="E444" s="3">
         <v>38000000</v>
       </c>
       <c r="F444" s="3"/>
       <c r="G444" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H444" s="3"/>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B445" t="s">
         <v>718</v>
       </c>
       <c r="C445" t="s">
         <v>702</v>
       </c>
       <c r="D445"/>
       <c r="E445" s="3">
         <v>36000000</v>
       </c>
       <c r="F445" s="3"/>
       <c r="G445" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H445" s="3"/>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B446" t="s">
         <v>719</v>
       </c>
       <c r="C446" t="s">
         <v>702</v>
       </c>
       <c r="D446"/>
       <c r="E446" s="3">
         <v>34000000</v>
       </c>
       <c r="F446" s="3"/>
       <c r="G446" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H446" s="3"/>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B447" t="s">
         <v>720</v>
       </c>
       <c r="C447" t="s">
         <v>721</v>
       </c>
       <c r="D447"/>
       <c r="E447" s="3">
         <v>43000000</v>
       </c>
       <c r="F447" s="3"/>
       <c r="G447" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H447" s="3"/>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B448" t="s">
         <v>722</v>
       </c>
       <c r="C448" t="s">
         <v>707</v>
       </c>
       <c r="D448"/>
       <c r="E448" s="3">
         <v>48000000</v>
       </c>
       <c r="F448" s="3"/>
       <c r="G448" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H448" s="3"/>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B449" t="s">
         <v>723</v>
       </c>
       <c r="C449" t="s">
         <v>709</v>
       </c>
       <c r="D449"/>
       <c r="E449" s="3">
         <v>53000000</v>
       </c>
       <c r="F449" s="3"/>
       <c r="G449" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H449" s="3"/>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B450" t="s">
         <v>724</v>
       </c>
       <c r="C450" t="s">
         <v>711</v>
       </c>
       <c r="D450"/>
       <c r="E450" s="3">
         <v>82000000</v>
       </c>
       <c r="F450" s="3"/>
       <c r="G450" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H450" s="3"/>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B451" t="s">
         <v>725</v>
       </c>
       <c r="C451" t="s">
         <v>713</v>
       </c>
       <c r="D451"/>
       <c r="E451" s="3">
         <v>85500000</v>
       </c>
       <c r="F451" s="3"/>
       <c r="G451" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H451" s="3"/>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B452" t="s">
         <v>726</v>
       </c>
       <c r="C452" t="s">
         <v>698</v>
       </c>
       <c r="D452"/>
       <c r="E452" s="3">
         <v>42000000</v>
       </c>
       <c r="F452" s="3"/>
       <c r="G452" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H452" s="3"/>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B453" t="s">
         <v>727</v>
       </c>
       <c r="C453" t="s">
         <v>700</v>
       </c>
       <c r="D453"/>
       <c r="E453" s="3">
         <v>38000000</v>
       </c>
       <c r="F453" s="3"/>
       <c r="G453" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H453" s="3"/>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B454" t="s">
         <v>728</v>
       </c>
       <c r="C454" t="s">
         <v>702</v>
       </c>
       <c r="D454"/>
       <c r="E454" s="3">
         <v>50000000</v>
       </c>
       <c r="F454" s="3"/>
       <c r="G454" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H454" s="3"/>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B455" t="s">
         <v>729</v>
       </c>
       <c r="C455" t="s">
         <v>702</v>
       </c>
       <c r="D455"/>
       <c r="E455" s="3">
         <v>48000000</v>
       </c>
       <c r="F455" s="3"/>
       <c r="G455" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H455" s="3"/>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B456" t="s">
         <v>730</v>
       </c>
       <c r="C456" t="s">
         <v>702</v>
       </c>
       <c r="D456"/>
       <c r="E456" s="3">
         <v>46000000</v>
       </c>
       <c r="F456" s="3"/>
       <c r="G456" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H456" s="3"/>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B457" t="s">
         <v>731</v>
       </c>
       <c r="C457" t="s">
         <v>732</v>
       </c>
       <c r="D457"/>
       <c r="E457" s="3">
         <v>55000000</v>
       </c>
       <c r="F457" s="3"/>
       <c r="G457" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H457" s="3"/>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B458" t="s">
         <v>733</v>
       </c>
       <c r="C458" t="s">
         <v>707</v>
       </c>
       <c r="D458"/>
       <c r="E458" s="3">
         <v>60000000</v>
       </c>
       <c r="F458" s="3"/>
       <c r="G458" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H458" s="3"/>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B459" t="s">
         <v>734</v>
       </c>
       <c r="C459" t="s">
         <v>709</v>
       </c>
       <c r="D459"/>
       <c r="E459" s="3">
         <v>65000000</v>
       </c>
       <c r="F459" s="3"/>
       <c r="G459" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H459" s="3"/>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B460" t="s">
         <v>735</v>
       </c>
       <c r="C460" t="s">
         <v>736</v>
       </c>
       <c r="D460"/>
       <c r="E460" s="3">
         <v>97500000</v>
       </c>
       <c r="F460" s="3"/>
       <c r="G460" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H460" s="3"/>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B461" t="s">
         <v>737</v>
       </c>
       <c r="C461" t="s">
         <v>738</v>
       </c>
       <c r="D461"/>
       <c r="E461" s="3">
         <v>104000000</v>
       </c>
       <c r="F461" s="3"/>
       <c r="G461" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H461" s="3"/>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B462" t="s">
         <v>739</v>
       </c>
       <c r="C462" t="s">
         <v>698</v>
       </c>
       <c r="D462"/>
       <c r="E462" s="3">
         <v>37000000</v>
       </c>
       <c r="F462" s="3"/>
       <c r="G462" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H462" s="3"/>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B463" t="s">
         <v>740</v>
       </c>
       <c r="D463"/>
       <c r="E463" s="3">
         <v>33000000</v>
       </c>
       <c r="F463" s="3"/>
       <c r="G463" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H463" s="3"/>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B464" t="s">
         <v>741</v>
       </c>
       <c r="C464" t="s">
         <v>702</v>
       </c>
       <c r="D464"/>
       <c r="E464" s="3">
         <v>45000000</v>
       </c>
       <c r="F464" s="3"/>
       <c r="G464" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H464" s="3"/>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B465" t="s">
         <v>742</v>
       </c>
       <c r="C465" t="s">
         <v>702</v>
       </c>
       <c r="D465"/>
       <c r="E465" s="3">
         <v>43000000</v>
       </c>
       <c r="F465" s="3"/>
       <c r="G465" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H465" s="3"/>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B466" t="s">
         <v>743</v>
       </c>
       <c r="C466" t="s">
         <v>702</v>
       </c>
       <c r="D466"/>
       <c r="E466" s="3">
         <v>41000000</v>
       </c>
       <c r="F466" s="3"/>
       <c r="G466" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H466" s="3"/>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B467" t="s">
         <v>744</v>
       </c>
       <c r="C467" t="s">
         <v>721</v>
       </c>
       <c r="D467"/>
       <c r="E467" s="3">
         <v>50000000</v>
       </c>
       <c r="F467" s="3"/>
       <c r="G467" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H467" s="3"/>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B468" t="s">
         <v>745</v>
       </c>
       <c r="C468" t="s">
         <v>707</v>
       </c>
       <c r="D468"/>
       <c r="E468" s="3">
         <v>55000000</v>
       </c>
       <c r="F468" s="3"/>
       <c r="G468" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H468" s="3"/>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B469" t="s">
         <v>746</v>
       </c>
       <c r="C469" t="s">
         <v>747</v>
       </c>
       <c r="D469"/>
       <c r="E469" s="3">
         <v>60000000</v>
       </c>
       <c r="F469" s="3"/>
       <c r="G469" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H469" s="3"/>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B470" t="s">
         <v>748</v>
       </c>
       <c r="C470" t="s">
         <v>736</v>
       </c>
       <c r="D470"/>
       <c r="E470" s="3">
         <v>91000000</v>
       </c>
       <c r="F470" s="3"/>
       <c r="G470" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H470" s="3"/>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B471" t="s">
         <v>749</v>
       </c>
       <c r="C471" t="s">
         <v>738</v>
       </c>
       <c r="D471"/>
       <c r="E471" s="3">
         <v>97500000</v>
       </c>
       <c r="F471" s="3"/>
       <c r="G471" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H471" s="3"/>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B472" t="s">
         <v>750</v>
       </c>
       <c r="D472"/>
       <c r="E472" s="3">
         <v>12000000</v>
       </c>
       <c r="F472" s="3"/>
       <c r="G472" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H472" s="3"/>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B473" t="s">
         <v>751</v>
       </c>
       <c r="D473"/>
       <c r="E473" s="3">
         <v>7000000</v>
       </c>
       <c r="F473" s="3"/>
       <c r="G473" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H473" s="3"/>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B474" t="s">
         <v>752</v>
       </c>
       <c r="D474"/>
       <c r="E474" s="3">
         <v>16000000</v>
       </c>
       <c r="F474" s="3"/>
       <c r="G474" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H474" s="3"/>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B475" t="s">
         <v>753</v>
       </c>
       <c r="D475"/>
       <c r="E475" s="3">
         <v>12000000</v>
       </c>
       <c r="F475" s="3"/>
       <c r="G475" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H475" s="3"/>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B476" t="s">
         <v>754</v>
       </c>
       <c r="D476"/>
       <c r="E476" s="3">
         <v>3500000</v>
       </c>
       <c r="F476" s="3"/>
       <c r="G476" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H476" s="3"/>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B477" t="s">
         <v>755</v>
       </c>
       <c r="D477"/>
       <c r="E477" s="3">
         <v>3000000</v>
       </c>
       <c r="F477" s="3"/>
       <c r="G477" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H477" s="3"/>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B478" t="s">
         <v>756</v>
       </c>
       <c r="C478" t="s">
         <v>757</v>
       </c>
       <c r="D478"/>
       <c r="E478" s="3">
         <v>22000000</v>
       </c>
       <c r="F478" s="3"/>
       <c r="G478" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H478" s="3"/>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B479" t="s">
         <v>758</v>
       </c>
       <c r="C479" t="s">
         <v>700</v>
       </c>
       <c r="D479"/>
       <c r="E479" s="3">
         <v>18000000</v>
       </c>
       <c r="F479" s="3"/>
       <c r="G479" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H479" s="3"/>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B480" t="s">
         <v>759</v>
       </c>
       <c r="C480" t="s">
         <v>760</v>
       </c>
       <c r="D480"/>
       <c r="E480" s="3">
         <v>30000000</v>
       </c>
       <c r="F480" s="3"/>
       <c r="G480" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H480" s="3"/>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B481" t="s">
         <v>761</v>
       </c>
       <c r="C481" t="s">
         <v>760</v>
       </c>
       <c r="D481"/>
       <c r="E481" s="3">
         <v>28000000</v>
       </c>
       <c r="F481" s="3"/>
       <c r="G481" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H481" s="3"/>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B482" t="s">
         <v>762</v>
       </c>
       <c r="C482" t="s">
         <v>760</v>
       </c>
       <c r="D482"/>
       <c r="E482" s="3">
         <v>26000000</v>
       </c>
       <c r="F482" s="3"/>
       <c r="G482" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H482" s="3"/>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B483" t="s">
         <v>763</v>
       </c>
       <c r="C483" t="s">
         <v>764</v>
       </c>
       <c r="D483"/>
       <c r="E483" s="3">
         <v>35000000</v>
       </c>
       <c r="F483" s="3"/>
       <c r="G483" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H483" s="3"/>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B484" t="s">
         <v>765</v>
       </c>
       <c r="C484" t="s">
         <v>766</v>
       </c>
       <c r="D484"/>
       <c r="E484" s="3">
         <v>40000000</v>
       </c>
       <c r="F484" s="3"/>
       <c r="G484" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H484" s="3"/>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B485" t="s">
         <v>767</v>
       </c>
       <c r="C485" t="s">
         <v>768</v>
       </c>
       <c r="D485"/>
       <c r="E485" s="3">
         <v>45000000</v>
       </c>
       <c r="F485" s="3"/>
       <c r="G485" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H485" s="3"/>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B486" t="s">
         <v>769</v>
       </c>
       <c r="C486" t="s">
         <v>770</v>
       </c>
       <c r="D486"/>
       <c r="E486" s="3">
         <v>71500000</v>
       </c>
       <c r="F486" s="3"/>
       <c r="G486" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H486" s="3"/>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B487" t="s">
         <v>771</v>
       </c>
       <c r="C487" t="s">
         <v>738</v>
       </c>
       <c r="D487"/>
       <c r="E487" s="3">
         <v>78000000</v>
       </c>
       <c r="F487" s="3"/>
       <c r="G487" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H487" s="3"/>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B488" t="s">
         <v>772</v>
       </c>
       <c r="C488" t="s">
         <v>757</v>
       </c>
       <c r="D488"/>
       <c r="E488" s="3">
         <v>26000000</v>
       </c>
       <c r="F488" s="3"/>
       <c r="G488" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H488" s="3"/>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B489" t="s">
         <v>773</v>
       </c>
       <c r="C489" t="s">
         <v>700</v>
       </c>
       <c r="D489"/>
       <c r="E489" s="3">
         <v>22000000</v>
       </c>
       <c r="F489" s="3"/>
       <c r="G489" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H489" s="3"/>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B490" t="s">
         <v>774</v>
       </c>
       <c r="C490" t="s">
         <v>760</v>
       </c>
       <c r="D490"/>
       <c r="E490" s="3">
         <v>34000000</v>
       </c>
       <c r="F490" s="3"/>
       <c r="G490" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H490" s="3"/>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B491" t="s">
         <v>775</v>
       </c>
       <c r="C491" t="s">
         <v>760</v>
       </c>
       <c r="D491"/>
       <c r="E491" s="3">
         <v>32000000</v>
       </c>
       <c r="F491" s="3"/>
       <c r="G491" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H491" s="3"/>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B492" t="s">
         <v>776</v>
       </c>
       <c r="C492" t="s">
         <v>760</v>
       </c>
       <c r="D492"/>
       <c r="E492" s="3">
         <v>30000000</v>
       </c>
       <c r="F492" s="3"/>
       <c r="G492" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H492" s="3"/>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B493" t="s">
         <v>777</v>
       </c>
       <c r="C493" t="s">
         <v>778</v>
       </c>
       <c r="D493"/>
       <c r="E493" s="3">
         <v>39000000</v>
       </c>
       <c r="F493" s="3"/>
       <c r="G493" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H493" s="3"/>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B494" t="s">
         <v>779</v>
       </c>
       <c r="D494"/>
       <c r="E494" s="3">
         <v>44000000</v>
       </c>
       <c r="F494" s="3"/>
       <c r="G494" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H494" s="3"/>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B495" t="s">
         <v>780</v>
       </c>
       <c r="C495" t="s">
         <v>781</v>
       </c>
       <c r="D495"/>
       <c r="E495" s="3">
         <v>49000000</v>
       </c>
       <c r="F495" s="3"/>
       <c r="G495" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H495" s="3"/>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B496" t="s">
         <v>782</v>
       </c>
       <c r="C496" t="s">
         <v>736</v>
       </c>
       <c r="D496"/>
       <c r="E496" s="3">
         <v>76700000</v>
       </c>
       <c r="F496" s="3"/>
       <c r="G496" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H496" s="3"/>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B497" t="s">
         <v>783</v>
       </c>
       <c r="C497" t="s">
         <v>738</v>
       </c>
       <c r="D497"/>
       <c r="E497" s="3">
         <v>83200000</v>
       </c>
       <c r="F497" s="3"/>
       <c r="G497" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H497" s="3"/>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B498" t="s">
         <v>784</v>
       </c>
       <c r="D498"/>
       <c r="E498" s="3">
         <v>4000000</v>
       </c>
       <c r="F498" s="3"/>
       <c r="G498" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H498" s="3"/>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B499" t="s">
         <v>785</v>
       </c>
       <c r="D499"/>
       <c r="E499" s="3">
         <v>7000000</v>
       </c>
       <c r="F499" s="3"/>
       <c r="G499" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H499" s="3"/>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B500" t="s">
         <v>786</v>
       </c>
       <c r="D500"/>
       <c r="E500" s="3">
         <v>200000</v>
       </c>
       <c r="F500" s="3"/>
       <c r="G500" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H500" s="3"/>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B501" t="s">
         <v>787</v>
       </c>
       <c r="D501"/>
       <c r="E501" s="3">
         <v>250000</v>
       </c>
       <c r="F501" s="3"/>
       <c r="G501" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H501" s="3"/>
     </row>
     <row r="502" spans="1:8" customHeight="1" ht="25">
       <c r="A502" s="2" t="s">
         <v>832</v>
       </c>
       <c r="D502"/>
       <c r="E502" s="3"/>
       <c r="F502" s="3"/>
       <c r="G502" s="3"/>
       <c r="H502" s="3"/>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
         <v>1</v>
       </c>
       <c r="B503" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C503" t="s">
         <v>788</v>
       </c>
       <c r="D503"/>
       <c r="E503" s="3">
         <v>12000000</v>
       </c>
       <c r="F503" s="3"/>
       <c r="G503" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H503" s="4"/>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
         <v>2</v>
       </c>
       <c r="B504" t="s">
         <v>789</v>
       </c>
       <c r="C504" t="s">
         <v>790</v>
       </c>
       <c r="D504"/>
@@ -13317,245 +13317,245 @@
         <v>794</v>
       </c>
       <c r="D506"/>
       <c r="E506" s="3">
         <v>4000000</v>
       </c>
       <c r="F506" s="3"/>
       <c r="G506" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H506" s="3"/>
     </row>
     <row r="507" spans="1:8">
       <c r="D507"/>
       <c r="E507" s="3"/>
       <c r="F507" s="3"/>
       <c r="G507" s="3"/>
       <c r="H507" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H3:H26"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="H28:H34"/>
     <mergeCell ref="A27:H27"/>
-    <mergeCell ref="H36:H61"/>
+    <mergeCell ref="H36:H62"/>
     <mergeCell ref="A35:H35"/>
-    <mergeCell ref="H63:H150"/>
-[...38 lines deleted...]
-    <mergeCell ref="A417:H417"/>
+    <mergeCell ref="H64:H151"/>
+    <mergeCell ref="A63:H63"/>
+    <mergeCell ref="H153:H156"/>
+    <mergeCell ref="A152:H152"/>
+    <mergeCell ref="H158:H167"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="H169:H178"/>
+    <mergeCell ref="A168:H168"/>
+    <mergeCell ref="H180:H197"/>
+    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="H199:H229"/>
+    <mergeCell ref="A198:H198"/>
+    <mergeCell ref="H231:H236"/>
+    <mergeCell ref="A230:H230"/>
+    <mergeCell ref="H238:H240"/>
+    <mergeCell ref="A237:H237"/>
+    <mergeCell ref="H242:H247"/>
+    <mergeCell ref="A241:H241"/>
+    <mergeCell ref="H249:H258"/>
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="H260:H266"/>
+    <mergeCell ref="A259:H259"/>
+    <mergeCell ref="H268:H275"/>
+    <mergeCell ref="A267:H267"/>
+    <mergeCell ref="H277:H322"/>
+    <mergeCell ref="A276:H276"/>
+    <mergeCell ref="H324:H340"/>
+    <mergeCell ref="A323:H323"/>
+    <mergeCell ref="H342:H366"/>
+    <mergeCell ref="A341:H341"/>
+    <mergeCell ref="H368:H369"/>
+    <mergeCell ref="A367:H367"/>
+    <mergeCell ref="H371:H387"/>
+    <mergeCell ref="A370:H370"/>
+    <mergeCell ref="H389:H402"/>
+    <mergeCell ref="A388:H388"/>
+    <mergeCell ref="H404:H417"/>
+    <mergeCell ref="A403:H403"/>
+    <mergeCell ref="H419:H501"/>
+    <mergeCell ref="A418:H418"/>
     <mergeCell ref="H503:H506"/>
     <mergeCell ref="A502:H502"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId_hyperlink_1" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_10" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_11" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_12" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_13" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_14" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_15" tooltip="Đi đến trang" display="Đi đến trang"/>
-    <hyperlink ref="D51" r:id="rId_hyperlink_16" tooltip="Đi đến trang" display="Đi đến trang"/>
-[...132 lines deleted...]
-    <hyperlink ref="H198" r:id="rId_hyperlink_149" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_16" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_17" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_18" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_19" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_20" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_21" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_22" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_23" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_24" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_25" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_26" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_27" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_28" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_29" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_30" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_31" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_32" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_33" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_34" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_35" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_36" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_37" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_38" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_39" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_40" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_41" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_42" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_43" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_44" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_45" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_46" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_47" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_48" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_49" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_50" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_51" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_52" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_53" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_54" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_55" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_56" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_57" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_58" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_59" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_60" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_61" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_62" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_63" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_64" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_65" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_66" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_67" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_68" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_69" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_70" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_71" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_72" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_73" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_74" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_75" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_76" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_77" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_78" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_79" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_80" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_81" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_82" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_83" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_84" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_85" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_86" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_87" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_88" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_89" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_90" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_91" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_92" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_93" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_94" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_95" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_96" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_97" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_98" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_99" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_100" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_101" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_102" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_103" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_104" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_105" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_106" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_107" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_108" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_109" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_110" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_111" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_112" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_113" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_114" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_115" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_116" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_117" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_118" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_119" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_120" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_121" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_122" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_123" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_124" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_125" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_126" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_127" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_128" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_129" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_130" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_131" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_132" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_133" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_134" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_135" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_136" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_137" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_138" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_139" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_140" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_141" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_142" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_143" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_144" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_145" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_146" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_147" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_148" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="H199" r:id="rId_hyperlink_149" tooltip="Đi đến trang" display="Đi đến trang"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>