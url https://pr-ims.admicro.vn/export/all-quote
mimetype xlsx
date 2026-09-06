--- v2 (2026-07-21)
+++ v3 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="833">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1062">
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Loại bài</t>
   </si>
   <si>
     <t>Mô tả</t>
   </si>
   <si>
     <t>Demo vị trí đăng</t>
   </si>
   <si>
     <t>Đơn giá (VND) chưa VAT</t>
   </si>
   <si>
     <t>Giá hiển thị thêm 2h trên home VND</t>
   </si>
   <si>
     <t>Lượng view ước tính</t>
   </si>
   <si>
     <t>Ghi chú</t>
   </si>
   <si>
@@ -153,61 +153,160 @@
   <si>
     <t>- Đăng Mix trên cả PC và Mobile
 *Chỉ kèm 01 gói Viewplus trị giá 3 triệu</t>
   </si>
   <si>
     <t>Bài loại 3 STREAM 3 PC (CS3) - 8M</t>
   </si>
   <si>
     <t>- Bài thứ 6 Stream 3 TRANG CHỦ (PC)
 - Bài trên trang CHUYÊN MỤC tương ứng (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>2420 - 3388</t>
   </si>
   <si>
     <t>Bài loại 4 XAC - 7M</t>
   </si>
   <si>
     <t>- Bài nổi bật Box 'Xem - Ăn - Chơi' trên TRANG CHỦ (PC &amp; Mobile)
 - Bài nổi bật CHUYÊN MỤC (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>968 - 1815</t>
   </si>
   <si>
+    <t>BÀI LOẠI 2 - STREAM 2 - PC - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>0 - 0</t>
+  </si>
+  <si>
+    <t>PR STAR - BÀI LOẠI 1 -  NỔI BẬT MỤC -  PC + MOBILE - Nhóm 1 - 2026 - 40m</t>
+  </si>
+  <si>
+    <t>PR STAR - BÀI LOẠI 1 -  NỔI BẬT MỤC -  PC + MOBILE - Nhóm 2 - 2026 - 35m</t>
+  </si>
+  <si>
+    <t>BÀI 3  STREAM 3 - PC - 2026 - 10M</t>
+  </si>
+  <si>
     <t>Bài loại 5 TIỂU MỤC - 4M</t>
   </si>
   <si>
     <t>- Bài thứ 2 Box 'Tiêu Điểm Tuần' trang TIỂU MỤC (PC)
 - Bài thứ 4 trang TIỂU MỤC
 *Không chia sẻ</t>
   </si>
   <si>
     <t>968 - 1573</t>
   </si>
   <si>
+    <t>BÀI TOP 1 - PC + MOBILE -  2026 - 120M</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI TOP 1 - PC - 2026 - 80M</t>
+  </si>
+  <si>
+    <t>BÀI TOP 1 - PC - 2026 - 75M</t>
+  </si>
+  <si>
+    <t>BÀI TOP 1 - MOBILE - 2026 - 75M</t>
+  </si>
+  <si>
+    <t>Pr Star - ĐẶC BIỆT  - PC + MOBILE - 2026 - 60M</t>
+  </si>
+  <si>
+    <t>ĐẶC BIỆT  - PC + MOBILE - 2026 - 55M</t>
+  </si>
+  <si>
+    <t>BÀI ĐẶC BIỆT - PC - 2026 - 36M</t>
+  </si>
+  <si>
+    <t>BÀI ĐẶC BIỆT - MOBILE - 2026 - 36M</t>
+  </si>
+  <si>
+    <t>NỔI BẬT MỤC  - PC + MOBILE - Nhóm 2 - 2026 - 30M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 - NỔI BẬT MỤC  - PC + MOBILE - Nhóm 1 - 2026 - 36M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 -  NỔI BẬT MỤC - PC - Nhóm 1 - 2026 - 24M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 -  NỔI BẬT MỤC - PC - Nhóm 2 - 2026 - 21M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 -  NỔI BẬT MỤC - MOBILE- Nhóm 1 - 2026 - 24M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 -  NỔI BẬT MỤC - MOBILE - Nhóm 2 - 2026 - 21M</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 1 - STREAM 1  PC + MOBILE - 2026 - 35M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 - STREAM 1  PC + MOBILE - 2026 - 30M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1  STREAM 1 - PC - 2026 - 22M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1  STREAM 1 - MOBILE - 2026 - 22M</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 2 - STREAM 2  PC + MOBILE - 2026 - 25M</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 2 - STREAM 2  PC + MOBILE - 2026 - 22M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2  STREAM 2 - MOBILE - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 3 - STREAM 3  PC + MOBILE - 2026 - 18M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 - STREAM 3  PC + MOBILE - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3  STREAM 3 - MOBILE - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 4 - XAC - 2026 - 8M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 5 - TIỂU MỤC - 2026 - 5M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 - VIDEO - 2026 - 22M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 - VIDEO - 2026 - 10M</t>
+  </si>
+  <si>
     <t>Bài TOP 1 - PC - 60M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trên TRANG CHỦ (PC)
 - Bài nổi bật số 1 trang CHUYÊN MỤC (PC)
 - Bài nổi bật số 3 trang CHUYÊN MỤC (Mobile)</t>
   </si>
   <si>
     <t>7865 - 9680</t>
   </si>
   <si>
     <t>Bài TOP 1 - MOBILE - 60M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trên TRANG CHỦ (Mobile)
 - Bài nổi bật số 1 trang CHUYÊN MỤC (Mobile)
 - Bài nổi bật số 3 trang CHUYÊN MỤC (PC)</t>
   </si>
   <si>
     <t>7502 - 9680</t>
   </si>
   <si>
     <t>Bài TOP 1 - 90M</t>
   </si>
   <si>
@@ -222,53 +321,50 @@
 - Bài trên trang CHUYÊN MỤC tương ứng (Mobile)</t>
   </si>
   <si>
     <t>4235 - 4840</t>
   </si>
   <si>
     <t>Bài loại 1 NỔI BẬT MỤC MOBILE - Nhóm 1 - 20M</t>
   </si>
   <si>
     <t>- Bài TOP 1 của chuyên mục trên TRANG CHỦ (Mobile)
 - Bài TOP 1 trang CHUYÊN MỤC (Mobile)
 - Bài trên trang CHUYÊN MỤC tương ứng (PC)</t>
   </si>
   <si>
     <t>3872 - 4840</t>
   </si>
   <si>
     <t>Bài loại 1 Mix nổi bật mục - Nhóm 2 - 25M</t>
   </si>
   <si>
     <t>Bài Loại 4 BOX DR BLUE</t>
   </si>
   <si>
     <t>Bài tại box Dr Blue trên cột phải TRANG CHỦ trong 6 giờ (chia sẻ 3)
 Bài trong chuyên mục phù hợp</t>
-  </si>
-[...1 lines deleted...]
-    <t>0 - 0</t>
   </si>
   <si>
     <t>COMBO 3 BOX DR BLUE</t>
   </si>
   <si>
     <t>ĐĂNG CÙNG NỘI DUNG TRÊN 3 SITE BẤT KỲ
 Afamily - Bài loại 3 - Box Dr Blue 
 Kenh14 - Bài loại 4 - Box Dr Blue 
 Soha - Bài loại 3 - Box Dr Blue        
 CafeF - Bài loại 6 - Box Dr Blue
 CafeBiz - Bài loại 3 - Box Dr Blue</t>
   </si>
   <si>
     <t>COMBO 5 BOX DR BLUE</t>
   </si>
   <si>
     <t>ĐĂNG CÙNG NỘI DUNG TRÊN 5 SITE BẤT KỲ
 Afamily - Bài loại 3 - Box Dr Blue Kenh14 - Bài loại 4 - Box Dr Blue Soha - Bài loại 3 - Box Dr Blue        
 CafeF - Bài loại 6 - Box Dr Blue
 CafeBiz - Bài loại 3 - Box Dr Blue</t>
   </si>
   <si>
     <t>Bài loại 1 NỔI BẬT MỤC MOBILE - Nhóm 2 -18M</t>
   </si>
   <si>
@@ -300,109 +396,228 @@
   </si>
   <si>
     <t>- Bài thứ 3 Stream 2 TRANG CHỦ PC 
 - Bài thứ 9 trên Stream TRANG CHỦ Mobile
 - Bài hiển thị trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>1089 - 1815</t>
   </si>
   <si>
     <t>Bài Loại 4 CHUYÊN MỤC - 4M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 2 CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài Loại 5 CHUYÊN MỤC - 3M</t>
   </si>
   <si>
     <t>- Bài trong CHUYÊN MỤC và trôi dần theo thời gian</t>
   </si>
   <si>
     <t>968 - 1694</t>
   </si>
   <si>
+    <t>Pr Star - BÀI TOP 1 - 2026 - 34M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 1 TRANG CHỦ 2h
+- Bài nổi bật số 1 CHUYÊN MỤC 2h
+Tự động xuất bản trên 01 trang mạng xã hội thuộc Danh mục kênh mạng xã hội GenK Star nhóm S.
+Link dẫn đến bài PR trên genk.vn được ghim tại phần bình luận của bài đăng.</t>
+  </si>
+  <si>
+    <t>BÀI TOP 1 - 2026 - 30M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 1 TRANG CHỦ 2h
+- Bài nổi bật số 1 CHUYÊN MỤC 2h</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 1 - 2026 - 19M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật thứ 3 TRANG CHỦ
+- Bài nổi bật số 1 CHUYÊN MỤC
+Tự động xuất bản trên 01 trang mạng xã hội thuộc Danh mục kênh mạng xã hội GenK Star nhóm A.
+Link dẫn đến bài PR trên genk.vn được ghim tại phần bình luận của bài đăng.</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật thứ 3 TRANG CHỦ
+- Bài nổi bật số 1 CHUYÊN MỤC</t>
+  </si>
+  <si>
+    <t>Pr Star -  BÀI LOẠI 2 STREAM 1 - 2026 - 14M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 3 Stream 1 TRANG CHỦ
+- Bài hiển thị trên CHUYÊN MỤC tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục tương
+ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ
+Tự động xuất bản trên 01 trang mạng xã hội thuộc Danh mục kênh mạng xã hội GenK Star nhóm B.
+Link dẫn đến bài PR trên genk.vn được ghim tại phần bình luận của bài đăng.</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2 STREAM 1 - 2026 - 11M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 3 Stream 1 TRANG CHỦ
+- Bài hiển thị trên CHUYÊN MỤC tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục tương
+ứng với cơ chế chia sẻ ngẫu nhiên 24 giờ</t>
+  </si>
+  <si>
     <t>Hostlink - 2,5M</t>
+  </si>
+  <si>
+    <t>357 - 1008</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 3 STREAM 2 - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 3 Stream 2 TRANG CHỦ PC
+- Bài thứ 9 trên Stream TRANG CHỦ Mobile
+- Bài hiển thị trong CHUYÊN MỤC tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục tương
+ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ
+Tự động xuất bản trên 01 trang mạng xã hội thuộc Danh mục kênh mạng xã hội GenK Star nhóm C.
+Link dẫn đến bài PR trên genk.vn được ghim tại phần bình luận của bài đăng.</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 STREAM 2 - 2026 - 8M</t>
+  </si>
+  <si>
+    <t>- Bài thứ 3 Stream 2 TRANG CHỦ
+- Bài thứ 9 trên Stream TRANG CHỦ Mobile
+- Bài hiển thị trên CHUYÊN MỤC tương ứng
+- Bài hiển thị trong box "Tin cùng chuyên mục" trang chi tiết bài viết theo chuyên mục tương
+ứng với cơ chế chia sẻ ngẫu nhiên 12 giờ</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 4 - CHUYÊN MỤC - 2026 - 5M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Bài nổi bật số 2 CHUYÊN MỤC </t>
   </si>
   <si>
     <t>Bài TOP 1 - 25M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài nổi bật số 1 TRANG CHỦ 
 - Bài nổi bật số 1 CHUYÊN MỤC </t>
   </si>
   <si>
     <t>6050 - 7260</t>
   </si>
   <si>
-    <t>dev test</t>
-[...2 lines deleted...]
-    <t>BÀI TOP 1 - 2026 - 30M</t>
+    <t>4639 - 9453</t>
   </si>
   <si>
     <t>BÀI LOẠI 1 TRANG CHỦ - 2026 - 18M</t>
   </si>
   <si>
+    <t>2782 - 4711</t>
+  </si>
+  <si>
     <t>BÀI LOẠI 2  STREAM 1 - 2026 - 12M</t>
   </si>
   <si>
+    <t>2106 - 5926</t>
+  </si>
+  <si>
     <t>BÀI LOẠI 2 NỔI BẬT MỤC - 2026 - 12M</t>
   </si>
   <si>
+    <t>2384 - 5745</t>
+  </si>
+  <si>
     <t>BÀI LOẠI 3 STREAM 2 - 2026 - 7M</t>
   </si>
   <si>
+    <t>1309 - 2024</t>
+  </si>
+  <si>
     <t>BÀI LOẠI 3 BOX CHUYÊN MỤC - 2026 - 7M</t>
   </si>
   <si>
+    <t>1332 - 2417</t>
+  </si>
+  <si>
     <t>BÀI LOẠI 4 XEM ĂN CHƠI - 2026 - 4M</t>
   </si>
   <si>
+    <t>595 - 1025</t>
+  </si>
+  <si>
     <t>BÀI LOẠI 5 CHUYÊN MỤC - 2026 - 4M</t>
   </si>
   <si>
+    <t>748 - 1968</t>
+  </si>
+  <si>
     <t>PR STAR TIÊU ĐIỂM 1 - 34M</t>
   </si>
   <si>
-    <t xml:space="preserve"> - </t>
+    <t>5553 - 9674</t>
   </si>
   <si>
     <t>PR STAR TIÊU ĐIỂM 2 - 22M</t>
   </si>
   <si>
+    <t>4226 - 8864</t>
+  </si>
+  <si>
     <t>PR STAR NỔI BẬT 1 - 15M</t>
   </si>
   <si>
+    <t>2207 - 4257</t>
+  </si>
+  <si>
     <t>PR STAR NỐI BẬT 2 - 15M</t>
   </si>
   <si>
+    <t>2864 - 5748</t>
+  </si>
+  <si>
     <t>PR STAR TIÊU CHUẨN 1 - 10M</t>
   </si>
   <si>
+    <t>1872 - 2584</t>
+  </si>
+  <si>
     <t>PR STAR TIÊU CHUẨN 2 - 10M</t>
+  </si>
+  <si>
+    <t>1877 - 4953</t>
+  </si>
+  <si>
+    <t>373 - 655</t>
   </si>
   <si>
     <t>Bài Loại 1 TRANG CHỦ - 15M</t>
   </si>
   <si>
     <t>- Bài nổi bật thứ 4 TRANG CHỦ 
 - Bài nổi bật số 1 CHUYÊN MỤC</t>
   </si>
   <si>
     <t>3630 - 5445</t>
   </si>
   <si>
     <t>Bài Loại 2 STREAM 1 - 10M</t>
   </si>
   <si>
     <t>- Bài thứ 5 Stream 1 TRANG CHỦ 
 - Bài hiển thị tại CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>3025 - 4840</t>
   </si>
   <si>
     <t>Bài Loại 2 NỔI BẬT MỤC - 10M</t>
   </si>
   <si>
@@ -1066,50 +1281,133 @@
   <si>
     <t>2662 - 3146</t>
   </si>
   <si>
     <t>Bài loại 7 - Chuyên mục - Nhóm 2 - 2026 - 8M</t>
   </si>
   <si>
     <t>Bài loại 6 BÀI SỐ 2,3 CHUYÊN MỤC - 2022 - NHÓM 2 - 8M</t>
   </si>
   <si>
     <t>Bài loại 8 - Tin doanh nghiệp - 2026 - 7,5M</t>
   </si>
   <si>
     <t>1000 - 4000</t>
   </si>
   <si>
     <t>Bài loại 7 CHUYÊN MỤC - 2022 - NHÓM 2 - 6,5M</t>
   </si>
   <si>
     <t>1694 - 2299</t>
   </si>
   <si>
     <t>Bài loại 9 - Thông cáo báo chí - 2026 - 6M</t>
   </si>
   <si>
+    <t>Pr Star - BÀI TOP 1 - 2026 - 40M</t>
+  </si>
+  <si>
+    <t>PC + Mobile
+- Bài nổi bật Top 1 Trang chủ (4h)
+- Bài nổi bật Top 1 Chuyên mục (4h)
+- Bài được gắn layout Adpage 1 tháng
+Tự động xuất bản trên 01 trang trong số các trang thuộc Danh mục kênh mạng xã
+hội GameK Star nhóm S. Link dẫn đến bài PR trên gamek.vn được đăng tại phần
+bình luận của bài đăng.</t>
+  </si>
+  <si>
+    <t>BÀI TOP 1 - 2026 - 35M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật Top 1 Trang Chủ (4h)
+- Bài nổi bật Top 1 Chuyên mục (4h)
+- Bài được gắn layout Adpage 1 tháng hoặc tặng 01 Post Share Fanpage</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 1 - ĐẶC BIỆT - 2026 - 25M</t>
+  </si>
+  <si>
+    <t>PC + Mobile
+ - Bài nổi bật số 2 TRANG CHỦ (2h)
+ - Một trong 2 bài nổi bật CHUYÊN MỤC (2h)
+ - Bài được gắn layout Adpage 1 tháng
+ Tự động xuất bản trên 01 trang trong số các trang thuộc Danh mục kênh mạng
+ xã hội GameK Star nhóm A. Link dẫn đến bài PR trên gamek.vn được đăng tại phần
+ bình luận của bài đăng.</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 - ĐẶC BIỆT - 2026 - 20M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật số 2 TRANG CHỦ (2h)
+ - Một trong 2 bài nổi bật CHUYÊN MỤC (2h)
+ - Bài được gắn layout Adpage 1 tháng hoặc tặng 01 Post Share Fanpage</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 2 - 2026 - 13M</t>
+  </si>
+  <si>
+    <t>PC + Mobile
+- Bài nổi bật nhỏ Trang Chủ (2h)
+- Bài trong chuyên mục tương ứng
+Tự động xuất bản trên 01 trang trong số các trang thuộc Danh mục kênh mạng
+xã hội GameK Star nhóm B. Link dẫn đến bài PR trên gamek.vn được đăng tại
+phần bình luận của bài đăng.</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2 - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>- Bài nổi bật nhỏ Trang Chủ (2h)
+- Bài trong chuyên mục tương ứng</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 3 - 2026 - 9M</t>
+  </si>
+  <si>
+    <t>PC + Mobile
+- Một trong 2 bài vùng Mới Cập Nhật Trang Chủ (2h)
+- Bài trong chuyên mục tương ứng
+Tự động xuất bản trên 01 trang trong số các trang thuộc Danh mục kênh mạng
+xã hội GameK Star nhóm C. Link dẫn đến bài PR trên gamek.vn được đăng tại
+phần bình luận của bài đăng.</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 - 2026 - 6M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Một trong 2 bài vùng Mới Cập Nhật Trang Chủ (2h)
+ - Bài trong chuyên mục tương ứng </t>
+  </si>
+  <si>
+    <t>BÀI VIDEO - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>oplay trên TRANG CHỦ (4h)
+ - Bài nổi bật TOP 1 Chuyên mục Video (4h)</t>
+  </si>
+  <si>
     <t>Bài Loại 1 BÀI ĐẶC BIỆT - 20M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 3 TRANG CHỦ (2h)
 - Một trong 2 bài nổi bật chuyên mục và trôi dần theo thời gian
 - Bài được gắn layout Adpage 1 tháng hoặc tặng 01 Post Share Fanpage
 -Bài được gắn layout Adpage 1 tháng hoặc tặng 01 Post Share Fanpage</t>
   </si>
   <si>
     <t>4235 - 5445</t>
   </si>
   <si>
     <t>Bài Loại 2 TRANG CHỦ - 10M</t>
   </si>
   <si>
     <t>- Bải nổi bật nhỏ TRANG CHỦ (2h)
 - Bài trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>Bài Loại 3 TRANG CHỦ - 6M</t>
   </si>
   <si>
     <t>- Một trong 2 bài vùng Mới Cập Nhật TRANG CHỦ (2h)
 - Bài trong CHUYÊN MỤC tương ứng</t>
   </si>
@@ -1124,85 +1422,130 @@
 - Bài hiển thị trong CHUYÊN MỤC tương ứng (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>3146 - 4840</t>
   </si>
   <si>
     <t>BÀI LOẠI 3 TRANG CHỦ - 2026 - 10M</t>
   </si>
   <si>
     <t>- Bài thứ 5 Stream 2 trên TRANG CHỦ (PC &amp; Mobile)
 - Bài hiển thị trong CHUYÊN MỤC tương ứng (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>2420 - 3993</t>
   </si>
   <si>
     <t>BÀI LOẠI 4 CHUYÊN MỤC - 2026 - 6M</t>
   </si>
   <si>
     <t>- Bài nổi bật tại CHUYÊN MỤC (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>847 - 1815</t>
   </si>
   <si>
+    <t>Pr star - BÀI TOP 1 - 2026 - 44M</t>
+  </si>
+  <si>
+    <t>Pr star - BÀI LOẠI 1 TRANG CHỦ - 2026 - 26M</t>
+  </si>
+  <si>
     <t>Bài Loại 1 TRANG CHỦ - 18M</t>
   </si>
   <si>
     <t>- Một trong 2 bài nổi bật nhỏ TRANG CHỦ (PC &amp; Mobile)
 - Một trong 2 bài dưới bài nổi bật CHUYÊN MỤC (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>Bài Loại 2 TRANG CHỦ - 12M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài thứ 5 Stream 1 trên TRANG CHỦ (PC &amp; Mobile)
 - Bài hiển thị trong CHUYÊN MỤC tương ứng (PC &amp; Mobile)
 </t>
   </si>
   <si>
     <t>Bài Loại 3 TRANG CHỦ - 8M</t>
   </si>
   <si>
     <t>Bài Loại 4 CHUYÊN MUC - 5M</t>
   </si>
   <si>
     <t>Bài TOP 1 - 30M</t>
   </si>
   <si>
     <t>-Bài nổi bật lớn TRANG CHỦ 
 -Bài nổi bật lớn CHUYÊN MỤC</t>
   </si>
   <si>
     <t>BÀI TOP 1 - 2026 - 40M</t>
   </si>
   <si>
     <t>BÀI LOẠI 1 TRANG CHỦ - 2026 - 22M</t>
   </si>
   <si>
+    <t>Pr Star - BÀI TOP 1 - 2026 - 46M</t>
+  </si>
+  <si>
+    <t>BÀI TOP 1 - 2026 - 42M</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 1 - 2026 - 29M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 1 - 2026 - 25M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2 - NỔI BẬT MỤC - 2026 - 18M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2 - TIN HOT - 2026 - 18M</t>
+  </si>
+  <si>
+    <t>Pr Star - BÀI LOẠI 2 - STREAM 1- 2026 - 21M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 2 - STREAM 1- 2026 - 18M</t>
+  </si>
+  <si>
+    <t>Pr star - BÀI LOẠI 3 - STREAM 2- 2026 - 15M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 3 - STREAM 2- 2026 - 12M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 4 - STREAM 3 - 2026 - 7M</t>
+  </si>
+  <si>
+    <t>BÀI LOẠI 5 - CHUYÊN MỤC - 2026 - 5M</t>
+  </si>
+  <si>
     <t>Hostlink - 2.5M</t>
+  </si>
+  <si>
+    <t>380 - 866</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài nổi bật thứ 4 PC, thứ 9 Mobile trên TRANG CHỦ
 - Bài nổi bật thứ 2 CHUYÊN MỤC </t>
   </si>
   <si>
     <t>Bài Loại 2 STREAM 1 - 15M</t>
   </si>
   <si>
     <t>- Bài thứ 6 bản PC, thứ 5 bản Mobile, Stream 1 TRANG CHỦ
 - Bài hiển thị trên CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>3025 - 3630</t>
   </si>
   <si>
     <t>Bài Loại 3 STREAM 2 - 10M</t>
   </si>
   <si>
     <t>- Bài thứ 5 Stream 2 TRANG CHỦ 
 - Bài hiển thị trong CHUYÊN MỤC tương ứng</t>
   </si>
   <si>
     <t>Bài Loại 4 STREAM 3 - 5M</t>
   </si>
@@ -1397,87 +1740,126 @@
   <si>
     <t>Link 3 - Cột B - Trang chủ</t>
   </si>
   <si>
     <t>TTSK - Link 4 - Cột B - 120M</t>
   </si>
   <si>
     <t>Link 4 - Cột B - Trang chủ</t>
   </si>
   <si>
     <t>TTSK - Link 5 - Cột B - 110M</t>
   </si>
   <si>
     <t>Link 5 - Cột B - Trang chủ</t>
   </si>
   <si>
     <t>TTSK - Link 4 - Cột A - 130M</t>
   </si>
   <si>
     <t>Link 4 - Cột A - Trang chủ</t>
   </si>
   <si>
     <t>TTSK - Link 1 - Cột A - 240M</t>
   </si>
   <si>
+    <t>42945 - 92358</t>
+  </si>
+  <si>
     <t>TTSK - Link 2 - Cột A - 200M</t>
   </si>
   <si>
+    <t>32116 - 85421</t>
+  </si>
+  <si>
     <t>Nhóm 1 - Media - 12M</t>
   </si>
   <si>
     <t>Nhóm 2 - Media - 10M</t>
   </si>
   <si>
+    <t>1990 - 3227</t>
+  </si>
+  <si>
     <t>Nhóm VIP - Link 1 - 80M</t>
   </si>
   <si>
+    <t>12466 - 21098</t>
+  </si>
+  <si>
     <t>Nhóm VIP - Link 2 - 45M</t>
   </si>
   <si>
+    <t>7884 - 20830</t>
+  </si>
+  <si>
     <t>Nhóm VIP - Link 3,4 - 40M</t>
   </si>
   <si>
+    <t>7041 - 13697</t>
+  </si>
+  <si>
     <t>Nhóm VIP - Link 5,6 - 35M</t>
   </si>
   <si>
+    <t>6293 - 17126</t>
+  </si>
+  <si>
     <t>Nhóm VIP - Link 7,8,9 - 20M</t>
   </si>
   <si>
+    <t>3613 - 7855</t>
+  </si>
+  <si>
     <t>Nhóm VIP - Media - 15M</t>
   </si>
   <si>
+    <t>2449 - 3769</t>
+  </si>
+  <si>
     <t>Nhóm VIP - Tiểu mục - 15M</t>
   </si>
   <si>
+    <t>2713 - 5563</t>
+  </si>
+  <si>
     <t>Nhóm tin hay - Link 1 - 50M</t>
   </si>
   <si>
+    <t>7245 - 14645</t>
+  </si>
+  <si>
     <t>Nhóm tin hay - Link 2 - 50M</t>
   </si>
   <si>
+    <t>7850 - 19218</t>
+  </si>
+  <si>
     <t>Nhóm tin hay - Link 3 - 50M</t>
+  </si>
+  <si>
+    <t>8471 - 18479</t>
   </si>
   <si>
     <t>Bài đặc biệt - Trang chủ - 20M</t>
   </si>
   <si>
     <t>- Bài nổi bật số 1 trên TRANG CHỦ
 - Bài nổi bật tại CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài loại 1 Trang chủ - 12M</t>
   </si>
   <si>
     <t>- Bài thứ nổi bật thứ 3 trên TRANG CHỦ 
 - Bài nổi bật tại CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài loại 2 Trang Chủ - 8M</t>
   </si>
   <si>
     <t>- Bài Top 1 chuyên mục trên TRANG CHỦ 
 - 1 trong 3 bài dưới bài nổi bật CHUYÊN MỤC</t>
   </si>
   <si>
     <t>Bài loại 3 Trang Chủ - 5M</t>
   </si>
@@ -1552,97 +1934,103 @@
 - Bài TOP đầu trang CHUYÊN MỤC
 (Tối đa 1.000 chữ và 4 ảnh)</t>
   </si>
   <si>
     <t>Loại 4 bài nhỏ chuyên mục - 4M</t>
   </si>
   <si>
     <t>- Bài trong chuyên mục phù hợp 
 (Tối đa 1.000 chữ và 3 ảnh)</t>
   </si>
   <si>
     <t>Loại 5 tin trang Chuyên Mục - 2.5M</t>
   </si>
   <si>
     <t>- Tin trong chuyên mục phù hợp 
 (Tối đa 400 chữ và 2 ảnh)</t>
   </si>
   <si>
     <t>Loại 6 TVC - 7M</t>
   </si>
   <si>
     <t>- Chèn TVC trong chuyên trang Phụ nữ TV</t>
   </si>
   <si>
     <t>LOẠI 1 BÀI TIN HOT - 20M</t>
+  </si>
+  <si>
+    <t>3502 - 7354</t>
   </si>
   <si>
     <t>Trang chủ 1 - 60M</t>
   </si>
   <si>
     <t>- Xuất hiện đồng thời vị trí "Nổi bật 2" trên Trang chủ tối thiểu 1 giờ và vị trí top 5 Tin mới  trong trang chuyên mục tối thiểu 2 giờ</t>
   </si>
   <si>
     <t>Trang chủ 2 - 55M</t>
   </si>
   <si>
     <t>- Xuất hiện đồng thời vị trí "Nổi bật 3" trên Trang chủ tối thiểu 1 giờ và vị trí top 5 Tin mới  trong trang chuyên mục tối thiểu 2 giờ</t>
   </si>
   <si>
     <t>Trang chủ 3 - 50M</t>
   </si>
   <si>
     <t>- Xuất hiện đồng thời vị trí Tin mới trên Trang chủ tối thiểu 1 giờ và vị trí top 5 Tin mới  trong trang chuyên mục tối thiểu 2 giờ</t>
   </si>
   <si>
     <t>Trang chủ 4 - 40M</t>
   </si>
   <si>
     <t>- Xuất hiện đồng thời vị trí chuyên mục tương ứng trên Trang chủ tối thiểu 1 giờ và vị trí top 5 Tin mới  trong trang chuyên mục tối thiểu 2 giờ</t>
   </si>
   <si>
     <t>6050 - 9680</t>
   </si>
   <si>
     <t>Trang chuyên mục nhóm 1 - 30M</t>
   </si>
   <si>
     <t xml:space="preserve">- Bài viết đăng một trong các trang chuyên mục.
 - Xuất hiện tại vị trí Top 5 Tin mới trong Trang chuyên mục tối thiểu 2h
 - Xuất hiện đồng thời trên 01 chuyên mục khác cùng giá trị hoặc thấp hơn: Cộng thêm 30% đơn giá.
 </t>
   </si>
   <si>
     <t>Trang chuyên mục nhóm 2 - 20M</t>
   </si>
   <si>
     <t>Trang chuyên mục nhóm 3 - 15M</t>
   </si>
   <si>
     <t>Xem &amp; Nhớ - Trang chủ - 10M</t>
   </si>
   <si>
+    <t>1634 - 2823</t>
+  </si>
+  <si>
     <t>Cần biết - Chuyên mục - 7M</t>
   </si>
   <si>
     <t>Cần biết - Hiển thị trang chủ - 10M</t>
   </si>
   <si>
     <t>Bài đặc biệt - 50M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí trên cụm bài Nổi bật trang chủ (cover story) và Cụm top 8 trang chủ
 - Đồng thời hiển thị ở Nổi bật chuyên mục có title ở trang chủ.</t>
   </si>
   <si>
     <t>Nổi bật trang chủ - 30M</t>
   </si>
   <si>
     <t>- Hiển thị ở vị trí nổi bật TRANG CHỦ tối đa 3h
 - Đồng thời hiển thị ở CHUYÊN MỤC có title ở trang chủ theo chế độ tin tức</t>
   </si>
   <si>
     <t>8470 - 9680</t>
   </si>
   <si>
     <t>Cụm Top 8 trang chủ, 4 bài phía trên - 18M</t>
   </si>
@@ -1924,63 +2312,81 @@
     <t>- Xuất bản tại vị trí Top 6 trang Thị trường tiêu dùng trong thời gian 2 giờ</t>
   </si>
   <si>
     <t>Top 1 - Box VietNamNet Global - 19M</t>
   </si>
   <si>
     <t xml:space="preserve">- Xuất bản tại vị trí Top 1 trang chủ VietNamNet Global và Top 1 Box Vietnamnet Global trên trang chủ Vietnamnet trong 2 giờ.
 </t>
   </si>
   <si>
     <t>Top 2 - 5 - Box VietNamNet Global - 11M</t>
   </si>
   <si>
     <t>- Xuất bản tại vị trí Top 2 - 5 trang chủ VietNamNet Global và Top 2-5 Box Vietnamnet Global trên trang chủ Vietnamnet trong 2 giờ.</t>
   </si>
   <si>
     <t>Tin rao vặt - 500K</t>
   </si>
   <si>
     <t>- Xuất bản trên Box Rao vặt trên trang chủ Vietnamnet, vị trí tin thường trong 2 giờ.</t>
   </si>
   <si>
     <t>Top 1 - 30M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
+    <t>5123 - 8655</t>
+  </si>
+  <si>
     <t>Top 2 - 22M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
+    <t>3816 - 6426</t>
+  </si>
+  <si>
     <t>Top 3,5 - 18M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
+    <t>3090 - 4678</t>
+  </si>
+  <si>
     <t>Top 6 đổ xuống - 10M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
+    <t>1734 - 4363</t>
+  </si>
+  <si>
     <t>Top tiểu mục - 7M - CM Thông tin &amp; truyền thông</t>
   </si>
   <si>
+    <t>1136 - 2400</t>
+  </si>
+  <si>
     <t>Bài trong tiểu mục - 6M - CM Thông tin &amp; truyền thông</t>
+  </si>
+  <si>
+    <t>982 - 2157</t>
   </si>
   <si>
     <t>Đặc biệt - 85M</t>
   </si>
   <si>
     <t>Hiển thị đồng thời ở những vị trí sau:
 - Hiển thị tại vị trí 1 trong 2 bài nổi bật trên TRANG CHỦ trong 3 giờ
 - Hiển thị tại vị trí bài nổi bật trang CHUYÊN MỤC tương ứng
 (Dạng bài có ảnh + title + sapo)</t>
   </si>
   <si>
     <t>Bài loại 1 - 45M</t>
   </si>
   <si>
     <t>Hiển thị đồng thời ở những vị trí sau:
 - Hiển thị tại 1 trong các bài tiêu điểm cột phải tại TRANG CHỦ trong 2 giờ
 - Hiển thị tại vị trí bài nổi bật tại CHUYÊN MỤC tương ứng
 (Dạng bài có ảnh + title)</t>
   </si>
   <si>
     <t>Bài loại 2 - 27M</t>
   </si>
   <si>
     <t>Hiển thị đồng thời ở những vị trí sau:
 - Hiển thị tại bài nổi bật chuyên mục tương ứng tại TRANG CHỦ trong 2 giờ
@@ -1990,81 +2396,117 @@
   <si>
     <t>Bài loại 3 - 14M</t>
   </si>
   <si>
     <t>Hiển thị đồng thời ở những vị trí sau:
 - Có title hiển thị tại trang chủ của mục tương ứng trong 2 giờ
 - Hiển thị tại vị trí trang chuyên mục tương ứng và trôi dần theo thời gian
 (dạng bài có title)</t>
   </si>
   <si>
     <t>Bài loại 4 - 10M</t>
   </si>
   <si>
     <t>- Hiển thị tại trang chuyên mục tương ứng
 (Dạng bài có ảnh + title + sapo)</t>
   </si>
   <si>
     <t>Bài loại 5 - 8M</t>
   </si>
   <si>
     <t>Tin đăng tại mục Sự kiện
 - Dạng tin có link trang chủ
 - Số lượng: 300 từ + 1 ảnh</t>
   </si>
   <si>
+    <t>Long Form (Bài E-magazine) - 2026 - 60M</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
     <t>Long Form (Bài E-Magazine)</t>
   </si>
   <si>
+    <t>8797 - 19808</t>
+  </si>
+  <si>
     <t>Phát Video trên VnEconomy</t>
   </si>
   <si>
+    <t>7800 - 17317</t>
+  </si>
+  <si>
     <t>Chèn Video kênh Youtube</t>
   </si>
   <si>
+    <t>810 - 1725</t>
+  </si>
+  <si>
     <t>Tin bài liên quan</t>
   </si>
   <si>
+    <t>83 - 220</t>
+  </si>
+  <si>
     <t>Long Form (bài E-magazine)</t>
   </si>
   <si>
+    <t>12168 - 22264</t>
+  </si>
+  <si>
     <t>Đặc biệt - 90M (bài Infographic)</t>
   </si>
   <si>
     <t>Bài loại 1 - 50M - (bài Infographic)</t>
   </si>
   <si>
+    <t>7607 - 16108</t>
+  </si>
+  <si>
     <t>Bài loại 2 - 32M - (bài Infographic)</t>
   </si>
   <si>
+    <t>5515 - 11861</t>
+  </si>
+  <si>
     <t>Bài loại 3 - 19M - (bài Infographic)</t>
   </si>
   <si>
+    <t>3123 - 5718</t>
+  </si>
+  <si>
     <t>Bài loại 4 - 15M - (bài Infographic)</t>
   </si>
   <si>
+    <t>2357 - 5260</t>
+  </si>
+  <si>
     <t>Bài loại 5 - 13M - (bài Infographic)</t>
+  </si>
+  <si>
+    <t>2517 - 5727</t>
   </si>
   <si>
     <t>Bài loại 1 bài đặc biệt - 35M</t>
   </si>
   <si>
     <t>- Một trong 2 bài nổi bật trên TRANG CHỦ 2h (PC &amp; Mobile)
 - Bài Top 1 nổi bật trong CHUYÊN MỤC 2h (PC &amp; Mobile)
 - Bài thuộc box “Sự kiện hay” của chuyên mục PC: 01 ngày</t>
   </si>
   <si>
     <t>7260 - 12100</t>
   </si>
   <si>
     <t>Bài loại 2 trang chủ - 25M</t>
   </si>
   <si>
     <t>- Bài nổi bật thứ 5 trên TRANG CHỦ 2h (PC &amp; Mobile)
 - Bài vị trí thứ 2 của CHUYÊN MỤC 2h (PC &amp; Mobile)
 - Bài thuộc box “Sự kiện hay” của chuyên mục PC: 01 ngày</t>
   </si>
   <si>
     <t>Bài loại 3 trang chủ - 12M</t>
   </si>
   <si>
     <t>- Bài hiển thị tại Stream 1 TRANG CHỦ 2h (PC &amp; Mobile)
@@ -2123,136 +2565,199 @@
 - Bài Video trong tiểu mục phù hợp</t>
   </si>
   <si>
     <t>4840 - 9680</t>
   </si>
   <si>
     <t>Video Loại 2 - 12M</t>
   </si>
   <si>
     <t>- Bài Video thứ 2 trên box “Video nóng” trang chủ 02 giờ (PC &amp; Mobile)
 - Bài Video số 1 trên trang VOD (Truyền hình trực tuyến)
 02 giờ (PC &amp; Mobile)
 - Bài Video trong tiểu mục phù hợp</t>
   </si>
   <si>
     <t>Video Loại 3 - 6M</t>
   </si>
   <si>
     <t>- Bài Video trên VOD (Truyền hình trực tuyến) và trôi theo thời gian (PC &amp; Mobile)
 - Bài Video trong Tiểu mục Video phù hợp (PC &amp; Mobile)</t>
   </si>
   <si>
     <t>Bài đặc biệt Chuyên mục - 15M</t>
   </si>
   <si>
+    <t>2631 - 4295</t>
+  </si>
+  <si>
+    <t>7859 - 21439</t>
+  </si>
+  <si>
     <t>BÀI ĐẶC BIỆT - 70M - 2026</t>
   </si>
   <si>
+    <t>12852 - 25056</t>
+  </si>
+  <si>
     <t>LO ẠI 1: TRANG CHỦ - 50M - 2026</t>
   </si>
   <si>
+    <t>8881 - 18067</t>
+  </si>
+  <si>
     <t>LOẠI 2: TRANG CHỦ - 35M - 2026</t>
   </si>
   <si>
+    <t>5037 - 10184</t>
+  </si>
+  <si>
     <t>LOẠI 3: TRANG CHỦ - 25M - 2026</t>
   </si>
   <si>
+    <t>3943 - 10478</t>
+  </si>
+  <si>
     <t>LOẠI 4: TRANG CHỦ - 15M - 2026</t>
   </si>
   <si>
+    <t>2170 - 6242</t>
+  </si>
+  <si>
     <t>LOẠI 5: BÀI ĐẶC BIỆT CHUYÊN MỤC - 20M - 2026</t>
   </si>
   <si>
+    <t>3788 - 9159</t>
+  </si>
+  <si>
     <t>LOẠI 6: NỔI BẬT CHUYÊN MỤC - 12M - 2026</t>
   </si>
   <si>
+    <t>2361 - 3109</t>
+  </si>
+  <si>
     <t>LOẠI 7: CHUYÊN MỤC - 6M - 2026</t>
   </si>
   <si>
+    <t>991 - 1630</t>
+  </si>
+  <si>
     <t>V-ZINE - 40M - 2026</t>
   </si>
   <si>
+    <t>6409 - 12624</t>
+  </si>
+  <si>
     <t>EMAGAZINE - 20M - 2026</t>
   </si>
   <si>
+    <t>3907 - 6475</t>
+  </si>
+  <si>
     <t>INFOGRAPHIC - 20M - 2026</t>
+  </si>
+  <si>
+    <t>3285 - 9222</t>
   </si>
   <si>
     <t>Bài loại 1 - 12M</t>
   </si>
   <si>
     <t>Bài nổi bật số 1 TRANG CHỦ 1 ngày
 Bài trong mục Library
 Bài hiển thị đồng thời trên box House &amp; Home lựa chọn 1 trong các kênh sau:
  + CafeF (4 giờ)
  + Kenh14 (4 giờ)
  + Afamily (6 giờ)
  + CafeBiz (6 giờ)
  + GenK (6 giờ)
  + Soha (6 giờ)</t>
   </si>
   <si>
     <t>1210 - 3025</t>
   </si>
   <si>
     <t>Bài loại 2 - 9M</t>
   </si>
   <si>
     <t>Bài trong vùng Bài viết nổi bật TRANG CHỦ 1 ngày
 Bài trong mục Library 
 Bài hiển thị đồng thời trên box House &amp; Home lựa chọn 1 trong các kênh sau:
  + CafeF (4 giờ)
  + Kenh14 (4 giờ)
  + Afamily (6 giờ)
  + CafeBiz (6 giờ)
  + GenK (6 giờ)
  + Soha (6 giờ)</t>
   </si>
   <si>
     <t>BÀI PR LOẠI ĐẶC BIỆT - 2026 - 30M</t>
   </si>
   <si>
+    <t>4557 - 8812</t>
+  </si>
+  <si>
     <t>BÀI PR LOẠI 1 - 2026 - 25M</t>
   </si>
   <si>
+    <t>4738 - 7897</t>
+  </si>
+  <si>
     <t>BÀI PR LOẠI 2 - 2026 - 20M</t>
   </si>
   <si>
+    <t>3333 - 5708</t>
+  </si>
+  <si>
     <t>BÀI PR LOẠI 3 - 2026 - 15M</t>
   </si>
   <si>
+    <t>2718 - 7218</t>
+  </si>
+  <si>
     <t>BÀI PR LOẠI 4 - 2026 - 12M</t>
   </si>
   <si>
+    <t>2055 - 3038</t>
+  </si>
+  <si>
     <t>BÀI PR LOẠI 5 - 2026 - 10M</t>
   </si>
   <si>
+    <t>1603 - 4277</t>
+  </si>
+  <si>
     <t>BÀI PR LOẠI 6  - 2026 - 5M</t>
   </si>
   <si>
+    <t>716 - 1738</t>
+  </si>
+  <si>
     <t>Truyền hình trực tuyến - 2026 - 70M</t>
+  </si>
+  <si>
+    <t>12848 - 19385</t>
   </si>
   <si>
     <t>Loại đặc biệt - 22M</t>
   </si>
   <si>
     <t>Vị trí số 1 trang chủ
 Đồng thời hiển thị vị trí số 1 chuyên mục trong 2 tiếng</t>
   </si>
   <si>
     <t>Loại 1 - 17M</t>
   </si>
   <si>
     <t>Hiển thị vị trí 3,4,5 trên trang chủ
 Đồng thời hiển thị vị trí số 1 chuyên mục trong 2 tiếng</t>
   </si>
   <si>
     <t>Loại 2 - 14M</t>
   </si>
   <si>
     <t>Hiển thị vị trí số 1 chuyên mục Y tế trang chủ
 Đồng thời hiển thị vị trí số 1 chuyên mục trang trong 2 tiếng</t>
   </si>
   <si>
     <t>Loại 3 - 11M</t>
   </si>
@@ -2271,243 +2776,435 @@
   </si>
   <si>
     <t>Hiển thị vị trí 3,4,5 chuyên mục trang chủ
 Đồng thời hiển thị chuyên mục trang trong 2 tiếng</t>
   </si>
   <si>
     <t>Loại 6 - 3M</t>
   </si>
   <si>
     <t>Hiển thị vị trí 3,4,5 chuyên mục trang trong 2 tiếng</t>
   </si>
   <si>
     <t>EMAGAZINE (MULTIMEDIA) - 14M</t>
   </si>
   <si>
     <t xml:space="preserve">Vị trí số 1 trang chủ
 </t>
   </si>
   <si>
     <t>EMAGAZINE (MULTIMEDIA) - loại 2 - 10M</t>
   </si>
   <si>
     <t>Vị trí 2, 3, 4 trang chủ</t>
   </si>
   <si>
+    <t>Tiêu điểm 1 - 2026 - 20M</t>
+  </si>
+  <si>
+    <t>Tiêu điểm 2 - 5 - 2026 - 15M</t>
+  </si>
+  <si>
+    <t>Tiêu điểm 6 - 12 - 2026 - 12M</t>
+  </si>
+  <si>
+    <t>Mới nóng 1 - 15 - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>Top 1 - 3 Chuyên mục - 2026 - 8M</t>
+  </si>
+  <si>
+    <t>Tiểu mục - 2026 - 4M</t>
+  </si>
+  <si>
+    <t>TIÊU ĐIỂM TRANG CHỦ 1 - 2026 - 10M</t>
+  </si>
+  <si>
+    <t>TIÊU ĐIỂM TRANG CHỦ 2 – 3  - 2026 - 8M</t>
+  </si>
+  <si>
+    <t>TIÊU ĐIỂM TRANG CHỦ 4 – 8 - 2026 - 7M</t>
+  </si>
+  <si>
+    <t>MỚI NÓNG TRANG CHỦ 1 – 5 - 2026 - 6M</t>
+  </si>
+  <si>
+    <t>MỚI NÓNG TRANG CHỦ 6 – 20 - 2026 - 5M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 1 - 2026 - Nhóm 1 - 5M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 1 - 2026 - Nhóm 2 - 4M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 2 – 4 - 2026 - Nhóm 1 - 5M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 2 – 4 - 2026 - Nhóm 2 - 3,5M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 5 - 11  - 2026 - 3M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - Top 12 trở xuống hoặc tiểu mục - 2026 - 2,5M</t>
+  </si>
+  <si>
+    <t>TIÊU ĐIỂM TRANG CHỦ 2 – 5 - 2026 - 7M</t>
+  </si>
+  <si>
+    <t>MỚI NÓNG TRANG CHỦ 1 – 5  - 2026 - 6M</t>
+  </si>
+  <si>
+    <t>MỚI NÓNG TRANG CHỦ 6 – 15 - 2026 - 5M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 1 - 2026 - 4M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 2 – 5 - 2026 - 3,5M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 6-11 - 2026 - 3M</t>
+  </si>
+  <si>
+    <t>Chuyên mục - TOP 12 TRỞ XUỐNG - 2026 - 2,5M</t>
+  </si>
+  <si>
+    <t>TOP 1 - VIDEO TRANG CHỦ - 2026 - 5M</t>
+  </si>
+  <si>
+    <t>TOP 2 – 5 - VIDEO TRANG CHỦ - 2026 - 3M</t>
+  </si>
+  <si>
     <t>Bài truyền thông Top 3 nổi bật có ảnh</t>
   </si>
   <si>
+    <t>11902 - 25396</t>
+  </si>
+  <si>
     <t>Bài truyền thông Top 4</t>
   </si>
   <si>
+    <t>5979 - 11903</t>
+  </si>
+  <si>
     <t>Box Tin mới</t>
   </si>
   <si>
+    <t>2673 - 6972</t>
+  </si>
+  <si>
     <t>Bài truyền thông Emagazine 1</t>
   </si>
   <si>
+    <t>5216 - 12478</t>
+  </si>
+  <si>
     <t>Bài truyền thông Emagazine 2 - 30M</t>
   </si>
   <si>
+    <t>5089 - 14579</t>
+  </si>
+  <si>
     <t>Bài MultiMedia - 35M</t>
   </si>
   <si>
+    <t>5298 - 9083</t>
+  </si>
+  <si>
     <t>Top 1 chuyên mục nhóm 1 - 17M</t>
   </si>
   <si>
+    <t>3119 - 6326</t>
+  </si>
+  <si>
     <t>Top 1 chuyên mục nhóm 2 - 15M</t>
   </si>
   <si>
+    <t>2947 - 6298</t>
+  </si>
+  <si>
     <t>Top 2, 3 chuyên mục nhóm 1 - 12M</t>
   </si>
   <si>
+    <t>1806 - 3916</t>
+  </si>
+  <si>
     <t>Top 2, 3 chuyên mục nhóm 2 - 10M</t>
   </si>
   <si>
+    <t>1853 - 3592</t>
+  </si>
+  <si>
     <t>Chuyên mục nhóm 1 - 6M</t>
   </si>
   <si>
+    <t>1046 - 1808</t>
+  </si>
+  <si>
     <t>Chuyên mục nhóm 2 - 5M</t>
   </si>
   <si>
+    <t>928 - 1254</t>
+  </si>
+  <si>
     <t>Mục Doanh nghiệp - 6M</t>
   </si>
   <si>
+    <t>1041 - 1557</t>
+  </si>
+  <si>
     <t>Mục Bạn cần biết - 2M</t>
   </si>
   <si>
+    <t>334 - 602</t>
+  </si>
+  <si>
     <t>Đặc biệt - 50M</t>
   </si>
   <si>
+    <t>8588 - 12525</t>
+  </si>
+  <si>
     <t>Bài loại 1 - 40M</t>
   </si>
   <si>
     <t>Bài loại 2 - 18M</t>
   </si>
   <si>
+    <t>2771 - 5150</t>
+  </si>
+  <si>
     <t>Bài loại 3 - 12M</t>
   </si>
   <si>
+    <t>2002 - 4839</t>
+  </si>
+  <si>
     <t>Bài loại 5 - VET Exclusive - 15M</t>
   </si>
   <si>
+    <t>2336 - 4100</t>
+  </si>
+  <si>
     <t>Bài loại 5 - Digital Biz - 12M</t>
   </si>
   <si>
+    <t>2385 - 3771</t>
+  </si>
+  <si>
     <t>Long From (Bài Magazine) - 55M</t>
   </si>
   <si>
     <t>Trọn gói đã bao gồm chi phí sản xuất, thiết kế, viết nội dung</t>
   </si>
   <si>
     <t>Long From (Bài Magazine) - 45M</t>
   </si>
   <si>
     <t>Đã bao gồm chi phí thiết kế (Khách hàng cung cấp hình ảnh và nội dung để thiết kế)</t>
   </si>
   <si>
     <t>Đặc biệt - Info - 53M</t>
   </si>
   <si>
+    <t>7774 - 14980</t>
+  </si>
+  <si>
     <t>Bài loại 1 - Info - 43M</t>
   </si>
   <si>
+    <t>8206 - 16639</t>
+  </si>
+  <si>
     <t>Bài loại 2 - Info - 21M</t>
   </si>
   <si>
+    <t>4037 - 6448</t>
+  </si>
+  <si>
     <t>Bài loại 5 - VET Exclusive - Info - 18M</t>
   </si>
   <si>
     <t>Bài loại 5 - Digital Biz - Info - 15M</t>
   </si>
   <si>
     <t>Bài loại 3  - Info - 15M</t>
   </si>
   <si>
+    <t>2246 - 5737</t>
+  </si>
+  <si>
     <t>Chuyên mục - PR - Nhóm 1 - 25M</t>
   </si>
   <si>
+    <t>3741 - 10219</t>
+  </si>
+  <si>
     <t>Chuyên mục - PR - Nhóm 2 - 20M</t>
   </si>
   <si>
+    <t>3234 - 7744</t>
+  </si>
+  <si>
     <t>Chuyên mục con - Pr - Nhóm 1 - 15M</t>
   </si>
   <si>
     <t>Chuyên mục con - Pr - Nhóm 2 - 13M</t>
   </si>
   <si>
+    <t>2044 - 4263</t>
+  </si>
+  <si>
     <t>Chuyên mục - eMAGAZINE - Nhóm 1 - 32M</t>
   </si>
   <si>
+    <t>5187 - 11882</t>
+  </si>
+  <si>
     <t>Chuyên mục - eMAGAZINE - Nhóm 2 - 27M</t>
   </si>
   <si>
     <t>Chuyên mục con - eMAGAZINE - Nhóm 1 - 22M</t>
   </si>
   <si>
+    <t>3160 - 5903</t>
+  </si>
+  <si>
     <t>Chuyên mục con - eMAGAZINE - Nhóm 2 - 20M</t>
   </si>
   <si>
+    <t>3478 - 7786</t>
+  </si>
+  <si>
+    <t>Chuyên mục - Tin - Nhóm 1 - 8M</t>
+  </si>
+  <si>
+    <t>1430 - 2451</t>
+  </si>
+  <si>
     <t>Chuyên mục - Tin - Nhóm 2 - 6M</t>
   </si>
   <si>
+    <t>1083 - 2073</t>
+  </si>
+  <si>
     <t>Chuyên mục con - Tin - Nhóm 1 - 6M</t>
   </si>
   <si>
+    <t>1024 - 1660</t>
+  </si>
+  <si>
     <t>Chuyên mục con - Tin - Nhóm 2 - 5M</t>
   </si>
   <si>
+    <t>770 - 1910</t>
+  </si>
+  <si>
     <t>Tin Bạn cần biết - Bạn cần biết - 4M</t>
   </si>
   <si>
+    <t>713 - 1254</t>
+  </si>
+  <si>
     <t>Combo PR/eMAGAZINE + Fanpage - 2M</t>
   </si>
   <si>
+    <t>390 - 662</t>
+  </si>
+  <si>
     <t>Trang chủ - Pr - Top 1 - Nhóm 1 - 35M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện: Top 1 trang chủ (2 giờ) + cụm top 2 chuyên mục (3 giờ)</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Cụm top 2 - Nhóm 1 - 31M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện: Cụm top 2 trang chủ (2 giờ)</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Streaming 4, 6 - Nhóm 1 - 43M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện vị trí streaming tại trang chủ (2 giờ) + cụm top 2 chuyên mục (1 giờ)</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Streaming 8, 10 - Nhóm 1 - 41M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Streaming 12, 14 - Nhóm 1 - 39M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Tin Thị Trường - Nhóm 1 - 48M</t>
+  </si>
+  <si>
+    <t>8365 - 18194</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Tinh nhanh 360 - Nhóm 1 - 53M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Tin nhanh 360 (2 giờ) + cụm top 2 chuyên mục (1 giờ)</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Tin 24h - Nhóm 1 - 58M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Tin 24h (1 giờ) + cụm top 2 chuyên mục (1 giờ)</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Nổi bật 3 - Nhóm 1 - 88.5M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Nổi bật 3 (1 giờ) + top 1 chuyên mục (2 giờ), bài để tên tác giả</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Nổi bật 2 - Nhóm 1 - 95M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Nổi bật 2 (1 giờ) + top 1 chuyên mục (2 giờ), bài để tên tác giả</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Top 1 - Nhóm 2 - 30M</t>
   </si>
   <si>
     <t xml:space="preserve">Bài đăng chuyên mục xuất hiện: Top 1 trang chủ (2 giờ) + cụm top 2 chuyên mục (3 giờ)
 </t>
   </si>
   <si>
     <t>Trang chủ - Pr - Cụm top 2 - Nhóm 2 - 26M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Streaming 4, 6 - Nhóm 2 - 38M</t>
   </si>
   <si>
+    <t>6357 - 12792</t>
+  </si>
+  <si>
     <t>Trang chủ - Pr - Streaming 8, 10 - Nhóm 2 - 36M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Streaming 12, 14 - Nhóm 2 - 34M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Tin Thị Trường - Nhóm 2 - 43M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Tin thị trường (2 giờ) + cụm top 2 chuyên mục (1 giờ)</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Tinh nhanh 360 - Nhóm 2 - 48M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Tin 24h - Nhóm 2 - 53M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Nổi bật 3 - Nhóm 2 - 82M</t>
   </si>
   <si>
     <t>Trang chủ - Pr - Nổi bật 2 - Nhóm 2 - 85.5M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Top 1 - Nhóm 1 - 42M</t>
@@ -2534,96 +3231,117 @@
   <si>
     <t>Trang chủ - eMAGAZINE - Tinh nhanh 360 - Nhóm 1 - 60M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Tin 24h - Nhóm 1 - 65M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Nổi bật 3 - Nhóm 1 - 97.5M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Nổi bật 3 (1 giờ) + Top 1 chuyên mục (2 giờ), bài để tên tác giả</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Nổi bật 2 - Nhóm 1 - 104M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Nổi bật 2 (1 giờ) + Top 1 chuyên mục (2 giờ), bài để tên tác giả</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Top 1 - Nhóm 2 - 37M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Cụm top 2 - Nhóm 2 - 33M</t>
   </si>
   <si>
+    <t>4767 - 12237</t>
+  </si>
+  <si>
     <t>Trang chủ - eMAGAZINE - Streaming 4, 6 - Nhóm 2 - 45M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Streaming 8, 10 - Nhóm 2 - 43M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Streaming 12, 14 - Nhóm 2 - 41M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Tin Thị trường - Nhóm 2 - 50M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Tinh nhanh 360 - Nhóm 2 - 55M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Tin 24h - Nhóm 2 - 60M</t>
   </si>
   <si>
     <t xml:space="preserve">Bài đăng chuyên mục xuất hiện tại Tin 24h (1 giờ) + cụm top 2 chuyên mục (1 giờ)
 </t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Nổi bật 3 - Nhóm 2 - 91M</t>
   </si>
   <si>
     <t>Trang chủ - eMAGAZINE - Nổi bật 2 - Nhóm 2 - 97.5M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Chuyên mục - Pr - 12M</t>
   </si>
   <si>
+    <t>1786 - 4798</t>
+  </si>
+  <si>
     <t>Thời trang trẻ - Chuyên mục con - Pr - 7M</t>
   </si>
   <si>
+    <t>1102 - 2154</t>
+  </si>
+  <si>
     <t>Thời trang trẻ - Chuyên mục - eMAGAZINE - 16M</t>
   </si>
   <si>
+    <t>3079 - 4951</t>
+  </si>
+  <si>
     <t>Thời trang trẻ - Chuyên mục con - eMAGAZINE - 12M</t>
   </si>
   <si>
+    <t>1826 - 5580</t>
+  </si>
+  <si>
     <t>Thời trang trẻ - Chuyên mục - TIN - 3.5M</t>
   </si>
   <si>
+    <t>693 - 927</t>
+  </si>
+  <si>
     <t>Thời trang trẻ - Chuyên mục con - TIN - 3M</t>
   </si>
   <si>
+    <t>523 - 1283</t>
+  </si>
+  <si>
     <t>Thời trang trẻ - Trang chủ - PR - Top 1 - 22M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện: Top 1 trang chủ (2 giờ) + cụm Top 2 chuyên mục (2 giờ)</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - PR - Cụm top 2 - 18M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - PR - Streaming 4, 6 - 30M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện vị trí streaming tại trang chủ (2 giờ)</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - PR - Streaming 8, 10 - 28M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - PR - Streaming 12, 14 - 26M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - PR - Tin Thị Trường - 35M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Tin thị trường (2 giờ) + cụm Top 2 chuyên mục (2 giờ)</t>
@@ -2652,72 +3370,87 @@
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Top 1 - 26M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Cụm top 2 - 22M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Streaming 4, 6 - 34M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Streaming 8, 10 - 32M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Streaming 12, 14 - 30M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Tin Thị trường - 39M</t>
   </si>
   <si>
     <t>Bài đăng chuyên mục xuất hiện tại Tin thị trường (2 giờ) + cụm top 2 chuyên mục (2 giờ)</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Tin nhanh 360 - 44M</t>
   </si>
   <si>
+    <t>6773 - 17841</t>
+  </si>
+  <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Tin 24h - 49M</t>
   </si>
   <si>
     <t xml:space="preserve">Bài đăng chuyên mục xuất hiện tại Tin 24h (1 giờ) + cụm Top 2 chuyên mục (1 giờ) </t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Nổi bật 3 - 76.7M</t>
   </si>
   <si>
     <t>Thời trang trẻ - Trang chủ - eMAGAZINE - Nổi bật 2 - 83.2M</t>
   </si>
   <si>
     <t>Công nghệ - Game - Tin Pr - Chuyên mục con - 4M</t>
   </si>
   <si>
+    <t>584 - 1048</t>
+  </si>
+  <si>
     <t>Công nghệ - Game - Bài Pr - Chuyên mục con - 7M</t>
   </si>
   <si>
+    <t>1070 - 3100</t>
+  </si>
+  <si>
     <t>Công nghệ - Game - Top 2 - 2M</t>
   </si>
   <si>
+    <t>35 - 77</t>
+  </si>
+  <si>
     <t>Công nghệ - Game - Top 1 - 2.5M</t>
+  </si>
+  <si>
+    <t>42 - 93</t>
   </si>
   <si>
     <t>- Bài hiển thị trong vùng NỔI BẬT trang chủ 3 ngày
 - Bài hiển thị trong vùng TIÊU ĐIỂM trang chủ 1 ngày
 - Bài nổi bật chuyên mục tương ứng 1 ngày và trôi theo tiến độ tin bài</t>
   </si>
   <si>
     <t>Bài loại 2 - 8M</t>
   </si>
   <si>
     <t>- Bài Nổi bật Box chuyên mục trên trang chủ 3 ngày
 - Bài nổi bật chuyên mục tương ứng 1 ngày và trôi theo tiến độ tin bài</t>
   </si>
   <si>
     <t>Bài Emagazine - 15M</t>
   </si>
   <si>
     <t>- Bài hiển thị trong vùng NỔI BẬT trang chủ 3 ngày
 - Bài hiển thị trong vùng TIÊU ĐIỂM trang chủ 1 ngày
 - Bài hiển thị trong box Emagazine trên trang chủ 3 ngày
 - Bài nổi bật chuyên mục tương ứng 1 ngày và trôi theo tiến độ tin bài</t>
   </si>
   <si>
     <t>Share Fanpage - 4M</t>
   </si>
@@ -2803,50 +3536,59 @@
     <t>vietnammoi.vn</t>
   </si>
   <si>
     <t>&lt;p&gt;DỊCH VỤ GIA TĂNG:&lt;br&gt;- Vượt quá 5 ảnh với bài thường, 9 ảnh với bài ảnh: Cộng thêm 5% đơn giá với mỗi ảnh, giá trị cộng thêm tối đa 40% đơn giá.&lt;br&gt;- Đăng kèm video clip (dộ dài &amp;lt; 3 phút) vào bài: 2.000.000 vnđ&lt;br&gt;- Đăng kèm video clip (dộ dài 3 - 5 phút) vào bài: 3.000.000 vnđ&lt;br&gt;- Đăng kèm video clip (dộ dài &amp;gt; 5 phút) vào bài: 5.000.000 vnđ&lt;br&gt;- Bài đã xuất bản nhưng có yêu cầu đổi sang vị trí tương đồng tại thời điểm xuất bản: 30% đơn giá&lt;br&gt;- Bài xuất bản hơn 1 lần cùng 1 vị trí trong thời lượng quy định (2 giờ): 30% đơn giá&lt;br&gt;- Chỉnh sửa bài đã xuất bản: ngày, giờ, title, lead, chi tiết trong bài (nội dung chỉnh sửa phải được sự đồng ý của tòa soạn Vietnamnet): 500.000 vnđ/lần sửa. Quy định không sửa quá 10 từ, tối đa 2 lần sửa.&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&lt;br&gt;-Báo giá chưa bao gồm 10% VAT&lt;br&gt;-Đối với tin bài: không quá 1000 chữ, tiêu đề không quá 12 chữ, số lượng ảnh tối đa là 5 ảnh&lt;br&gt;-Đối với tin ảnh: số lượng chữ không quá 300 chữ, số lượng ảnh không quá 9 ảnh&lt;br&gt;-Chính sách đồng xuất bản:&amp;nbsp;&lt;br&gt;Đối với bài đồng xuất bản có cùng nội dung, cùng giờ đăng trong cùng 01 ngày trên tất cả các vị trí chuyên mục, mục khác nhau thuộc hệ thống VietNamNet: giảm 50% phí đăng bài cho bài đồng xuất bản có giá trị bằng hoặc thấp hơn giá trị của bài đăng&lt;br&gt;-Các thông tin xuất bản không vi phạm quy định về Báo chí và thuần phong mỹ tục Việt Nam. Ban biên tập có quyền chỉnh sửa nội dung, hình ảnh để phù hợp với tiêu chí chung của tòa soạn&lt;br&gt;-Thu thêm 100% giá trị bài viết có liên quan tới mặt hàng rượu được phép quảng cáo theo pháp luật Việt Nam&lt;br&gt;-Đối với bài viết có giới thiệu nhiều hơn 01 thương hiệu thuộc nhiều pháp nhân khác nhau, thì từ thương hiệu thứ 02 trở lên thu thêm 20% giá trị bài viết/01 thương hiệu&lt;br&gt;&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>vietnamnet.vn</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;QUY ĐỊNH CHUNG:&amp;nbsp;&lt;/strong&gt;&lt;br&gt;- Báo giá trên chưa bao gồm 10% VAT&lt;br&gt;- Mỗi bài viết có độ dài không quá 1.200 từ và được sử dụng tối đa 3 ảnh&lt;br&gt;- Thêm ảnh: 500.000 VNĐ / ảnh&lt;br&gt;- Chi phí chèn thêm text (khi bài dài quá so với quy định):&lt;br&gt;Với trang vneconomy:&lt;br&gt;+ 1.000.000đ/quá dưới 100 từ&lt;br&gt;+ 2.000.000đ/quá dưới 300 từ&lt;br&gt;+ 3.000.000đ/quá dưới 500 từ&lt;br&gt;Với trang en.vneconomy:&lt;br&gt;+ 500.000đ/quá dưới 700 từ&lt;br&gt;+ 700.000đ/quá dưới 1.000 từ&lt;br&gt;+ 1.000.000đ/quá dưới 1.500 từ&lt;br&gt;- Font chữ: Unicode, Times New Roman, cỡ chữ 11, lưu dưới file .doc hoặc .docx (word)&lt;br&gt;- Tiêu đề và sapo: tiêu đề của bài không quá 12 từ, sapo không quá 30 từ&lt;br&gt;- Hyperlink: không áp dụng gắn hyperlink đối với bài đăng tin trên Vneconomy.vn&lt;br&gt;- Tin liên quan: tin bài liên quan phải là tin bài đăng tải trên Vneconomy&lt;br&gt;- Ban biên tập có quyền biên tập lại tiêu đề và một số nội dung không phù hợp trước khi đăng.&lt;br&gt;- Nội dung thông tin yêu cầu gửi trước khi xuất bản tối thiểu 1 ngày làm việc.&lt;/p&gt;</t>
   </si>
   <si>
     <t>vneconomy.vn</t>
   </si>
   <si>
     <t>&lt;p&gt;PHÍ DỊCH VỤ GIA TĂNG&lt;br&gt;- Thêm video clip: 6.000.000 VNĐ/ 1 lần/ 1 clip&lt;br&gt;- &lt;strong&gt;Thêm ảnh: 500.000 VNĐ/ 1 ảnh&lt;/strong&gt;&lt;br&gt;- Chèn thêm tag (không quá 3 tag/1 bài): 1.000.000 VNĐ/ 1 tag&lt;br&gt;- Chèn thêm box dưới chân bài viết: 1.000.000 VNĐ/ 1 box&lt;br&gt;- Ghim bài tại box "Đừng bỏ lỡ" trên trang chủ 02 giờ: 8.000.000 VNĐ/ 1 lần&lt;br&gt;&lt;br&gt;QUY ĐỊNH CHUNG&amp;nbsp;&lt;br&gt;- Báo giá đã bao gồm 10% VAT&amp;nbsp;&lt;br&gt;- Đối với bài tin ảnh: Tối đa 10 ảnh, tối thiếu 7 ảnh, text không quá 200 từ&lt;br&gt;- Đối với video: Video dài không quá 5 phút, dung lượng tối đa 50MB&amp;nbsp;&lt;br&gt;- Độ dài: Tất cả các tin bài có độ dài không quá 1000 từ và 5 ảnh minh họa (trừ bài phóng sự ảnh, bài tương đương 1 trang A4 )&amp;nbsp;&lt;br&gt;- Font chữ: Unicode, Times New Roman, cỡ chữ 11, lưu dưới file .doc hoặc .docx (word).&amp;nbsp;&lt;br&gt;- Tiêu đề và sapo (tóm tắt tin): Tiêu đề của bài không quá 11 từ, sapo không quá 40 từ.&amp;nbsp;&lt;br&gt;- &lt;strong&gt;Không đặt liên kết (hyperlink) trong nội dung bài đăng&lt;/strong&gt;&lt;br&gt;- Quy định về gắn Tag: Phải nêu rõ tên Tag được gắn vào bài PR ngay khi gửi đăng bài, Tag tối đa 4 từ. Ban biên tập có quyền biên tập lại tiêu đề và một số nội dung không phù hợp trước khi đăng.&lt;br&gt;- Nội dung thông tin yêu cầu gửi trước khi xuất bản tối thiểu 1 ngày làm việc.&lt;br&gt;- Chi phí chỉnh sửa sau khi lên bài: 500.000 VNĐ&lt;br&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>vtv.vn</t>
   </si>
   <si>
     <t>housenhome.com.vn</t>
   </si>
   <si>
     <t>suckhoedoisong.vn</t>
+  </si>
+  <si>
+    <t>infonet.vietnamnet.vn</t>
+  </si>
+  <si>
+    <t>tintuconline.com.vn</t>
+  </si>
+  <si>
+    <t>2sao.vn</t>
   </si>
   <si>
     <t>baogiaothong.vn</t>
   </si>
   <si>
     <t>en.vneconomy.vn</t>
   </si>
   <si>
     <t>thanhnien.vn</t>
   </si>
   <si>
     <t>marketingai.vn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3215,128 +3957,128 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_baidacbiet_homepc_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_baidacbiet_homemb_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai2_homepcstream2_12m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai2_homemobilestream2_12m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai3_homepcstream3_8m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai4_xac_7m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_bailoai5_tieumuc_4m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_emag_homepc_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/kenh14-10197/kenh14_emag_homemb_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/genk-10203/genk_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/af-9456/afamily_202010_home_demo1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gamek-10179/gamek_home_pc_mb.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/autopro-10196/autopro_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_20m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_15m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_10m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_5m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_15m_nbm.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/soha-9990/soha_emag_35m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/cafebiz-10199/cafebiz_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/dantri_admicro_prs_aug2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/gdn-9082/gdn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/nld-10050/nld_8m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/pnvn-10204/pnvn_2020_home_demo.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu1_60m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu2_55m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_trangchu3_50m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2022_40m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_30m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_20m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_15m.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/tuoitre-10016/tuoitre2021_canbiet.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnambiz_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/bien-tap-thong-tin-847/vietnammoi_admicro_prs_apr2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=dmhh9d&amp;p=trang_ch_&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vads.vn/demo-ads/Tin-Bai-PR/PR-VNN/PR-VNN-demo-New/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n26bbo.axshare.com/#id=ju5dp1&amp;p=cate_kinh_doanh&amp;g=1" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vneconomy-10248/demo_pr_vneconomy_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai1_35m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai4_9m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai5_7m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_loai6_5m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai1_15m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai2_12m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in.admicro.vn/uploads/vtv-10114/vtv_video_loai3_6m_pc.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&lt;p&gt;D&#7882;CH V&#7908; GIA T&#258;NG:&lt;br&gt;- Th&#234;m Video Clip: 1.000.000 VN&#272; /1 l&#7847;n/1 Clip&lt;br&gt;- Th&#234;m &#7843;nh: 500.000 VN&#272;/3 &#7843;nh&lt;br&gt;- Ch&#232;n link out + nofollow = 500,000 vn&#273;/link ho&#7863;c 1,000,000 vn&#273;/3 link.&lt;br&gt;- Ch&#232;n link out + dofollow = 5,000,000 vn&#273;/link/th&#225;ng, h&#7871;t 1 th&#225;ng dofollow s&#7869; chuy&#7875;n v&#7873; nofollow.&lt;br&gt;- Ch&#232;n tin li&#234;n quan: 300.000 VN&#272;/1 link b&#224;i li&#234;n quan&lt;br&gt;- Th&#234;m box th&#244;ng tin d&#432;&#7899;i ch&#226;n b&#224;i vi&#7871;t: 1.000.000 VN&#272;/1 l&#7847;n/1 box&lt;br&gt;- S&#7917;a b&#224;i sau khi &#273;&#259;ng: 500.000 VN&#272; / 1 l&#7847;n&lt;br&gt;- Chi ph&#237; th&#234;m Text n&#7871;u v&#432;&#7907;t qu&#225; 1000 t&#7915;:&lt;br&gt;+ V&#432;&#7907;t t&#7915; 1 &#273;&#7871;n 100 t&#7915;: H&#7895; tr&#7907; mi&#7877;n ph&#237;&lt;br&gt;+ V&#432;&#7907;t t&#7915; 101 t&#7915; &#273;&#7871;n 500 t&#7915;: + 3 tri&#7879;u&lt;br&gt;+ V&#432;&#7907;t t&#7915; 501 t&#7915; &#273;&#7871;n 900 t&#7915;: + 8 tri&#7879;u&lt;br&gt;+ V&#432;&#7907;t t&#7915; 901 t&#7915; &#273;&#7871;n 1.300 t&#7915;: + 18 tri&#7879;u&lt;br&gt;&lt;br&gt;QUY &#272;&#7882;NH CHUNG:&lt;br&gt;- B&#225;o gi&#225; ch&#432;a bao g&#7891;m thu&#7871; GTGT.&lt;br&gt;- Quota &#273;&#259;ng trang ch&#7911; &#273;&#432;&#7907;c &#273;&#259;ng t&#7889;i &#273;a 2 b&#224;i chuy&#234;n m&#7909;c trong th&#7901;i gian 1 tu&#7847;n.&lt;br&gt;- &#272;&#7889;i v&#7899;i b&#224;i tin &#7843;nh: t&#7889;i &#273;a 10 &#7843;nh, t&#7889;i thi&#7875;u 7 &#7843;nh, text kh&#244;ng qu&#225; 150 t&#7915;.&amp;nbsp;&lt;br&gt;- &#272;&#7889;i v&#7899;i Video: video d&#224;i kh&#244;ng qu&#225; 5 ph&#250;t, dung l&#432;&#7907;ng t&#7889;i &#273;a 50MB.&amp;nbsp;&lt;br&gt;- &#272;&#7889;i v&#7899;i c&#225;c b&#224;i c&#243; v&#7883; tr&#237; &#273;&#7863;c bi&#7879;t ch&#7881; &#225;p d&#7909;ng v&#7899;i nh&#7919;ng n&#7897;i dung sau:&lt;br&gt;+ N&#7897;i dung b&#224;i &#273;&#432;&#7907;c khai th&#225;c kh&#225;ch quan, n&#234;u &#273;&#432;&#7907;c v&#7845;n &#273;&#7873; r&#7897;ng, &#273;&#432;&#7907;c nhi&#7873;u ng&#432;&#7901;i quan t&#226;m, c&#243; t&#237;nh b&#225;o ch&#237; trong cung c&#7845;p th&#244;ng tin&lt;br&gt;+ N&#7897;i dung b&#224;i kh&#244;ng mang t&#237;nh ch&#7845;t truy&#7873;n th&#244;ng l&#7897; li&#7877;u, ch&#7911; quan&amp;nbsp;&lt;br&gt;- &#272;&#7897; d&#224;i: t&#7845;t c&#7843; c&#225;c tin b&#224;i c&#243; &#273;&#7897; d&#224;i kh&#244;ng qu&#225; 1.000 t&#7915; v&#224; 6 &#7843;nh minh h&#7885;a (tr&#7915; b&#224;i ph&#243;ng s&#7921; &#7843;nh) t&#432;&#417;ng &#273;&#432;&#417;ng 1 trang A4.&amp;nbsp;&lt;br&gt;- Font ch&#7919;: Unicode, Times New Roman, c&#243; ch&#7919; 11, l&#432;u d&#432;&#7899;i fle d&#7885;c ho&#7863;c docx (word)&lt;br&gt;- Ti&#234;u &#273;&#7873; v&#224; Sapo (t&#243;m t&#7855;t tin): Ti&#234;u &#273;&#7873; c&#7911;a b&#224;i kh&#244;ng qu&#225; 11 t&#7917;. Sapo kh&#244;ng qu&#225; 45 t&#7915;.&amp;nbsp;&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; g&#7855;n link (H)perlink): ch&#7881; &#273;&#432;&#7907;c g&#7855;n link trong b&#224;i vi&#7871;t, th&#7875; hi&#7879;n d&#432;&#7899;i d&#7841;ng http://www. ....&lt;br&gt;+ Quy &#273;&#7883;nh v&#7873; tin li&#234;n quan: Tin b&#224;i li&#234;n quan ph&#7843;i l&#224; tin b&#224;i n&#7857;m tr&#234;n ch&#237;nh website &#273;&#259;ng b&#224;i TT.&lt;br&gt;+ Quy &#273;&#7883;nh v&#7873; g&#7847;n Tag: Ph&#7843;i n&#234;u r&#245; t&#234;n Tag &#273;&#432;&#7907;c g&#7855;n v&#224;o b&#224;i truy&#7873;n th&#244;ng ngay khi g&#7917;i &#273;&#259;ng b&#224;i, Tag t&#7889;i &#273;a 4 t&#7915;.&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; h&#7911;y ch&#7881;nh th&#7901;i gian xu&#7845;t b&#7843;n &#273;&#227; &#273;&#432;&#7907;c duy&#7879;t ph&#7843;i b&#225;o tr&#432;&#7899;c t&#7889;i thi&#7875;u 43h tr&#432;&#7899;c gi&#7901; xu&#7845;t b&#7843;n&amp;nbsp;&lt;br&gt;- Ban bi&#234;n t&#7853;p c&#243; quy&#7873;n bi&#234;n t&#7853;p l&#7841;i ti&#234;u &#273;&#7873; v&#224; m&#7897;t s&#7889; n&#7897;i dung kh&#244;ng ph&#249; h&#7907;p tr&#432;&#7899;c khi &#273;&#259;ng&amp;nbsp;&lt;br&gt;- Quy &#273;&#7883;nh v&#7873; ch&#7881;nh s&#7917;a n&#7897;i dung th&#244;ng tin/ h&#236;nh &#7843;nh... c&#7911;a Qu&#7843;ng c&#225;o &#273;&#227; &#273;&#432;&#7907;c duy&#7879;t ph&#7843;i s&#7917;a n&#7897;i dung mu&#7889;n ch&#237;nh s&#7917;a t&#244;i thi&#7871;u tr&#432;&#7899;c 12h &#273;&#7889;i v&#7899;i b&#224;i TT v&#224; 24h &#273;&#7889;i v&#7899;i banner tr&#432;&#7899;c gi&#7901; xu&#7845;t b&#7843;n&lt;/p&gt;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H507"/>
+  <dimension ref="A1:H602"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H199" sqref="H199"/>
+      <selection activeCell="H262" sqref="H262"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="229.944" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.279" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.134" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.129" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="2077.35" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="40">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="25">
       <c r="A2" s="2" t="s">
-        <v>796</v>
+        <v>1022</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="3">
         <v>30000000</v>
       </c>
       <c r="F3" s="3">
         <v>20000000</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>795</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="3">
         <v>30000000</v>
       </c>
       <c r="F4" s="3">
         <v>20000000</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="3"/>
@@ -3554,10008 +4296,11774 @@
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="3">
         <v>7000000</v>
       </c>
       <c r="F14" s="3">
         <v>4000000</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15" s="3">
-        <v>4000000</v>
+        <v>15000000</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H15" s="3"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D16"/>
       <c r="E16" s="3">
-        <v>60000000</v>
+        <v>40000000</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="H16" s="3"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="D17"/>
       <c r="E17" s="3">
-        <v>60000000</v>
+        <v>35000000</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="H17" s="3"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D18"/>
       <c r="E18" s="3">
-        <v>90000000</v>
-[...1 lines deleted...]
-      <c r="F18" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F18" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G18" s="3" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H18" s="3"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D19"/>
+        <v>46</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E19" s="3">
-        <v>20000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>4000000</v>
+      </c>
+      <c r="F19" s="3"/>
       <c r="G19" s="3" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="H19" s="3"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D20"/>
       <c r="E20" s="3">
-        <v>20000000</v>
+        <v>120000000</v>
       </c>
       <c r="F20" s="3">
-        <v>14000000</v>
+        <v>40000000</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="H20" s="3"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D21"/>
       <c r="E21" s="3">
+        <v>80000000</v>
+      </c>
+      <c r="F21" s="3">
         <v>25000000</v>
       </c>
-      <c r="F21" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="3" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="H21" s="3"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D22"/>
       <c r="E22" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F22" s="3"/>
+        <v>75000000</v>
+      </c>
+      <c r="F22" s="3">
+        <v>25000000</v>
+      </c>
       <c r="G22" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H22" s="3"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D23"/>
       <c r="E23" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F23" s="3"/>
+        <v>75000000</v>
+      </c>
+      <c r="F23" s="3">
+        <v>25000000</v>
+      </c>
       <c r="G23" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H23" s="3"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="D24"/>
       <c r="E24" s="3">
-        <v>22000000</v>
-[...1 lines deleted...]
-      <c r="F24" s="3"/>
+        <v>60000000</v>
+      </c>
+      <c r="F24" s="3">
+        <v>19000000</v>
+      </c>
       <c r="G24" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H24" s="3"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D25"/>
       <c r="E25" s="3">
-        <v>18000000</v>
+        <v>55000000</v>
       </c>
       <c r="F25" s="3">
-        <v>12000000</v>
+        <v>19000000</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H25" s="3"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D26"/>
       <c r="E26" s="3">
-        <v>18000000</v>
+        <v>36000000</v>
       </c>
       <c r="F26" s="3">
         <v>12000000</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H26" s="3"/>
     </row>
-    <row r="27" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>798</v>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>25</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
       </c>
       <c r="D27"/>
-      <c r="E27" s="3"/>
-[...1 lines deleted...]
-      <c r="G27" s="3"/>
+      <c r="E27" s="3">
+        <v>36000000</v>
+      </c>
+      <c r="F27" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H27" s="3"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="D28"/>
       <c r="E28" s="3">
-        <v>12000000</v>
+        <v>30000000</v>
       </c>
       <c r="F28" s="3">
-        <v>8000000</v>
+        <v>11000000</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H28" s="3"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D29"/>
       <c r="E29" s="3">
-        <v>9000000</v>
+        <v>36000000</v>
       </c>
       <c r="F29" s="3">
-        <v>6000000</v>
+        <v>12000000</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="H29" s="3"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B30" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="D30"/>
       <c r="E30" s="3">
-        <v>6000000</v>
+        <v>24000000</v>
       </c>
       <c r="F30" s="3">
-        <v>3000000</v>
+        <v>9000000</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="H30" s="3"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D31"/>
       <c r="E31" s="3">
-        <v>4000000</v>
-[...1 lines deleted...]
-      <c r="F31" s="3"/>
+        <v>21000000</v>
+      </c>
+      <c r="F31" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G31" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H31" s="3"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="D32"/>
       <c r="E32" s="3">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="F32" s="3"/>
+        <v>24000000</v>
+      </c>
+      <c r="F32" s="3">
+        <v>9000000</v>
+      </c>
       <c r="G32" s="3" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="H32" s="3"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B33" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="D33"/>
       <c r="E33" s="3">
-        <v>2500000</v>
-[...1 lines deleted...]
-      <c r="F33" s="3"/>
+        <v>21000000</v>
+      </c>
+      <c r="F33" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G33" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H33" s="3"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="B34" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="D34"/>
       <c r="E34" s="3">
-        <v>25000000</v>
-[...1 lines deleted...]
-      <c r="F34" s="3"/>
+        <v>35000000</v>
+      </c>
+      <c r="F34" s="3">
+        <v>11000000</v>
+      </c>
       <c r="G34" s="3" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="H34" s="3"/>
     </row>
-    <row r="35" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>799</v>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
+        <v>63</v>
       </c>
       <c r="D35"/>
-      <c r="E35" s="3"/>
-[...1 lines deleted...]
-      <c r="G35" s="3"/>
+      <c r="E35" s="3">
+        <v>30000000</v>
+      </c>
+      <c r="F35" s="3">
+        <v>11000000</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H35" s="3"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="D36"/>
       <c r="E36" s="3">
-        <v>1111111</v>
-[...1 lines deleted...]
-      <c r="F36" s="3"/>
+        <v>22000000</v>
+      </c>
+      <c r="F36" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G36" s="3" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H36" s="3"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B37" t="s">
-        <v>86</v>
+        <v>65</v>
       </c>
       <c r="D37"/>
       <c r="E37" s="3">
-        <v>30000000</v>
-[...1 lines deleted...]
-      <c r="F37" s="3"/>
+        <v>22000000</v>
+      </c>
+      <c r="F37" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G37" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H37" s="3"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="D38"/>
       <c r="E38" s="3">
-        <v>18000000</v>
-[...1 lines deleted...]
-      <c r="F38" s="3"/>
+        <v>25000000</v>
+      </c>
+      <c r="F38" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G38" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H38" s="3"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="B39" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="D39"/>
       <c r="E39" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F39" s="3"/>
+        <v>22000000</v>
+      </c>
+      <c r="F39" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G39" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H39" s="3"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="B40" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="D40"/>
       <c r="E40" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F40" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F40" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G40" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H40" s="3"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="B41" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="D41"/>
       <c r="E41" s="3">
-        <v>7000000</v>
-[...1 lines deleted...]
-      <c r="F41" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F41" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G41" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H41" s="3"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="B42" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="D42"/>
       <c r="E42" s="3">
-        <v>7000000</v>
-[...1 lines deleted...]
-      <c r="F42" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F42" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G42" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H42" s="3"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="D43"/>
       <c r="E43" s="3">
-        <v>4000000</v>
-[...1 lines deleted...]
-      <c r="F43" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F43" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G43" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H43" s="3"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="B44" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="D44"/>
       <c r="E44" s="3">
-        <v>4000000</v>
-[...1 lines deleted...]
-      <c r="F44" s="3"/>
+        <v>8000000</v>
+      </c>
+      <c r="F44" s="3">
+        <v>2500000</v>
+      </c>
       <c r="G44" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H44" s="3"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="B45" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="D45"/>
       <c r="E45" s="3">
-        <v>34000000</v>
+        <v>5000000</v>
       </c>
       <c r="F45" s="3"/>
       <c r="G45" s="3" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="H45" s="3"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="B46" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="D46"/>
       <c r="E46" s="3">
         <v>22000000</v>
       </c>
-      <c r="F46" s="3"/>
+      <c r="F46" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G46" s="3" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="H46" s="3"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="B47" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="D47"/>
       <c r="E47" s="3">
-        <v>15000000</v>
+        <v>10000000</v>
       </c>
       <c r="F47" s="3"/>
       <c r="G47" s="3" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="H47" s="3"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="B48" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D48"/>
+        <v>76</v>
+      </c>
+      <c r="C48" t="s">
+        <v>77</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E48" s="3">
-        <v>15000000</v>
+        <v>60000000</v>
       </c>
       <c r="F48" s="3"/>
       <c r="G48" s="3" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="H48" s="3"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="B49" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="D49"/>
+        <v>79</v>
+      </c>
+      <c r="C49" t="s">
+        <v>80</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E49" s="3">
-        <v>10000000</v>
+        <v>60000000</v>
       </c>
       <c r="F49" s="3"/>
       <c r="G49" s="3" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="H49" s="3"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="B50" t="s">
-        <v>100</v>
+        <v>82</v>
+      </c>
+      <c r="C50" t="s">
+        <v>83</v>
       </c>
       <c r="D50"/>
       <c r="E50" s="3">
-        <v>10000000</v>
+        <v>90000000</v>
       </c>
       <c r="F50" s="3"/>
       <c r="G50" s="3" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
       <c r="H50" s="3"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="B51" t="s">
-        <v>81</v>
+        <v>84</v>
+      </c>
+      <c r="C51" t="s">
+        <v>85</v>
       </c>
       <c r="D51"/>
       <c r="E51" s="3">
-        <v>2500000</v>
-[...1 lines deleted...]
-      <c r="F51" s="3"/>
+        <v>20000000</v>
+      </c>
+      <c r="F51" s="3">
+        <v>14000000</v>
+      </c>
       <c r="G51" s="3" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="H51" s="3"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="B52" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="C52" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="D52"/>
       <c r="E52" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="F52" s="3">
-        <v>10000000</v>
+        <v>14000000</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="H52" s="3"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="B53" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C53" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="D53"/>
       <c r="E53" s="3">
-        <v>10000000</v>
+        <v>25000000</v>
       </c>
       <c r="F53" s="3">
-        <v>6000000</v>
+        <v>24000000</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="H53" s="3"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B54" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="C54" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D54"/>
       <c r="E54" s="3">
-        <v>10000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>8000000</v>
+      </c>
+      <c r="F54" s="3"/>
       <c r="G54" s="3" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="H54" s="3"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="B55" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="C55" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="D55"/>
       <c r="E55" s="3">
-        <v>6000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>15000000</v>
+      </c>
+      <c r="F55" s="3"/>
       <c r="G55" s="3" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
       <c r="H55" s="3"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="B56" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="C56" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="D56"/>
       <c r="E56" s="3">
-        <v>6000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>22000000</v>
+      </c>
+      <c r="F56" s="3"/>
       <c r="G56" s="3" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
       <c r="H56" s="3"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B57" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="C57" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="D57"/>
       <c r="E57" s="3">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="F57" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F57" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G57" s="3" t="s">
-        <v>115</v>
+        <v>19</v>
       </c>
       <c r="H57" s="3"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="B58" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C58" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D58"/>
       <c r="E58" s="3">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="F58" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F58" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G58" s="3" t="s">
-        <v>115</v>
+        <v>19</v>
       </c>
       <c r="H58" s="3"/>
     </row>
-    <row r="59" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="59" spans="1:8" customHeight="1" ht="25">
+      <c r="A59" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D59"/>
+      <c r="E59" s="3"/>
       <c r="F59" s="3"/>
-      <c r="G59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G59" s="3"/>
       <c r="H59" s="3"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="C60" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D60"/>
+        <v>100</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E60" s="3">
-        <v>22000000</v>
-[...1 lines deleted...]
-      <c r="F60" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F60" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G60" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H60" s="3"/>
+        <v>101</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>1023</v>
+      </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="C61" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D61"/>
+        <v>103</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E61" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F61" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F61" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G61" s="3" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="H61" s="3"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="C62" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D62"/>
+        <v>106</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E62" s="3">
         <v>6000000</v>
       </c>
-      <c r="F62" s="3"/>
+      <c r="F62" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G62" s="3" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="H62" s="3"/>
     </row>
-    <row r="63" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E63" s="3"/>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>108</v>
+      </c>
+      <c r="C63" t="s">
+        <v>109</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="3">
+        <v>4000000</v>
+      </c>
       <c r="F63" s="3"/>
-      <c r="G63" s="3"/>
+      <c r="G63" s="3" t="s">
+        <v>39</v>
+      </c>
       <c r="H63" s="3"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="C64" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="D64"/>
+        <v>111</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E64" s="3">
-        <v>130000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="F64" s="3"/>
       <c r="G64" s="3" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H64" s="3"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="C65" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="D65"/>
       <c r="E65" s="3">
-        <v>65000000</v>
+        <v>34000000</v>
       </c>
       <c r="F65" s="3">
-        <v>25000000</v>
+        <v>11000000</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H65" s="3"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="C66" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="D66"/>
       <c r="E66" s="3">
-        <v>90000000</v>
+        <v>30000000</v>
       </c>
       <c r="F66" s="3">
-        <v>35000000</v>
+        <v>11000000</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H66" s="3"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="C67" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="D67"/>
       <c r="E67" s="3">
-        <v>45000000</v>
+        <v>19000000</v>
       </c>
       <c r="F67" s="3">
-        <v>16000000</v>
+        <v>5000000</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H67" s="3"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="C68" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="D68"/>
       <c r="E68" s="3">
-        <v>45000000</v>
+        <v>15000000</v>
       </c>
       <c r="F68" s="3">
-        <v>18000000</v>
+        <v>5000000</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H68" s="3"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="C69" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="D69"/>
       <c r="E69" s="3">
-        <v>22000000</v>
+        <v>14000000</v>
       </c>
       <c r="F69" s="3">
-        <v>8000000</v>
+        <v>4000000</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H69" s="3"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C70" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="D70"/>
       <c r="E70" s="3">
-        <v>28000000</v>
+        <v>11000000</v>
       </c>
       <c r="F70" s="3">
-        <v>11000000</v>
+        <v>4000000</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H70" s="3"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B71" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="D71"/>
       <c r="E71" s="3">
-        <v>15000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2500000</v>
+      </c>
+      <c r="F71" s="3"/>
       <c r="G71" s="3" t="s">
-        <v>60</v>
+        <v>126</v>
       </c>
       <c r="H71" s="3"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B72" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="C72" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="D72"/>
       <c r="E72" s="3">
-        <v>52000000</v>
+        <v>10000000</v>
       </c>
       <c r="F72" s="3">
-        <v>20000000</v>
+        <v>2500000</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H72" s="3"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B73" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C73" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D73"/>
       <c r="E73" s="3">
-        <v>40000000</v>
+        <v>8000000</v>
       </c>
       <c r="F73" s="3">
-        <v>15000000</v>
+        <v>2500000</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H73" s="3"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B74" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="C74" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="D74"/>
       <c r="E74" s="3">
-        <v>25000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000</v>
+      </c>
+      <c r="F74" s="3"/>
       <c r="G74" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H74" s="3"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B75" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="C75" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D75"/>
+        <v>134</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E75" s="3">
-        <v>18000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>25000000</v>
+      </c>
+      <c r="F75" s="3"/>
       <c r="G75" s="3" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="H75" s="3"/>
     </row>
-    <row r="76" spans="1:8">
-[...7 lines deleted...]
-        <v>145</v>
+    <row r="76" spans="1:8" customHeight="1" ht="25">
+      <c r="A76" s="2" t="s">
+        <v>1025</v>
       </c>
       <c r="D76"/>
-      <c r="E76" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E76" s="3"/>
       <c r="F76" s="3"/>
-      <c r="G76" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G76" s="3"/>
       <c r="H76" s="3"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>115</v>
       </c>
       <c r="D77"/>
       <c r="E77" s="3">
-        <v>15000000</v>
+        <v>30000000</v>
       </c>
       <c r="F77" s="3"/>
       <c r="G77" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H77" s="3"/>
+        <v>136</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>1023</v>
+      </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="D78"/>
       <c r="E78" s="3">
-        <v>8000000</v>
+        <v>18000000</v>
       </c>
       <c r="F78" s="3"/>
       <c r="G78" s="3" t="s">
-        <v>60</v>
+        <v>138</v>
       </c>
       <c r="H78" s="3"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="D79"/>
       <c r="E79" s="3">
-        <v>145000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>12000000</v>
+      </c>
+      <c r="F79" s="3"/>
       <c r="G79" s="3" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="H79" s="3"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D80"/>
       <c r="E80" s="3">
-        <v>115000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>12000000</v>
+      </c>
+      <c r="F80" s="3"/>
       <c r="G80" s="3" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="H80" s="3"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="D81"/>
       <c r="E81" s="3">
-        <v>75000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000</v>
+      </c>
+      <c r="F81" s="3"/>
       <c r="G81" s="3" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="H81" s="3"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="D82"/>
       <c r="E82" s="3">
-        <v>75000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000</v>
+      </c>
+      <c r="F82" s="3"/>
       <c r="G82" s="3" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="H82" s="3"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="D83"/>
       <c r="E83" s="3">
-        <v>75000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>4000000</v>
+      </c>
+      <c r="F83" s="3"/>
       <c r="G83" s="3" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="H83" s="3"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="D84"/>
       <c r="E84" s="3">
-        <v>105000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>4000000</v>
+      </c>
+      <c r="F84" s="3"/>
       <c r="G84" s="3" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="H84" s="3"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="D85"/>
       <c r="E85" s="3">
-        <v>85000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>34000000</v>
+      </c>
+      <c r="F85" s="3"/>
       <c r="G85" s="3" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="H85" s="3"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="D86"/>
       <c r="E86" s="3">
-        <v>55000000</v>
+        <v>22000000</v>
       </c>
       <c r="F86" s="3"/>
       <c r="G86" s="3" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="H86" s="3"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B87" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="D87"/>
       <c r="E87" s="3">
-        <v>55000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>15000000</v>
+      </c>
+      <c r="F87" s="3"/>
       <c r="G87" s="3" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="H87" s="3"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="B88" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="D88"/>
       <c r="E88" s="3">
-        <v>55000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>15000000</v>
+      </c>
+      <c r="F88" s="3"/>
       <c r="G88" s="3" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="H88" s="3"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B89" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="D89"/>
       <c r="E89" s="3">
-        <v>65000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>10000000</v>
+      </c>
+      <c r="F89" s="3"/>
       <c r="G89" s="3" t="s">
-        <v>60</v>
+        <v>160</v>
       </c>
       <c r="H89" s="3"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="D90"/>
       <c r="E90" s="3">
-        <v>100000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>10000000</v>
+      </c>
+      <c r="F90" s="3"/>
       <c r="G90" s="3" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="H90" s="3"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="B91" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="D91"/>
       <c r="E91" s="3">
-        <v>45000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2500000</v>
+      </c>
+      <c r="F91" s="3"/>
       <c r="G91" s="3" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="H91" s="3"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="B92" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="C92" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D92"/>
+        <v>165</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E92" s="3">
-        <v>65000000</v>
+        <v>15000000</v>
       </c>
       <c r="F92" s="3">
-        <v>25000000</v>
+        <v>10000000</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>16</v>
+        <v>166</v>
       </c>
       <c r="H92" s="3"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B93" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="C93" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="D93"/>
+        <v>168</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E93" s="3">
-        <v>50000000</v>
+        <v>10000000</v>
       </c>
       <c r="F93" s="3">
-        <v>17000000</v>
+        <v>6000000</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="H93" s="3"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B94" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="C94" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D94"/>
+        <v>171</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E94" s="3">
-        <v>65000000</v>
+        <v>10000000</v>
       </c>
       <c r="F94" s="3">
-        <v>25000000</v>
+        <v>6000000</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
       <c r="H94" s="3"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="B95" t="s">
-        <v>184</v>
+        <v>105</v>
       </c>
       <c r="C95" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="D95"/>
+        <v>172</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E95" s="3">
-        <v>35000000</v>
+        <v>6000000</v>
       </c>
       <c r="F95" s="3">
-        <v>12000000</v>
+        <v>4000000</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>25</v>
+        <v>173</v>
       </c>
       <c r="H95" s="3"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="B96" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="C96" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D96"/>
+        <v>175</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E96" s="3">
-        <v>70000000</v>
+        <v>6000000</v>
       </c>
       <c r="F96" s="3">
-        <v>28000000</v>
+        <v>3000000</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="H96" s="3"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="B97" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="C97" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="D97"/>
+        <v>177</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E97" s="3">
-        <v>32000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="F97" s="3"/>
       <c r="G97" s="3" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="H97" s="3"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B98" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="C98" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="D98"/>
+        <v>111</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E98" s="3">
-        <v>45000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="F98" s="3"/>
       <c r="G98" s="3" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="H98" s="3"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B99" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="C99" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="D99"/>
+        <v>180</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E99" s="3">
-        <v>32000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>25000000</v>
+      </c>
+      <c r="F99" s="3"/>
       <c r="G99" s="3" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="H99" s="3"/>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B100" t="s">
-        <v>194</v>
+        <v>95</v>
       </c>
       <c r="C100" t="s">
-        <v>195</v>
+        <v>96</v>
       </c>
       <c r="D100"/>
       <c r="E100" s="3">
-        <v>45000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>22000000</v>
+      </c>
+      <c r="F100" s="3"/>
       <c r="G100" s="3" t="s">
-        <v>169</v>
+        <v>41</v>
       </c>
       <c r="H100" s="3"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="B101" t="s">
-        <v>196</v>
+        <v>93</v>
       </c>
       <c r="C101" t="s">
-        <v>141</v>
+        <v>182</v>
       </c>
       <c r="D101"/>
       <c r="E101" s="3">
-        <v>32000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>15000000</v>
+      </c>
+      <c r="F101" s="3"/>
       <c r="G101" s="3" t="s">
-        <v>189</v>
+        <v>41</v>
       </c>
       <c r="H101" s="3"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="B102" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C102" t="s">
-        <v>181</v>
+        <v>92</v>
       </c>
       <c r="D102"/>
       <c r="E102" s="3">
-        <v>40000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>6000000</v>
+      </c>
+      <c r="F102" s="3"/>
       <c r="G102" s="3" t="s">
-        <v>182</v>
+        <v>41</v>
       </c>
       <c r="H102" s="3"/>
     </row>
-    <row r="103" spans="1:8">
-[...7 lines deleted...]
-        <v>188</v>
+    <row r="103" spans="1:8" customHeight="1" ht="25">
+      <c r="A103" s="2" t="s">
+        <v>1027</v>
       </c>
       <c r="D103"/>
-      <c r="E103" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
       <c r="H103" s="3"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="C104" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D104"/>
       <c r="E104" s="3">
-        <v>25000000</v>
+        <v>130000000</v>
       </c>
       <c r="F104" s="3">
-        <v>9000000</v>
+        <v>50000000</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="H104" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="H104" s="4" t="s">
+        <v>1026</v>
+      </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="C105" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="D105"/>
       <c r="E105" s="3">
-        <v>22000000</v>
+        <v>65000000</v>
       </c>
       <c r="F105" s="3">
-        <v>8000000</v>
+        <v>25000000</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>189</v>
+        <v>41</v>
       </c>
       <c r="H105" s="3"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="C106" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="D106"/>
       <c r="E106" s="3">
-        <v>25000000</v>
+        <v>90000000</v>
       </c>
       <c r="F106" s="3">
-        <v>9000000</v>
+        <v>35000000</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>200</v>
+        <v>41</v>
       </c>
       <c r="H106" s="3"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="C107" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="D107"/>
       <c r="E107" s="3">
-        <v>22000000</v>
+        <v>45000000</v>
       </c>
       <c r="F107" s="3">
-        <v>8000000</v>
+        <v>16000000</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>189</v>
+        <v>41</v>
       </c>
       <c r="H107" s="3"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="C108" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="D108"/>
       <c r="E108" s="3">
-        <v>35000000</v>
+        <v>45000000</v>
       </c>
       <c r="F108" s="3">
-        <v>12000000</v>
+        <v>18000000</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>207</v>
+        <v>41</v>
       </c>
       <c r="H108" s="3"/>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="C109" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="D109"/>
       <c r="E109" s="3">
-        <v>55000000</v>
+        <v>22000000</v>
       </c>
       <c r="F109" s="3">
-        <v>18000000</v>
+        <v>8000000</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>178</v>
+        <v>41</v>
       </c>
       <c r="H109" s="3"/>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="C110" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="D110"/>
       <c r="E110" s="3">
-        <v>22000000</v>
+        <v>28000000</v>
       </c>
       <c r="F110" s="3">
-        <v>8000000</v>
+        <v>11000000</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="H110" s="3"/>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="C111" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="D111"/>
       <c r="E111" s="3">
-        <v>42000000</v>
+        <v>15000000</v>
       </c>
       <c r="F111" s="3">
-        <v>15000000</v>
+        <v>5000000</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>178</v>
+        <v>41</v>
       </c>
       <c r="H111" s="3"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="B112" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="C112" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="D112"/>
       <c r="E112" s="3">
-        <v>22000000</v>
+        <v>52000000</v>
       </c>
       <c r="F112" s="3">
-        <v>8000000</v>
+        <v>20000000</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="H112" s="3"/>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="B113" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="C113" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="D113"/>
       <c r="E113" s="3">
-        <v>27000000</v>
+        <v>40000000</v>
       </c>
       <c r="F113" s="3">
-        <v>9000000</v>
+        <v>15000000</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>218</v>
+        <v>41</v>
       </c>
       <c r="H113" s="3"/>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="B114" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="C114" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="D114"/>
       <c r="E114" s="3">
-        <v>22000000</v>
+        <v>25000000</v>
       </c>
       <c r="F114" s="3">
-        <v>8000000</v>
+        <v>9000000</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="H114" s="3"/>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="B115" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="C115" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="D115"/>
       <c r="E115" s="3">
-        <v>27000000</v>
+        <v>18000000</v>
       </c>
       <c r="F115" s="3">
-        <v>9000000</v>
+        <v>6000000</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="H115" s="3"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="B116" t="s">
-        <v>223</v>
+        <v>95</v>
       </c>
       <c r="C116" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="D116"/>
       <c r="E116" s="3">
-        <v>27000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>22000000</v>
+      </c>
+      <c r="F116" s="3"/>
       <c r="G116" s="3" t="s">
-        <v>218</v>
+        <v>41</v>
       </c>
       <c r="H116" s="3"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="B117" t="s">
-        <v>225</v>
+        <v>93</v>
       </c>
       <c r="C117" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="D117"/>
       <c r="E117" s="3">
         <v>15000000</v>
       </c>
-      <c r="F117" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F117" s="3"/>
       <c r="G117" s="3" t="s">
-        <v>227</v>
+        <v>41</v>
       </c>
       <c r="H117" s="3"/>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="B118" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="C118" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="D118"/>
       <c r="E118" s="3">
-        <v>35000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>8000000</v>
+      </c>
+      <c r="F118" s="3"/>
       <c r="G118" s="3" t="s">
-        <v>174</v>
+        <v>41</v>
       </c>
       <c r="H118" s="3"/>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="B119" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="C119" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="D119"/>
       <c r="E119" s="3">
-        <v>15000000</v>
+        <v>145000000</v>
       </c>
       <c r="F119" s="3">
-        <v>5000000</v>
+        <v>55000000</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="H119" s="3"/>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="B120" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="C120" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="D120"/>
       <c r="E120" s="3">
-        <v>28000000</v>
+        <v>115000000</v>
       </c>
       <c r="F120" s="3">
-        <v>9000000</v>
+        <v>40000000</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
       <c r="H120" s="3"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="B121" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="C121" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="D121"/>
       <c r="E121" s="3">
-        <v>15000000</v>
+        <v>75000000</v>
       </c>
       <c r="F121" s="3">
-        <v>5000000</v>
+        <v>26000000</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="H121" s="3"/>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="B122" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="C122" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="D122"/>
       <c r="E122" s="3">
-        <v>12000000</v>
+        <v>75000000</v>
       </c>
       <c r="F122" s="3">
-        <v>4000000</v>
+        <v>26000000</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>238</v>
+        <v>16</v>
       </c>
       <c r="H122" s="3"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="B123" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="C123" t="s">
-        <v>240</v>
+        <v>187</v>
       </c>
       <c r="D123"/>
       <c r="E123" s="3">
-        <v>18000000</v>
+        <v>75000000</v>
       </c>
       <c r="F123" s="3">
-        <v>6000000</v>
+        <v>26000000</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="H123" s="3"/>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="B124" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="C124" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="D124"/>
       <c r="E124" s="3">
-        <v>10000000</v>
+        <v>105000000</v>
       </c>
       <c r="F124" s="3">
-        <v>3000000</v>
+        <v>37000000</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="H124" s="3"/>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="B125" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C125" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="D125"/>
       <c r="E125" s="3">
-        <v>18000000</v>
+        <v>85000000</v>
       </c>
       <c r="F125" s="3">
-        <v>6000000</v>
+        <v>30000000</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="H125" s="3"/>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="B126" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="C126" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="D126"/>
       <c r="E126" s="3">
-        <v>10000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>55000000</v>
+      </c>
+      <c r="F126" s="3"/>
       <c r="G126" s="3" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="H126" s="3"/>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="B127" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="C127" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="D127"/>
       <c r="E127" s="3">
-        <v>18000000</v>
+        <v>55000000</v>
       </c>
       <c r="F127" s="3">
-        <v>6000000</v>
+        <v>19000000</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>189</v>
+        <v>232</v>
       </c>
       <c r="H127" s="3"/>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="B128" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="C128" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="D128"/>
       <c r="E128" s="3">
-        <v>12000000</v>
+        <v>55000000</v>
       </c>
       <c r="F128" s="3">
-        <v>4000000</v>
+        <v>19000000</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="H128" s="3"/>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="B129" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="C129" t="s">
-        <v>254</v>
+        <v>201</v>
       </c>
       <c r="D129"/>
       <c r="E129" s="3">
-        <v>15000000</v>
+        <v>65000000</v>
       </c>
       <c r="F129" s="3">
-        <v>5000000</v>
+        <v>22000000</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>255</v>
+        <v>41</v>
       </c>
       <c r="H129" s="3"/>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="B130" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="C130" t="s">
-        <v>257</v>
+        <v>216</v>
       </c>
       <c r="D130"/>
       <c r="E130" s="3">
-        <v>10000000</v>
+        <v>100000000</v>
       </c>
       <c r="F130" s="3">
-        <v>3000000</v>
+        <v>35000000</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="H130" s="3"/>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="B131" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="C131" t="s">
-        <v>254</v>
+        <v>201</v>
       </c>
       <c r="D131"/>
       <c r="E131" s="3">
-        <v>12000000</v>
+        <v>45000000</v>
       </c>
       <c r="F131" s="3">
-        <v>4000000</v>
+        <v>16000000</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="H131" s="3"/>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="C132" t="s">
-        <v>261</v>
+        <v>219</v>
       </c>
       <c r="D132"/>
       <c r="E132" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F132" s="3"/>
+        <v>65000000</v>
+      </c>
+      <c r="F132" s="3">
+        <v>25000000</v>
+      </c>
       <c r="G132" s="3" t="s">
-        <v>262</v>
+        <v>16</v>
       </c>
       <c r="H132" s="3"/>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="B133" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="C133" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="D133"/>
       <c r="E133" s="3">
-        <v>12000000</v>
+        <v>50000000</v>
       </c>
       <c r="F133" s="3">
-        <v>4000000</v>
+        <v>17000000</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="H133" s="3"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="B134" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="C134" t="s">
-        <v>267</v>
+        <v>221</v>
       </c>
       <c r="D134"/>
       <c r="E134" s="3">
-        <v>6000000</v>
-[...1 lines deleted...]
-      <c r="F134" s="3"/>
+        <v>65000000</v>
+      </c>
+      <c r="F134" s="3">
+        <v>25000000</v>
+      </c>
       <c r="G134" s="3" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="H134" s="3"/>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="B135" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
       <c r="C135" t="s">
-        <v>269</v>
+        <v>244</v>
       </c>
       <c r="D135"/>
       <c r="E135" s="3">
+        <v>35000000</v>
+      </c>
+      <c r="F135" s="3">
         <v>12000000</v>
       </c>
-      <c r="F135" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="G135" s="3" t="s">
-        <v>265</v>
+        <v>25</v>
       </c>
       <c r="H135" s="3"/>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="B136" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="C136" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="D136"/>
       <c r="E136" s="3">
-        <v>4500000</v>
-[...1 lines deleted...]
-      <c r="F136" s="3"/>
+        <v>70000000</v>
+      </c>
+      <c r="F136" s="3">
+        <v>28000000</v>
+      </c>
       <c r="G136" s="3" t="s">
-        <v>39</v>
+        <v>229</v>
       </c>
       <c r="H136" s="3"/>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="B137" t="s">
-        <v>272</v>
+        <v>250</v>
+      </c>
+      <c r="C137" t="s">
+        <v>251</v>
       </c>
       <c r="D137"/>
       <c r="E137" s="3">
-        <v>15000000</v>
+        <v>32000000</v>
       </c>
       <c r="F137" s="3">
-        <v>5000000</v>
+        <v>11000000</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="H137" s="3"/>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="B138" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="C138" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="D138"/>
       <c r="E138" s="3">
-        <v>9000000</v>
+        <v>45000000</v>
       </c>
       <c r="F138" s="3">
-        <v>3000000</v>
+        <v>16000000</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>274</v>
+        <v>232</v>
       </c>
       <c r="H138" s="3"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="B139" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="C139" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="D139"/>
       <c r="E139" s="3">
-        <v>12000000</v>
+        <v>32000000</v>
       </c>
       <c r="F139" s="3">
-        <v>4000000</v>
+        <v>11000000</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="H139" s="3"/>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="B140" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="C140" t="s">
-        <v>181</v>
+        <v>258</v>
       </c>
       <c r="D140"/>
       <c r="E140" s="3">
-        <v>28000000</v>
+        <v>45000000</v>
       </c>
       <c r="F140" s="3">
-        <v>10000000</v>
+        <v>16000000</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>25</v>
+        <v>232</v>
       </c>
       <c r="H140" s="3"/>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="B141" t="s">
-        <v>278</v>
+        <v>259</v>
       </c>
       <c r="C141" t="s">
-        <v>279</v>
+        <v>204</v>
       </c>
       <c r="D141"/>
       <c r="E141" s="3">
-        <v>12000000</v>
+        <v>32000000</v>
       </c>
       <c r="F141" s="3">
-        <v>4000000</v>
+        <v>11000000</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>280</v>
+        <v>252</v>
       </c>
       <c r="H141" s="3"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="B142" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="C142" t="s">
-        <v>188</v>
+        <v>244</v>
       </c>
       <c r="D142"/>
       <c r="E142" s="3">
-        <v>18000000</v>
+        <v>40000000</v>
       </c>
       <c r="F142" s="3">
-        <v>6000000</v>
+        <v>15000000</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>282</v>
+        <v>245</v>
       </c>
       <c r="H142" s="3"/>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="B143" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="C143" t="s">
-        <v>279</v>
+        <v>251</v>
       </c>
       <c r="D143"/>
       <c r="E143" s="3">
-        <v>10000000</v>
+        <v>22000000</v>
       </c>
       <c r="F143" s="3">
-        <v>3000000</v>
+        <v>8000000</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>280</v>
+        <v>252</v>
       </c>
       <c r="H143" s="3"/>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="B144" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="C144" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="D144"/>
       <c r="E144" s="3">
-        <v>18000000</v>
+        <v>25000000</v>
       </c>
       <c r="F144" s="3">
-        <v>6000000</v>
+        <v>9000000</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>212</v>
+        <v>263</v>
       </c>
       <c r="H144" s="3"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="B145" t="s">
-        <v>285</v>
+        <v>264</v>
+      </c>
+      <c r="C145" t="s">
+        <v>256</v>
       </c>
       <c r="D145"/>
       <c r="E145" s="3">
-        <v>10000000</v>
-[...1 lines deleted...]
-      <c r="F145" s="3"/>
+        <v>22000000</v>
+      </c>
+      <c r="F145" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G145" s="3" t="s">
-        <v>286</v>
+        <v>252</v>
       </c>
       <c r="H145" s="3"/>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="B146" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
       <c r="C146" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="D146"/>
       <c r="E146" s="3">
-        <v>10000000</v>
+        <v>25000000</v>
       </c>
       <c r="F146" s="3">
-        <v>3000000</v>
+        <v>9000000</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="H146" s="3"/>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="B147" t="s">
-        <v>289</v>
+        <v>267</v>
+      </c>
+      <c r="C147" t="s">
+        <v>204</v>
       </c>
       <c r="D147"/>
       <c r="E147" s="3">
+        <v>22000000</v>
+      </c>
+      <c r="F147" s="3">
         <v>8000000</v>
       </c>
-      <c r="F147" s="3"/>
       <c r="G147" s="3" t="s">
-        <v>286</v>
+        <v>252</v>
       </c>
       <c r="H147" s="3"/>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="B148" t="s">
-        <v>290</v>
+        <v>268</v>
       </c>
       <c r="C148" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="D148"/>
       <c r="E148" s="3">
-        <v>8000000</v>
+        <v>35000000</v>
       </c>
       <c r="F148" s="3">
-        <v>3000000</v>
+        <v>12000000</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="H148" s="3"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="B149" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
       <c r="C149" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D149"/>
       <c r="E149" s="3">
-        <v>7500000</v>
-[...1 lines deleted...]
-      <c r="F149" s="3"/>
+        <v>55000000</v>
+      </c>
+      <c r="F149" s="3">
+        <v>18000000</v>
+      </c>
       <c r="G149" s="3" t="s">
-        <v>292</v>
+        <v>241</v>
       </c>
       <c r="H149" s="3"/>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="B150" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="C150" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="D150"/>
       <c r="E150" s="3">
-        <v>6500000</v>
-[...1 lines deleted...]
-      <c r="F150" s="3"/>
+        <v>22000000</v>
+      </c>
+      <c r="F150" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G150" s="3" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="H150" s="3"/>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="B151" t="s">
-        <v>295</v>
+        <v>276</v>
+      </c>
+      <c r="C151" t="s">
+        <v>277</v>
       </c>
       <c r="D151"/>
       <c r="E151" s="3">
-        <v>6000000</v>
-[...1 lines deleted...]
-      <c r="F151" s="3"/>
+        <v>42000000</v>
+      </c>
+      <c r="F151" s="3">
+        <v>15000000</v>
+      </c>
       <c r="G151" s="3" t="s">
-        <v>286</v>
+        <v>241</v>
       </c>
       <c r="H151" s="3"/>
     </row>
-    <row r="152" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>803</v>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>49</v>
+      </c>
+      <c r="B152" t="s">
+        <v>278</v>
+      </c>
+      <c r="C152" t="s">
+        <v>279</v>
       </c>
       <c r="D152"/>
-      <c r="E152" s="3"/>
-[...1 lines deleted...]
-      <c r="G152" s="3"/>
+      <c r="E152" s="3">
+        <v>22000000</v>
+      </c>
+      <c r="F152" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>275</v>
+      </c>
       <c r="H152" s="3"/>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="B153" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="C153" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="D153"/>
       <c r="E153" s="3">
-        <v>20000000</v>
+        <v>27000000</v>
       </c>
       <c r="F153" s="3">
-        <v>12000000</v>
+        <v>9000000</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="H153" s="3"/>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="B154" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="C154" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="D154"/>
       <c r="E154" s="3">
-        <v>10000000</v>
+        <v>22000000</v>
       </c>
       <c r="F154" s="3">
-        <v>7000000</v>
+        <v>8000000</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>115</v>
+        <v>275</v>
       </c>
       <c r="H154" s="3"/>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="B155" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="C155" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="D155"/>
       <c r="E155" s="3">
-        <v>6000000</v>
+        <v>27000000</v>
       </c>
       <c r="F155" s="3">
-        <v>4000000</v>
+        <v>9000000</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>75</v>
+        <v>281</v>
       </c>
       <c r="H155" s="3"/>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>4</v>
+        <v>53</v>
       </c>
       <c r="B156" t="s">
-        <v>303</v>
+        <v>286</v>
+      </c>
+      <c r="C156" t="s">
+        <v>287</v>
       </c>
       <c r="D156"/>
       <c r="E156" s="3">
-        <v>35000000</v>
-[...1 lines deleted...]
-      <c r="F156" s="3"/>
+        <v>27000000</v>
+      </c>
+      <c r="F156" s="3">
+        <v>9000000</v>
+      </c>
       <c r="G156" s="3" t="s">
-        <v>60</v>
+        <v>281</v>
       </c>
       <c r="H156" s="3"/>
     </row>
-    <row r="157" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>804</v>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>54</v>
+      </c>
+      <c r="B157" t="s">
+        <v>288</v>
+      </c>
+      <c r="C157" t="s">
+        <v>289</v>
       </c>
       <c r="D157"/>
-      <c r="E157" s="3"/>
-[...1 lines deleted...]
-      <c r="G157" s="3"/>
+      <c r="E157" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F157" s="3">
+        <v>5000000</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>290</v>
+      </c>
       <c r="H157" s="3"/>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="B158" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="C158" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="D158"/>
       <c r="E158" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F158" s="3"/>
+        <v>35000000</v>
+      </c>
+      <c r="F158" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G158" s="3" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="H158" s="3"/>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>2</v>
+        <v>56</v>
       </c>
       <c r="B159" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="C159" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="D159"/>
       <c r="E159" s="3">
-        <v>10000000</v>
-[...1 lines deleted...]
-      <c r="F159" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F159" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G159" s="3" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="H159" s="3"/>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>3</v>
+        <v>57</v>
       </c>
       <c r="B160" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="C160" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="D160"/>
       <c r="E160" s="3">
-        <v>6000000</v>
-[...1 lines deleted...]
-      <c r="F160" s="3"/>
+        <v>28000000</v>
+      </c>
+      <c r="F160" s="3">
+        <v>9000000</v>
+      </c>
       <c r="G160" s="3" t="s">
-        <v>312</v>
+        <v>237</v>
       </c>
       <c r="H160" s="3"/>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>4</v>
+        <v>58</v>
       </c>
       <c r="B161" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="C161" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="D161"/>
       <c r="E161" s="3">
-        <v>18000000</v>
+        <v>15000000</v>
       </c>
       <c r="F161" s="3">
-        <v>12000000</v>
+        <v>5000000</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>103</v>
+        <v>290</v>
       </c>
       <c r="H161" s="3"/>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>5</v>
+        <v>59</v>
       </c>
       <c r="B162" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="C162" t="s">
-        <v>316</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="D162"/>
       <c r="E162" s="3">
         <v>12000000</v>
       </c>
       <c r="F162" s="3">
-        <v>8000000</v>
+        <v>4000000</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="H162" s="3"/>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B163" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="C163" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="D163"/>
       <c r="E163" s="3">
-        <v>8000000</v>
+        <v>18000000</v>
       </c>
       <c r="F163" s="3">
-        <v>5000000</v>
+        <v>6000000</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>309</v>
+        <v>241</v>
       </c>
       <c r="H163" s="3"/>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="B164" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C164" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="D164"/>
       <c r="E164" s="3">
-        <v>5000000</v>
-[...1 lines deleted...]
-      <c r="F164" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F164" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G164" s="3" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="H164" s="3"/>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="B165" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="C165" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="D165"/>
       <c r="E165" s="3">
-        <v>30000000</v>
-[...1 lines deleted...]
-      <c r="F165" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F165" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G165" s="3" t="s">
-        <v>212</v>
+        <v>281</v>
       </c>
       <c r="H165" s="3"/>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="B166" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="C166" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D166"/>
       <c r="E166" s="3">
-        <v>40000000</v>
-[...1 lines deleted...]
-      <c r="F166" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F166" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G166" s="3" t="s">
-        <v>212</v>
+        <v>311</v>
       </c>
       <c r="H166" s="3"/>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="B167" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C167" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D167"/>
       <c r="E167" s="3">
-        <v>22000000</v>
-[...1 lines deleted...]
-      <c r="F167" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F167" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G167" s="3" t="s">
-        <v>103</v>
+        <v>252</v>
       </c>
       <c r="H167" s="3"/>
     </row>
-    <row r="168" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>805</v>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>65</v>
+      </c>
+      <c r="B168" t="s">
+        <v>314</v>
+      </c>
+      <c r="C168" t="s">
+        <v>315</v>
       </c>
       <c r="D168"/>
-      <c r="E168" s="3"/>
-[...1 lines deleted...]
-      <c r="G168" s="3"/>
+      <c r="E168" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F168" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>301</v>
+      </c>
       <c r="H168" s="3"/>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>1</v>
+        <v>66</v>
       </c>
       <c r="B169" t="s">
-        <v>323</v>
+        <v>316</v>
+      </c>
+      <c r="C169" t="s">
+        <v>317</v>
       </c>
       <c r="D169"/>
       <c r="E169" s="3">
-        <v>2500000</v>
-[...1 lines deleted...]
-      <c r="F169" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F169" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G169" s="3" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="H169" s="3"/>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>2</v>
+        <v>67</v>
       </c>
       <c r="B170" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
       <c r="C170" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="D170"/>
       <c r="E170" s="3">
-        <v>20000000</v>
+        <v>10000000</v>
       </c>
       <c r="F170" s="3">
-        <v>12000000</v>
+        <v>3000000</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>282</v>
+        <v>311</v>
       </c>
       <c r="H170" s="3"/>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>3</v>
+        <v>68</v>
       </c>
       <c r="B171" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C171" t="s">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="D171"/>
       <c r="E171" s="3">
-        <v>15000000</v>
+        <v>12000000</v>
       </c>
       <c r="F171" s="3">
-        <v>10000000</v>
+        <v>4000000</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="H171" s="3"/>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="B172" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C172" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="D172"/>
       <c r="E172" s="3">
-        <v>10000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>8000000</v>
+      </c>
+      <c r="F172" s="3"/>
       <c r="G172" s="3" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="H172" s="3"/>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>5</v>
+        <v>70</v>
       </c>
       <c r="B173" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C173" t="s">
-        <v>331</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="D173"/>
       <c r="E173" s="3">
-        <v>5000000</v>
+        <v>12000000</v>
       </c>
       <c r="F173" s="3">
-        <v>2500000</v>
+        <v>4000000</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>75</v>
+        <v>328</v>
       </c>
       <c r="H173" s="3"/>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>6</v>
+        <v>71</v>
       </c>
       <c r="B174" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="C174" t="s">
-        <v>333</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="D174"/>
       <c r="E174" s="3">
-        <v>15000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>6000000</v>
+      </c>
+      <c r="F174" s="3"/>
       <c r="G174" s="3" t="s">
-        <v>327</v>
+        <v>39</v>
       </c>
       <c r="H174" s="3"/>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="B175" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C175" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="D175"/>
       <c r="E175" s="3">
-        <v>35000000</v>
-[...1 lines deleted...]
-      <c r="F175" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F175" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G175" s="3" t="s">
-        <v>182</v>
+        <v>328</v>
       </c>
       <c r="H175" s="3"/>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>8</v>
+        <v>73</v>
       </c>
       <c r="B176" t="s">
-        <v>63</v>
+        <v>333</v>
       </c>
       <c r="C176" t="s">
-        <v>145</v>
+        <v>334</v>
       </c>
       <c r="D176"/>
       <c r="E176" s="3">
-        <v>22000000</v>
+        <v>4500000</v>
       </c>
       <c r="F176" s="3"/>
       <c r="G176" s="3" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="H176" s="3"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="B177" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C177" t="s">
         <v>335</v>
       </c>
       <c r="D177"/>
       <c r="E177" s="3">
         <v>15000000</v>
       </c>
-      <c r="F177" s="3"/>
+      <c r="F177" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G177" s="3" t="s">
-        <v>60</v>
+        <v>328</v>
       </c>
       <c r="H177" s="3"/>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="B178" t="s">
-        <v>120</v>
+        <v>336</v>
       </c>
       <c r="C178" t="s">
-        <v>59</v>
+        <v>300</v>
       </c>
       <c r="D178"/>
       <c r="E178" s="3">
-        <v>6000000</v>
-[...1 lines deleted...]
-      <c r="F178" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F178" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G178" s="3" t="s">
-        <v>60</v>
+        <v>337</v>
       </c>
       <c r="H178" s="3"/>
     </row>
-    <row r="179" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>807</v>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>76</v>
+      </c>
+      <c r="B179" t="s">
+        <v>338</v>
+      </c>
+      <c r="C179" t="s">
+        <v>339</v>
       </c>
       <c r="D179"/>
-      <c r="E179" s="3"/>
-[...1 lines deleted...]
-      <c r="G179" s="3"/>
+      <c r="E179" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F179" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>328</v>
+      </c>
       <c r="H179" s="3"/>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="B180" t="s">
-        <v>67</v>
+        <v>340</v>
       </c>
       <c r="C180" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="D180"/>
       <c r="E180" s="3">
-        <v>12000000</v>
+        <v>28000000</v>
       </c>
       <c r="F180" s="3">
-        <v>8000000</v>
+        <v>10000000</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="H180" s="3"/>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="B181" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C181" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="D181"/>
       <c r="E181" s="3">
-        <v>9000000</v>
+        <v>12000000</v>
       </c>
       <c r="F181" s="3">
-        <v>5000000</v>
+        <v>4000000</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H181" s="3"/>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="B182" t="s">
-        <v>301</v>
+        <v>344</v>
       </c>
       <c r="C182" t="s">
-        <v>341</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="D182"/>
       <c r="E182" s="3">
+        <v>18000000</v>
+      </c>
+      <c r="F182" s="3">
         <v>6000000</v>
       </c>
-      <c r="F182" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="G182" s="3" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H182" s="3"/>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="B183" t="s">
-        <v>76</v>
+        <v>346</v>
       </c>
       <c r="C183" t="s">
+        <v>342</v>
+      </c>
+      <c r="D183"/>
+      <c r="E183" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="F183" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="G183" s="3" t="s">
         <v>343</v>
-      </c>
-[...8 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H183" s="3"/>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>5</v>
+        <v>81</v>
       </c>
       <c r="B184" t="s">
-        <v>82</v>
+        <v>347</v>
       </c>
       <c r="C184" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="D184"/>
       <c r="E184" s="3">
-        <v>25000000</v>
-[...1 lines deleted...]
-      <c r="F184" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F184" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G184" s="3" t="s">
-        <v>207</v>
+        <v>275</v>
       </c>
       <c r="H184" s="3"/>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>6</v>
+        <v>82</v>
       </c>
       <c r="B185" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>348</v>
       </c>
       <c r="D185"/>
       <c r="E185" s="3">
-        <v>22000000</v>
+        <v>10000000</v>
       </c>
       <c r="F185" s="3"/>
       <c r="G185" s="3" t="s">
-        <v>60</v>
+        <v>349</v>
       </c>
       <c r="H185" s="3"/>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>7</v>
+        <v>83</v>
       </c>
       <c r="B186" t="s">
-        <v>61</v>
+        <v>350</v>
       </c>
       <c r="C186" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="D186"/>
       <c r="E186" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F186" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F186" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G186" s="3" t="s">
-        <v>60</v>
+        <v>351</v>
       </c>
       <c r="H186" s="3"/>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="B187" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>352</v>
       </c>
       <c r="D187"/>
       <c r="E187" s="3">
-        <v>6000000</v>
+        <v>8000000</v>
       </c>
       <c r="F187" s="3"/>
       <c r="G187" s="3" t="s">
-        <v>60</v>
+        <v>349</v>
       </c>
       <c r="H187" s="3"/>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>9</v>
+        <v>85</v>
       </c>
       <c r="B188" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="C188" t="s">
-        <v>345</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="D188"/>
       <c r="E188" s="3">
         <v>8000000</v>
       </c>
       <c r="F188" s="3">
-        <v>4000000</v>
+        <v>3000000</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>346</v>
+        <v>325</v>
       </c>
       <c r="H188" s="3"/>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="B189" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="C189" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="D189"/>
       <c r="E189" s="3">
-        <v>6000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>7500000</v>
+      </c>
+      <c r="F189" s="3"/>
       <c r="G189" s="3" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="H189" s="3"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="B190" t="s">
-        <v>86</v>
+        <v>356</v>
       </c>
       <c r="C190" t="s">
-        <v>117</v>
+        <v>324</v>
       </c>
       <c r="D190"/>
       <c r="E190" s="3">
-        <v>30000000</v>
+        <v>6500000</v>
       </c>
       <c r="F190" s="3"/>
       <c r="G190" s="3" t="s">
-        <v>207</v>
+        <v>357</v>
       </c>
       <c r="H190" s="3"/>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>12</v>
+        <v>88</v>
       </c>
       <c r="B191" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="D191"/>
       <c r="E191" s="3">
-        <v>15000000</v>
+        <v>6000000</v>
       </c>
       <c r="F191" s="3"/>
       <c r="G191" s="3" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="H191" s="3"/>
     </row>
-    <row r="192" spans="1:8">
-[...4 lines deleted...]
-        <v>352</v>
+    <row r="192" spans="1:8" customHeight="1" ht="25">
+      <c r="A192" s="2" t="s">
+        <v>1029</v>
       </c>
       <c r="D192"/>
-      <c r="E192" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E192" s="3"/>
       <c r="F192" s="3"/>
-      <c r="G192" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G192" s="3"/>
       <c r="H192" s="3"/>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B193" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C193" t="s">
-        <v>339</v>
+        <v>360</v>
       </c>
       <c r="D193"/>
       <c r="E193" s="3">
-        <v>11000000</v>
-[...1 lines deleted...]
-      <c r="F193" s="3"/>
+        <v>40000000</v>
+      </c>
+      <c r="F193" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G193" s="3" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="H193" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="H193" s="4" t="s">
+        <v>1028</v>
+      </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B194" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="C194" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
       <c r="D194"/>
       <c r="E194" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F194" s="3"/>
+        <v>35000000</v>
+      </c>
+      <c r="F194" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G194" s="3" t="s">
-        <v>342</v>
+        <v>41</v>
       </c>
       <c r="H194" s="3"/>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B195" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="C195" t="s">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="D195"/>
       <c r="E195" s="3">
-        <v>5000000</v>
-[...1 lines deleted...]
-      <c r="F195" s="3"/>
+        <v>25000000</v>
+      </c>
+      <c r="F195" s="3">
+        <v>7000000</v>
+      </c>
       <c r="G195" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H195" s="3"/>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B196" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="C196" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
       <c r="D196"/>
       <c r="E196" s="3">
-        <v>10000000</v>
-[...1 lines deleted...]
-      <c r="F196" s="3"/>
+        <v>20000000</v>
+      </c>
+      <c r="F196" s="3">
+        <v>7000000</v>
+      </c>
       <c r="G196" s="3" t="s">
-        <v>346</v>
+        <v>41</v>
       </c>
       <c r="H196" s="3"/>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B197" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="C197" t="s">
-        <v>348</v>
+        <v>368</v>
       </c>
       <c r="D197"/>
       <c r="E197" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F197" s="3"/>
+        <v>13000000</v>
+      </c>
+      <c r="F197" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G197" s="3" t="s">
-        <v>349</v>
+        <v>41</v>
       </c>
       <c r="H197" s="3"/>
     </row>
-    <row r="198" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>808</v>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>6</v>
+      </c>
+      <c r="B198" t="s">
+        <v>369</v>
+      </c>
+      <c r="C198" t="s">
+        <v>370</v>
       </c>
       <c r="D198"/>
-      <c r="E198" s="3"/>
-[...1 lines deleted...]
-      <c r="G198" s="3"/>
+      <c r="E198" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="F198" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H198" s="3"/>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B199" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="C199" t="s">
-        <v>359</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="D199"/>
       <c r="E199" s="3">
-        <v>70000000</v>
-[...1 lines deleted...]
-      <c r="F199" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F199" s="3">
+        <v>2000000</v>
+      </c>
       <c r="G199" s="3" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H199" s="3"/>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B200" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="C200" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="D200"/>
       <c r="E200" s="3">
-        <v>40000000</v>
-[...1 lines deleted...]
-      <c r="F200" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F200" s="3">
+        <v>2000000</v>
+      </c>
       <c r="G200" s="3" t="s">
-        <v>363</v>
+        <v>41</v>
       </c>
       <c r="H200" s="3"/>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B201" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="C201" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="D201"/>
       <c r="E201" s="3">
-        <v>35000000</v>
-[...1 lines deleted...]
-      <c r="F201" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F201" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G201" s="3" t="s">
-        <v>363</v>
+        <v>41</v>
       </c>
       <c r="H201" s="3"/>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B202" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="C202" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E202" s="3">
-        <v>30000000</v>
-[...1 lines deleted...]
-      <c r="F202" s="3"/>
+        <v>20000000</v>
+      </c>
+      <c r="F202" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G202" s="3" t="s">
-        <v>60</v>
+        <v>379</v>
       </c>
       <c r="H202" s="3"/>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B203" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="C203" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E203" s="3">
-        <v>18000000</v>
-[...1 lines deleted...]
-      <c r="F203" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F203" s="3">
+        <v>7000000</v>
+      </c>
       <c r="G203" s="3" t="s">
-        <v>370</v>
+        <v>178</v>
       </c>
       <c r="H203" s="3"/>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B204" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="C204" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E204" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F204" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F204" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G204" s="3" t="s">
-        <v>373</v>
+        <v>107</v>
       </c>
       <c r="H204" s="3"/>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B205" t="s">
-        <v>374</v>
-[...6 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="D205"/>
       <c r="E205" s="3">
-        <v>55000000</v>
+        <v>35000000</v>
       </c>
       <c r="F205" s="3"/>
       <c r="G205" s="3" t="s">
-        <v>360</v>
+        <v>41</v>
       </c>
       <c r="H205" s="3"/>
     </row>
-    <row r="206" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="206" spans="1:8" customHeight="1" ht="25">
+      <c r="A206" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D206"/>
+      <c r="E206" s="3"/>
       <c r="F206" s="3"/>
-      <c r="G206" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G206" s="3"/>
       <c r="H206" s="3"/>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B207" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="C207" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="D207"/>
       <c r="E207" s="3">
-        <v>20000000</v>
+        <v>15000000</v>
       </c>
       <c r="F207" s="3"/>
       <c r="G207" s="3" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="H207" s="3"/>
+        <v>387</v>
+      </c>
+      <c r="H207" s="4" t="s">
+        <v>1023</v>
+      </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B208" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C208" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="D208"/>
       <c r="E208" s="3">
-        <v>15000000</v>
+        <v>10000000</v>
       </c>
       <c r="F208" s="3"/>
       <c r="G208" s="3" t="s">
-        <v>60</v>
+        <v>390</v>
       </c>
       <c r="H208" s="3"/>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B209" t="s">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="C209" t="s">
-        <v>372</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="D209"/>
       <c r="E209" s="3">
-        <v>10000000</v>
+        <v>6000000</v>
       </c>
       <c r="F209" s="3"/>
       <c r="G209" s="3" t="s">
-        <v>69</v>
+        <v>393</v>
       </c>
       <c r="H209" s="3"/>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B210" t="s">
-        <v>381</v>
-[...6 lines deleted...]
-      </c>
+        <v>394</v>
+      </c>
+      <c r="D210"/>
       <c r="E210" s="3">
-        <v>150000000</v>
-[...1 lines deleted...]
-      <c r="F210" s="3"/>
+        <v>44000000</v>
+      </c>
+      <c r="F210" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G210" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H210" s="3"/>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B211" t="s">
-        <v>383</v>
-[...6 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="D211"/>
       <c r="E211" s="3">
-        <v>140000000</v>
-[...1 lines deleted...]
-      <c r="F211" s="3"/>
+        <v>26000000</v>
+      </c>
+      <c r="F211" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G211" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H211" s="3"/>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B212" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="C212" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E212" s="3">
-        <v>130000000</v>
-[...1 lines deleted...]
-      <c r="F212" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F212" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G212" s="3" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="H212" s="3"/>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B213" t="s">
+        <v>398</v>
+      </c>
+      <c r="C213" t="s">
+        <v>399</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E213" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F213" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="G213" s="3" t="s">
         <v>387</v>
-      </c>
-[...11 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H213" s="3"/>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B214" t="s">
+        <v>400</v>
+      </c>
+      <c r="C214" t="s">
         <v>389</v>
       </c>
-      <c r="C214" t="s">
+      <c r="D214" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E214" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F214" s="3">
+        <v>5000000</v>
+      </c>
+      <c r="G214" s="3" t="s">
         <v>390</v>
-      </c>
-[...8 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H214" s="3"/>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B215" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="C215" t="s">
         <v>392</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E215" s="3">
-        <v>130000000</v>
+        <v>5000000</v>
       </c>
       <c r="F215" s="3"/>
       <c r="G215" s="3" t="s">
-        <v>60</v>
+        <v>393</v>
       </c>
       <c r="H215" s="3"/>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B216" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="D216"/>
+        <v>402</v>
+      </c>
+      <c r="C216" t="s">
+        <v>403</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E216" s="3">
-        <v>240000000</v>
+        <v>30000000</v>
       </c>
       <c r="F216" s="3"/>
       <c r="G216" s="3" t="s">
-        <v>60</v>
+        <v>275</v>
       </c>
       <c r="H216" s="3"/>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B217" t="s">
-        <v>394</v>
+        <v>404</v>
+      </c>
+      <c r="C217" t="s">
+        <v>403</v>
       </c>
       <c r="D217"/>
       <c r="E217" s="3">
-        <v>200000000</v>
+        <v>40000000</v>
       </c>
       <c r="F217" s="3"/>
       <c r="G217" s="3" t="s">
-        <v>60</v>
+        <v>275</v>
       </c>
       <c r="H217" s="3"/>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B218" t="s">
-        <v>395</v>
+        <v>405</v>
+      </c>
+      <c r="C218" t="s">
+        <v>397</v>
       </c>
       <c r="D218"/>
       <c r="E218" s="3">
-        <v>12000000</v>
+        <v>22000000</v>
       </c>
       <c r="F218" s="3"/>
       <c r="G218" s="3" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="H218" s="3"/>
     </row>
-    <row r="219" spans="1:8">
-[...4 lines deleted...]
-        <v>396</v>
+    <row r="219" spans="1:8" customHeight="1" ht="25">
+      <c r="A219" s="2" t="s">
+        <v>1031</v>
       </c>
       <c r="D219"/>
-      <c r="E219" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E219" s="3"/>
       <c r="F219" s="3"/>
-      <c r="G219" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G219" s="3"/>
       <c r="H219" s="3"/>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B220" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="D220"/>
       <c r="E220" s="3">
-        <v>80000000</v>
-[...1 lines deleted...]
-      <c r="F220" s="3"/>
+        <v>46000000</v>
+      </c>
+      <c r="F220" s="3">
+        <v>16000000</v>
+      </c>
       <c r="G220" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H220" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="H220" s="4" t="s">
+        <v>1023</v>
+      </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B221" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="D221"/>
       <c r="E221" s="3">
-        <v>45000000</v>
-[...1 lines deleted...]
-      <c r="F221" s="3"/>
+        <v>42000000</v>
+      </c>
+      <c r="F221" s="3">
+        <v>16000000</v>
+      </c>
       <c r="G221" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H221" s="3"/>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B222" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="D222"/>
       <c r="E222" s="3">
-        <v>40000000</v>
-[...1 lines deleted...]
-      <c r="F222" s="3"/>
+        <v>29000000</v>
+      </c>
+      <c r="F222" s="3">
+        <v>9000000</v>
+      </c>
       <c r="G222" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H222" s="3"/>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B223" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="D223"/>
       <c r="E223" s="3">
-        <v>35000000</v>
-[...1 lines deleted...]
-      <c r="F223" s="3"/>
+        <v>25000000</v>
+      </c>
+      <c r="F223" s="3">
+        <v>9000000</v>
+      </c>
       <c r="G223" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H223" s="3"/>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="B224" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="D224"/>
       <c r="E224" s="3">
-        <v>20000000</v>
-[...1 lines deleted...]
-      <c r="F224" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F224" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G224" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H224" s="3"/>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="B225" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="D225"/>
       <c r="E225" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F225" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F225" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G225" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H225" s="3"/>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="B226" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="D226"/>
       <c r="E226" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F226" s="3"/>
+        <v>21000000</v>
+      </c>
+      <c r="F226" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G226" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H226" s="3"/>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B227" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="D227"/>
       <c r="E227" s="3">
-        <v>50000000</v>
-[...1 lines deleted...]
-      <c r="F227" s="3"/>
+        <v>18000000</v>
+      </c>
+      <c r="F227" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G227" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H227" s="3"/>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="B228" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="D228"/>
       <c r="E228" s="3">
-        <v>50000000</v>
-[...1 lines deleted...]
-      <c r="F228" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F228" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G228" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H228" s="3"/>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="B229" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="D229"/>
       <c r="E229" s="3">
-        <v>50000000</v>
-[...1 lines deleted...]
-      <c r="F229" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F229" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G229" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H229" s="3"/>
     </row>
-    <row r="230" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>810</v>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>11</v>
+      </c>
+      <c r="B230" t="s">
+        <v>416</v>
       </c>
       <c r="D230"/>
-      <c r="E230" s="3"/>
+      <c r="E230" s="3">
+        <v>7000000</v>
+      </c>
       <c r="F230" s="3"/>
-      <c r="G230" s="3"/>
+      <c r="G230" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H230" s="3"/>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B231" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="D231"/>
       <c r="E231" s="3">
-        <v>20000000</v>
+        <v>5000000</v>
       </c>
       <c r="F231" s="3"/>
       <c r="G231" s="3" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H231" s="3"/>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B232" t="s">
-        <v>409</v>
-[...6 lines deleted...]
-      </c>
+        <v>418</v>
+      </c>
+      <c r="D232"/>
       <c r="E232" s="3">
-        <v>12000000</v>
+        <v>2500000</v>
       </c>
       <c r="F232" s="3"/>
       <c r="G232" s="3" t="s">
-        <v>212</v>
+        <v>419</v>
       </c>
       <c r="H232" s="3"/>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B233" t="s">
-        <v>411</v>
+        <v>377</v>
       </c>
       <c r="C233" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E233" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F233" s="3"/>
+        <v>20000000</v>
+      </c>
+      <c r="F233" s="3">
+        <v>12000000</v>
+      </c>
       <c r="G233" s="3" t="s">
-        <v>373</v>
+        <v>345</v>
       </c>
       <c r="H233" s="3"/>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B234" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="C234" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="3">
-        <v>5000000</v>
-[...1 lines deleted...]
-      <c r="F234" s="3"/>
+        <v>15000000</v>
+      </c>
+      <c r="F234" s="3">
+        <v>10000000</v>
+      </c>
       <c r="G234" s="3" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="H234" s="3"/>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B235" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="C235" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E235" s="3">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="F235" s="3"/>
+        <v>10000000</v>
+      </c>
+      <c r="F235" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G235" s="3" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="H235" s="3"/>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B236" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="C236" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="D236"/>
+        <v>427</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E236" s="3">
-        <v>8000000</v>
-[...1 lines deleted...]
-      <c r="F236" s="3"/>
+        <v>5000000</v>
+      </c>
+      <c r="F236" s="3">
+        <v>2500000</v>
+      </c>
       <c r="G236" s="3" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="H236" s="3"/>
     </row>
-    <row r="237" spans="1:8" customHeight="1" ht="25">
-[...6 lines deleted...]
-      <c r="G237" s="3"/>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>18</v>
+      </c>
+      <c r="B237" t="s">
+        <v>428</v>
+      </c>
+      <c r="C237" t="s">
+        <v>429</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E237" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F237" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>423</v>
+      </c>
       <c r="H237" s="3"/>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B238" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C238" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="D238"/>
+        <v>180</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E238" s="3">
-        <v>8000000</v>
+        <v>35000000</v>
       </c>
       <c r="F238" s="3"/>
       <c r="G238" s="3" t="s">
-        <v>373</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="H238" s="3"/>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B239" t="s">
-        <v>423</v>
+        <v>95</v>
       </c>
       <c r="C239" t="s">
-        <v>424</v>
+        <v>208</v>
       </c>
       <c r="D239"/>
       <c r="E239" s="3">
-        <v>4000000</v>
+        <v>22000000</v>
       </c>
       <c r="F239" s="3"/>
       <c r="G239" s="3" t="s">
-        <v>425</v>
+        <v>41</v>
       </c>
       <c r="H239" s="3"/>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="B240" t="s">
-        <v>426</v>
+        <v>93</v>
       </c>
       <c r="C240" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="D240"/>
       <c r="E240" s="3">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="F240" s="3"/>
       <c r="G240" s="3" t="s">
-        <v>428</v>
+        <v>41</v>
       </c>
       <c r="H240" s="3"/>
     </row>
-    <row r="241" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>814</v>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>22</v>
+      </c>
+      <c r="B241" t="s">
+        <v>183</v>
+      </c>
+      <c r="C241" t="s">
+        <v>92</v>
       </c>
       <c r="D241"/>
-      <c r="E241" s="3"/>
+      <c r="E241" s="3">
+        <v>6000000</v>
+      </c>
       <c r="F241" s="3"/>
-      <c r="G241" s="3"/>
+      <c r="G241" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H241" s="3"/>
     </row>
-    <row r="242" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="242" spans="1:8" customHeight="1" ht="25">
+      <c r="A242" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D242"/>
+      <c r="E242" s="3"/>
       <c r="F242" s="3"/>
-      <c r="G242" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G242" s="3"/>
+      <c r="H242" s="3"/>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B243" t="s">
+        <v>99</v>
+      </c>
+      <c r="C243" t="s">
         <v>432</v>
       </c>
-      <c r="C243" t="s">
+      <c r="D243" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E243" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F243" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="G243" s="3" t="s">
         <v>433</v>
       </c>
-      <c r="D243" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H243" s="3"/>
+      <c r="H243" s="4" t="s">
+        <v>1032</v>
+      </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B244" t="s">
         <v>434</v>
       </c>
       <c r="C244" t="s">
         <v>435</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="3">
-        <v>4000000</v>
-[...1 lines deleted...]
-      <c r="F244" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F244" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G244" s="3" t="s">
-        <v>425</v>
+        <v>436</v>
       </c>
       <c r="H244" s="3"/>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B245" t="s">
-        <v>436</v>
+        <v>382</v>
       </c>
       <c r="C245" t="s">
         <v>437</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E245" s="3">
-        <v>2500000</v>
-[...1 lines deleted...]
-      <c r="F245" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F245" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G245" s="3" t="s">
-        <v>415</v>
+        <v>438</v>
       </c>
       <c r="H245" s="3"/>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B246" t="s">
-        <v>438</v>
+        <v>108</v>
       </c>
       <c r="C246" t="s">
         <v>439</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E246" s="3">
-        <v>7000000</v>
+        <v>4000000</v>
       </c>
       <c r="F246" s="3"/>
       <c r="G246" s="3" t="s">
-        <v>431</v>
+        <v>39</v>
       </c>
       <c r="H246" s="3"/>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B247" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="D247"/>
+        <v>133</v>
+      </c>
+      <c r="C247" t="s">
+        <v>180</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E247" s="3">
-        <v>20000000</v>
+        <v>25000000</v>
       </c>
       <c r="F247" s="3"/>
       <c r="G247" s="3" t="s">
-        <v>60</v>
+        <v>270</v>
       </c>
       <c r="H247" s="3"/>
     </row>
-    <row r="248" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>816</v>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>6</v>
+      </c>
+      <c r="B248" t="s">
+        <v>93</v>
+      </c>
+      <c r="C248" t="s">
+        <v>208</v>
       </c>
       <c r="D248"/>
-      <c r="E248" s="3"/>
+      <c r="E248" s="3">
+        <v>22000000</v>
+      </c>
       <c r="F248" s="3"/>
-      <c r="G248" s="3"/>
+      <c r="G248" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H248" s="3"/>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B249" t="s">
-        <v>441</v>
+        <v>93</v>
       </c>
       <c r="C249" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="D249"/>
       <c r="E249" s="3">
-        <v>60000000</v>
+        <v>15000000</v>
       </c>
       <c r="F249" s="3"/>
       <c r="G249" s="3" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H249" s="3"/>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B250" t="s">
-        <v>443</v>
+        <v>210</v>
       </c>
       <c r="C250" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D250"/>
       <c r="E250" s="3">
-        <v>55000000</v>
+        <v>6000000</v>
       </c>
       <c r="F250" s="3"/>
       <c r="G250" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H250" s="3"/>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B251" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="C251" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E251" s="3">
-        <v>50000000</v>
-[...1 lines deleted...]
-      <c r="F251" s="3"/>
+        <v>8000000</v>
+      </c>
+      <c r="F251" s="3">
+        <v>4000000</v>
+      </c>
       <c r="G251" s="3" t="s">
-        <v>60</v>
+        <v>442</v>
       </c>
       <c r="H251" s="3"/>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B252" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C252" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E252" s="3">
-        <v>40000000</v>
-[...1 lines deleted...]
-      <c r="F252" s="3"/>
+        <v>6000000</v>
+      </c>
+      <c r="F252" s="3">
+        <v>3000000</v>
+      </c>
       <c r="G252" s="3" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="H252" s="3"/>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B253" t="s">
-        <v>450</v>
+        <v>115</v>
       </c>
       <c r="C253" t="s">
-        <v>451</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="D253"/>
       <c r="E253" s="3">
         <v>30000000</v>
       </c>
       <c r="F253" s="3"/>
       <c r="G253" s="3" t="s">
-        <v>212</v>
+        <v>270</v>
       </c>
       <c r="H253" s="3"/>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B254" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="C254" t="s">
-        <v>451</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="D254"/>
       <c r="E254" s="3">
-        <v>20000000</v>
+        <v>15000000</v>
       </c>
       <c r="F254" s="3"/>
       <c r="G254" s="3" t="s">
-        <v>69</v>
+        <v>433</v>
       </c>
       <c r="H254" s="3"/>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B255" t="s">
-        <v>453</v>
-[...6 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="D255"/>
       <c r="E255" s="3">
-        <v>15000000</v>
+        <v>11000000</v>
       </c>
       <c r="F255" s="3"/>
       <c r="G255" s="3" t="s">
-        <v>415</v>
+        <v>436</v>
       </c>
       <c r="H255" s="3"/>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B256" t="s">
-        <v>454</v>
+        <v>449</v>
+      </c>
+      <c r="C256" t="s">
+        <v>435</v>
       </c>
       <c r="D256"/>
       <c r="E256" s="3">
-        <v>10000000</v>
+        <v>11000000</v>
       </c>
       <c r="F256" s="3"/>
       <c r="G256" s="3" t="s">
-        <v>95</v>
+        <v>436</v>
       </c>
       <c r="H256" s="3"/>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B257" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="C257" t="s">
+        <v>437</v>
+      </c>
+      <c r="D257"/>
       <c r="E257" s="3">
-        <v>7000000</v>
+        <v>8000000</v>
       </c>
       <c r="F257" s="3"/>
       <c r="G257" s="3" t="s">
-        <v>60</v>
+        <v>438</v>
       </c>
       <c r="H257" s="3"/>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B258" t="s">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>451</v>
+      </c>
+      <c r="C258" t="s">
+        <v>439</v>
+      </c>
+      <c r="D258"/>
       <c r="E258" s="3">
-        <v>10000000</v>
+        <v>5000000</v>
       </c>
       <c r="F258" s="3"/>
       <c r="G258" s="3" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="H258" s="3"/>
     </row>
-    <row r="259" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>818</v>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>17</v>
+      </c>
+      <c r="B259" t="s">
+        <v>452</v>
+      </c>
+      <c r="C259" t="s">
+        <v>441</v>
       </c>
       <c r="D259"/>
-      <c r="E259" s="3"/>
+      <c r="E259" s="3">
+        <v>10000000</v>
+      </c>
       <c r="F259" s="3"/>
-      <c r="G259" s="3"/>
+      <c r="G259" s="3" t="s">
+        <v>442</v>
+      </c>
       <c r="H259" s="3"/>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B260" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C260" t="s">
-        <v>458</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="D260"/>
       <c r="E260" s="3">
-        <v>50000000</v>
+        <v>8000000</v>
       </c>
       <c r="F260" s="3"/>
       <c r="G260" s="3" t="s">
-        <v>60</v>
-[...20 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="H260" s="3"/>
+    </row>
+    <row r="261" spans="1:8" customHeight="1" ht="25">
+      <c r="A261" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D261"/>
+      <c r="E261" s="3"/>
       <c r="F261" s="3"/>
-      <c r="G261" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G261" s="3"/>
       <c r="H261" s="3"/>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B262" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C262" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E262" s="3">
-        <v>18000000</v>
+        <v>70000000</v>
       </c>
       <c r="F262" s="3"/>
       <c r="G262" s="3" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="H262" s="3"/>
+        <v>456</v>
+      </c>
+      <c r="H262" s="6" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B263" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="C263" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E263" s="3">
-        <v>14000000</v>
+        <v>40000000</v>
       </c>
       <c r="F263" s="3"/>
       <c r="G263" s="3" t="s">
-        <v>60</v>
+        <v>459</v>
       </c>
       <c r="H263" s="3"/>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B264" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="C264" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E264" s="3">
-        <v>8000000</v>
+        <v>35000000</v>
       </c>
       <c r="F264" s="3"/>
       <c r="G264" s="3" t="s">
-        <v>431</v>
+        <v>459</v>
       </c>
       <c r="H264" s="3"/>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B265" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C265" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E265" s="3">
-        <v>5000000</v>
+        <v>30000000</v>
       </c>
       <c r="F265" s="3"/>
       <c r="G265" s="3" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="H265" s="3"/>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B266" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="C266" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E266" s="3">
-        <v>3000000</v>
+        <v>18000000</v>
       </c>
       <c r="F266" s="3"/>
       <c r="G266" s="3" t="s">
-        <v>69</v>
+        <v>466</v>
       </c>
       <c r="H266" s="3"/>
     </row>
-    <row r="267" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E267" s="3"/>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>6</v>
+      </c>
+      <c r="B267" t="s">
+        <v>467</v>
+      </c>
+      <c r="C267" t="s">
+        <v>468</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E267" s="3">
+        <v>12000000</v>
+      </c>
       <c r="F267" s="3"/>
-      <c r="G267" s="3"/>
+      <c r="G267" s="3" t="s">
+        <v>469</v>
+      </c>
       <c r="H267" s="3"/>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B268" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="C268" t="s">
-        <v>472</v>
+        <v>455</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E268" s="3">
-        <v>30000000</v>
+        <v>55000000</v>
       </c>
       <c r="F268" s="3"/>
       <c r="G268" s="3" t="s">
-        <v>473</v>
-[...3 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="H268" s="3"/>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B269" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C269" t="s">
-        <v>475</v>
+        <v>458</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E269" s="3">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="F269" s="3"/>
       <c r="G269" s="3" t="s">
-        <v>476</v>
+        <v>459</v>
       </c>
       <c r="H269" s="3"/>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B270" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="C270" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E270" s="3">
-        <v>16000000</v>
+        <v>20000000</v>
       </c>
       <c r="F270" s="3"/>
       <c r="G270" s="3" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="H270" s="3"/>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B271" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="C271" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E271" s="3">
-        <v>12000000</v>
+        <v>15000000</v>
       </c>
       <c r="F271" s="3"/>
       <c r="G271" s="3" t="s">
-        <v>182</v>
+        <v>41</v>
       </c>
       <c r="H271" s="3"/>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B272" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C272" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E272" s="3">
         <v>10000000</v>
       </c>
       <c r="F272" s="3"/>
       <c r="G272" s="3" t="s">
-        <v>431</v>
+        <v>101</v>
       </c>
       <c r="H272" s="3"/>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B273" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="C273" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E273" s="3">
-        <v>8000000</v>
+        <v>150000000</v>
       </c>
       <c r="F273" s="3"/>
       <c r="G273" s="3" t="s">
-        <v>373</v>
+        <v>41</v>
       </c>
       <c r="H273" s="3"/>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B274" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
       <c r="C274" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E274" s="3">
-        <v>5000000</v>
+        <v>140000000</v>
       </c>
       <c r="F274" s="3"/>
       <c r="G274" s="3" t="s">
-        <v>425</v>
+        <v>41</v>
       </c>
       <c r="H274" s="3"/>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B275" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
       <c r="C275" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E275" s="3">
-        <v>3000000</v>
+        <v>130000000</v>
       </c>
       <c r="F275" s="3"/>
       <c r="G275" s="3" t="s">
-        <v>487</v>
+        <v>41</v>
       </c>
       <c r="H275" s="3"/>
     </row>
-    <row r="276" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E276" s="3"/>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>15</v>
+      </c>
+      <c r="B276" t="s">
+        <v>483</v>
+      </c>
+      <c r="C276" t="s">
+        <v>484</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E276" s="3">
+        <v>120000000</v>
+      </c>
       <c r="F276" s="3"/>
-      <c r="G276" s="3"/>
+      <c r="G276" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H276" s="3"/>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B277" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C277" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E277" s="3">
-        <v>210000000</v>
+        <v>110000000</v>
       </c>
       <c r="F277" s="3"/>
       <c r="G277" s="3" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H277" s="3"/>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B278" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C278" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E278" s="3">
-        <v>200000000</v>
+        <v>130000000</v>
       </c>
       <c r="F278" s="3"/>
       <c r="G278" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H278" s="3"/>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B279" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="C279" t="s">
         <v>489</v>
       </c>
-      <c r="D279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D279"/>
       <c r="E279" s="3">
-        <v>85000000</v>
+        <v>240000000</v>
       </c>
       <c r="F279" s="3"/>
       <c r="G279" s="3" t="s">
-        <v>60</v>
+        <v>490</v>
       </c>
       <c r="H279" s="3"/>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="B280" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="C280" t="s">
         <v>491</v>
       </c>
-      <c r="D280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D280"/>
       <c r="E280" s="3">
-        <v>80000000</v>
+        <v>200000000</v>
       </c>
       <c r="F280" s="3"/>
       <c r="G280" s="3" t="s">
-        <v>60</v>
+        <v>492</v>
       </c>
       <c r="H280" s="3"/>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="B281" t="s">
-        <v>494</v>
-[...6 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="D281"/>
       <c r="E281" s="3">
-        <v>80000000</v>
+        <v>12000000</v>
       </c>
       <c r="F281" s="3"/>
       <c r="G281" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H281" s="3"/>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="B282" t="s">
-        <v>495</v>
-[...6 lines deleted...]
-      </c>
+        <v>494</v>
+      </c>
+      <c r="D282"/>
       <c r="E282" s="3">
-        <v>75000000</v>
+        <v>10000000</v>
       </c>
       <c r="F282" s="3"/>
       <c r="G282" s="3" t="s">
-        <v>60</v>
+        <v>495</v>
       </c>
       <c r="H282" s="3"/>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="B283" t="s">
         <v>496</v>
       </c>
-      <c r="C283" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D283"/>
       <c r="E283" s="3">
-        <v>75000000</v>
+        <v>80000000</v>
       </c>
       <c r="F283" s="3"/>
       <c r="G283" s="3" t="s">
-        <v>60</v>
+        <v>497</v>
       </c>
       <c r="H283" s="3"/>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B284" t="s">
-        <v>497</v>
-[...6 lines deleted...]
-      </c>
+        <v>498</v>
+      </c>
+      <c r="D284"/>
       <c r="E284" s="3">
-        <v>70000000</v>
+        <v>45000000</v>
       </c>
       <c r="F284" s="3"/>
       <c r="G284" s="3" t="s">
-        <v>60</v>
+        <v>499</v>
       </c>
       <c r="H284" s="3"/>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B285" t="s">
-        <v>498</v>
-[...6 lines deleted...]
-      </c>
+        <v>500</v>
+      </c>
+      <c r="D285"/>
       <c r="E285" s="3">
-        <v>70000000</v>
+        <v>40000000</v>
       </c>
       <c r="F285" s="3"/>
       <c r="G285" s="3" t="s">
-        <v>60</v>
+        <v>501</v>
       </c>
       <c r="H285" s="3"/>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B286" t="s">
-        <v>499</v>
-[...6 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="D286"/>
       <c r="E286" s="3">
-        <v>65000000</v>
+        <v>35000000</v>
       </c>
       <c r="F286" s="3"/>
       <c r="G286" s="3" t="s">
-        <v>60</v>
+        <v>503</v>
       </c>
       <c r="H286" s="3"/>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B287" t="s">
-        <v>500</v>
-[...6 lines deleted...]
-      </c>
+        <v>504</v>
+      </c>
+      <c r="D287"/>
       <c r="E287" s="3">
-        <v>58000000</v>
+        <v>20000000</v>
       </c>
       <c r="F287" s="3"/>
       <c r="G287" s="3" t="s">
-        <v>60</v>
+        <v>505</v>
       </c>
       <c r="H287" s="3"/>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="B288" t="s">
-        <v>502</v>
-[...6 lines deleted...]
-      </c>
+        <v>506</v>
+      </c>
+      <c r="D288"/>
       <c r="E288" s="3">
-        <v>55000000</v>
+        <v>15000000</v>
       </c>
       <c r="F288" s="3"/>
       <c r="G288" s="3" t="s">
-        <v>60</v>
+        <v>507</v>
       </c>
       <c r="H288" s="3"/>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B289" t="s">
-        <v>504</v>
-[...6 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="D289"/>
       <c r="E289" s="3">
-        <v>52000000</v>
+        <v>15000000</v>
       </c>
       <c r="F289" s="3"/>
       <c r="G289" s="3" t="s">
-        <v>60</v>
+        <v>509</v>
       </c>
       <c r="H289" s="3"/>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="B290" t="s">
-        <v>505</v>
-[...6 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="D290"/>
       <c r="E290" s="3">
         <v>50000000</v>
       </c>
       <c r="F290" s="3"/>
       <c r="G290" s="3" t="s">
-        <v>60</v>
+        <v>511</v>
       </c>
       <c r="H290" s="3"/>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B291" t="s">
-        <v>506</v>
-[...6 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="D291"/>
       <c r="E291" s="3">
-        <v>35000000</v>
+        <v>50000000</v>
       </c>
       <c r="F291" s="3"/>
       <c r="G291" s="3" t="s">
-        <v>60</v>
+        <v>513</v>
       </c>
       <c r="H291" s="3"/>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="B292" t="s">
-        <v>508</v>
-[...6 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="D292"/>
       <c r="E292" s="3">
-        <v>30000000</v>
+        <v>50000000</v>
       </c>
       <c r="F292" s="3"/>
       <c r="G292" s="3" t="s">
-        <v>60</v>
+        <v>515</v>
       </c>
       <c r="H292" s="3"/>
     </row>
-    <row r="293" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="293" spans="1:8" customHeight="1" ht="25">
+      <c r="A293" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D293"/>
+      <c r="E293" s="3"/>
       <c r="F293" s="3"/>
-      <c r="G293" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G293" s="3"/>
       <c r="H293" s="3"/>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B294" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C294" t="s">
-        <v>513</v>
-[...3 lines deleted...]
-      </c>
+        <v>517</v>
+      </c>
+      <c r="D294"/>
       <c r="E294" s="3">
-        <v>10000000</v>
+        <v>20000000</v>
       </c>
       <c r="F294" s="3"/>
       <c r="G294" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H294" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="H294" s="4" t="s">
+        <v>1035</v>
+      </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B295" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C295" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E295" s="3">
-        <v>8000000</v>
+        <v>12000000</v>
       </c>
       <c r="F295" s="3"/>
       <c r="G295" s="3" t="s">
-        <v>60</v>
+        <v>275</v>
       </c>
       <c r="H295" s="3"/>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B296" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C296" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E296" s="3">
-        <v>7000000</v>
+        <v>8000000</v>
       </c>
       <c r="F296" s="3"/>
       <c r="G296" s="3" t="s">
-        <v>60</v>
+        <v>469</v>
       </c>
       <c r="H296" s="3"/>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B297" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C297" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E297" s="3">
-        <v>30000000</v>
+        <v>5000000</v>
       </c>
       <c r="F297" s="3"/>
       <c r="G297" s="3" t="s">
-        <v>60</v>
+        <v>524</v>
       </c>
       <c r="H297" s="3"/>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B298" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C298" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E298" s="3">
-        <v>18000000</v>
+        <v>3000000</v>
       </c>
       <c r="F298" s="3"/>
       <c r="G298" s="3" t="s">
-        <v>60</v>
+        <v>527</v>
       </c>
       <c r="H298" s="3"/>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B299" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="C299" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>529</v>
+      </c>
+      <c r="D299"/>
       <c r="E299" s="3">
-        <v>7000000</v>
+        <v>8000000</v>
       </c>
       <c r="F299" s="3"/>
       <c r="G299" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H299" s="3"/>
     </row>
-    <row r="300" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="300" spans="1:8" customHeight="1" ht="25">
+      <c r="A300" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D300"/>
+      <c r="E300" s="3"/>
       <c r="F300" s="3"/>
-      <c r="G300" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G300" s="3"/>
       <c r="H300" s="3"/>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B301" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C301" t="s">
-        <v>526</v>
-[...3 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="D301"/>
       <c r="E301" s="3">
-        <v>22000000</v>
+        <v>8000000</v>
       </c>
       <c r="F301" s="3"/>
       <c r="G301" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H301" s="3"/>
+        <v>469</v>
+      </c>
+      <c r="H301" s="4" t="s">
+        <v>1037</v>
+      </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="B302" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="C302" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>533</v>
+      </c>
+      <c r="D302"/>
       <c r="E302" s="3">
-        <v>10000000</v>
+        <v>4000000</v>
       </c>
       <c r="F302" s="3"/>
       <c r="G302" s="3" t="s">
-        <v>60</v>
+        <v>534</v>
       </c>
       <c r="H302" s="3"/>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="B303" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C303" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E303" s="3">
-        <v>7000000</v>
+        <v>10000000</v>
       </c>
       <c r="F303" s="3"/>
       <c r="G303" s="3" t="s">
-        <v>60</v>
+        <v>537</v>
       </c>
       <c r="H303" s="3"/>
     </row>
-    <row r="304" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="304" spans="1:8" customHeight="1" ht="25">
+      <c r="A304" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D304"/>
+      <c r="E304" s="3"/>
       <c r="F304" s="3"/>
-      <c r="G304" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="3"/>
       <c r="H304" s="3"/>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="B305" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="C305" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E305" s="3">
-        <v>30000000</v>
+        <v>8500000</v>
       </c>
       <c r="F305" s="3"/>
       <c r="G305" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H305" s="3"/>
+        <v>540</v>
+      </c>
+      <c r="H305" s="4" t="s">
+        <v>1039</v>
+      </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="B306" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="C306" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E306" s="3">
-        <v>22000000</v>
+        <v>6000000</v>
       </c>
       <c r="F306" s="3"/>
       <c r="G306" s="3" t="s">
-        <v>60</v>
+        <v>540</v>
       </c>
       <c r="H306" s="3"/>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="B307" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="C307" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E307" s="3">
-        <v>9000000</v>
+        <v>4000000</v>
       </c>
       <c r="F307" s="3"/>
       <c r="G307" s="3" t="s">
-        <v>60</v>
+        <v>534</v>
       </c>
       <c r="H307" s="3"/>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="B308" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="C308" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E308" s="3">
-        <v>6000000</v>
+        <v>2500000</v>
       </c>
       <c r="F308" s="3"/>
       <c r="G308" s="3" t="s">
-        <v>60</v>
+        <v>524</v>
       </c>
       <c r="H308" s="3"/>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="B309" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="C309" t="s">
-        <v>517</v>
+        <v>548</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E309" s="3">
-        <v>5000000</v>
+        <v>7000000</v>
       </c>
       <c r="F309" s="3"/>
       <c r="G309" s="3" t="s">
-        <v>60</v>
+        <v>540</v>
       </c>
       <c r="H309" s="3"/>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="B310" t="s">
-        <v>542</v>
-[...6 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="D310"/>
       <c r="E310" s="3">
-        <v>28000000</v>
+        <v>20000000</v>
       </c>
       <c r="F310" s="3"/>
       <c r="G310" s="3" t="s">
-        <v>60</v>
+        <v>550</v>
       </c>
       <c r="H310" s="3"/>
     </row>
-    <row r="311" spans="1:8">
-[...14 lines deleted...]
-      </c>
+    <row r="311" spans="1:8" customHeight="1" ht="25">
+      <c r="A311" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D311"/>
+      <c r="E311" s="3"/>
       <c r="F311" s="3"/>
-      <c r="G311" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G311" s="3"/>
       <c r="H311" s="3"/>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="B312" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="C312" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E312" s="3">
-        <v>20000000</v>
+        <v>60000000</v>
       </c>
       <c r="F312" s="3"/>
       <c r="G312" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H312" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="H312" s="4" t="s">
+        <v>1041</v>
+      </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="B313" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="C313" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E313" s="3">
-        <v>6000000</v>
+        <v>55000000</v>
       </c>
       <c r="F313" s="3"/>
       <c r="G313" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H313" s="3"/>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="B314" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="C314" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E314" s="3">
-        <v>19000000</v>
+        <v>50000000</v>
       </c>
       <c r="F314" s="3"/>
       <c r="G314" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H314" s="3"/>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="B315" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="C315" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E315" s="3">
-        <v>11000000</v>
+        <v>40000000</v>
       </c>
       <c r="F315" s="3"/>
       <c r="G315" s="3" t="s">
-        <v>60</v>
+        <v>559</v>
       </c>
       <c r="H315" s="3"/>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="B316" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="C316" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E316" s="3">
-        <v>500000</v>
+        <v>30000000</v>
       </c>
       <c r="F316" s="3"/>
       <c r="G316" s="3" t="s">
-        <v>60</v>
+        <v>275</v>
       </c>
       <c r="H316" s="3"/>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="B317" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="D317"/>
+        <v>562</v>
+      </c>
+      <c r="C317" t="s">
+        <v>561</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E317" s="3">
-        <v>30000000</v>
+        <v>20000000</v>
       </c>
       <c r="F317" s="3"/>
       <c r="G317" s="3" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="H317" s="3"/>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="B318" t="s">
-        <v>557</v>
-[...1 lines deleted...]
-      <c r="D318"/>
+        <v>563</v>
+      </c>
+      <c r="C318" t="s">
+        <v>561</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E318" s="3">
-        <v>22000000</v>
+        <v>15000000</v>
       </c>
       <c r="F318" s="3"/>
       <c r="G318" s="3" t="s">
-        <v>60</v>
+        <v>524</v>
       </c>
       <c r="H318" s="3"/>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="B319" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="D319"/>
       <c r="E319" s="3">
-        <v>18000000</v>
+        <v>10000000</v>
       </c>
       <c r="F319" s="3"/>
       <c r="G319" s="3" t="s">
-        <v>60</v>
+        <v>565</v>
       </c>
       <c r="H319" s="3"/>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="B320" t="s">
-        <v>559</v>
-[...1 lines deleted...]
-      <c r="D320"/>
+        <v>566</v>
+      </c>
+      <c r="D320" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E320" s="3">
-        <v>10000000</v>
+        <v>7000000</v>
       </c>
       <c r="F320" s="3"/>
       <c r="G320" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H320" s="3"/>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="B321" t="s">
-        <v>560</v>
-[...1 lines deleted...]
-      <c r="D321"/>
+        <v>567</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E321" s="3">
-        <v>7000000</v>
+        <v>10000000</v>
       </c>
       <c r="F321" s="3"/>
       <c r="G321" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H321" s="3"/>
     </row>
-    <row r="322" spans="1:8">
-[...4 lines deleted...]
-        <v>561</v>
+    <row r="322" spans="1:8" customHeight="1" ht="25">
+      <c r="A322" s="2" t="s">
+        <v>1044</v>
       </c>
       <c r="D322"/>
-      <c r="E322" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E322" s="3"/>
       <c r="F322" s="3"/>
-      <c r="G322" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G322" s="3"/>
       <c r="H322" s="3"/>
     </row>
-    <row r="323" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E323" s="3"/>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>1</v>
+      </c>
+      <c r="B323" t="s">
+        <v>568</v>
+      </c>
+      <c r="C323" t="s">
+        <v>569</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E323" s="3">
+        <v>50000000</v>
+      </c>
       <c r="F323" s="3"/>
-      <c r="G323" s="3"/>
-      <c r="H323" s="3"/>
+      <c r="G323" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H323" s="4" t="s">
+        <v>1043</v>
+      </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B324" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="C324" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E324" s="3">
-        <v>85000000</v>
+        <v>30000000</v>
       </c>
       <c r="F324" s="3"/>
       <c r="G324" s="3" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="H324" s="3"/>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B325" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="C325" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E325" s="3">
-        <v>45000000</v>
+        <v>18000000</v>
       </c>
       <c r="F325" s="3"/>
       <c r="G325" s="3" t="s">
-        <v>60</v>
+        <v>559</v>
       </c>
       <c r="H325" s="3"/>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B326" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="C326" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E326" s="3">
-        <v>27000000</v>
+        <v>14000000</v>
       </c>
       <c r="F326" s="3"/>
       <c r="G326" s="3" t="s">
-        <v>428</v>
+        <v>41</v>
       </c>
       <c r="H326" s="3"/>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B327" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="C327" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E327" s="3">
-        <v>14000000</v>
+        <v>8000000</v>
       </c>
       <c r="F327" s="3"/>
       <c r="G327" s="3" t="s">
-        <v>431</v>
+        <v>540</v>
       </c>
       <c r="H327" s="3"/>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B328" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="C328" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E328" s="3">
-        <v>10000000</v>
+        <v>5000000</v>
       </c>
       <c r="F328" s="3"/>
       <c r="G328" s="3" t="s">
-        <v>373</v>
+        <v>101</v>
       </c>
       <c r="H328" s="3"/>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B329" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="C329" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E329" s="3">
-        <v>8000000</v>
+        <v>3000000</v>
       </c>
       <c r="F329" s="3"/>
       <c r="G329" s="3" t="s">
-        <v>415</v>
+        <v>101</v>
       </c>
       <c r="H329" s="3"/>
     </row>
-    <row r="330" spans="1:8">
-[...4 lines deleted...]
-        <v>574</v>
+    <row r="330" spans="1:8" customHeight="1" ht="25">
+      <c r="A330" s="2" t="s">
+        <v>1046</v>
       </c>
       <c r="D330"/>
-      <c r="E330" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E330" s="3"/>
       <c r="F330" s="3"/>
-      <c r="G330" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G330" s="3"/>
       <c r="H330" s="3"/>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B331" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="D331"/>
+        <v>570</v>
+      </c>
+      <c r="C331" t="s">
+        <v>583</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E331" s="3">
-        <v>40000000</v>
+        <v>30000000</v>
       </c>
       <c r="F331" s="3"/>
       <c r="G331" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H331" s="3"/>
+        <v>584</v>
+      </c>
+      <c r="H331" s="4" t="s">
+        <v>1045</v>
+      </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B332" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="D332"/>
+        <v>585</v>
+      </c>
+      <c r="C332" t="s">
+        <v>586</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E332" s="3">
-        <v>5000000</v>
+        <v>20000000</v>
       </c>
       <c r="F332" s="3"/>
       <c r="G332" s="3" t="s">
-        <v>60</v>
+        <v>587</v>
       </c>
       <c r="H332" s="3"/>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B333" t="s">
-        <v>577</v>
-[...1 lines deleted...]
-      <c r="D333"/>
+        <v>588</v>
+      </c>
+      <c r="C333" t="s">
+        <v>589</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E333" s="3">
-        <v>500000</v>
+        <v>16000000</v>
       </c>
       <c r="F333" s="3"/>
       <c r="G333" s="3" t="s">
-        <v>60</v>
+        <v>590</v>
       </c>
       <c r="H333" s="3"/>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B334" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="D334"/>
+        <v>591</v>
+      </c>
+      <c r="C334" t="s">
+        <v>592</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E334" s="3">
-        <v>65000000</v>
+        <v>12000000</v>
       </c>
       <c r="F334" s="3"/>
       <c r="G334" s="3" t="s">
-        <v>60</v>
+        <v>245</v>
       </c>
       <c r="H334" s="3"/>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B335" t="s">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="D335"/>
+        <v>593</v>
+      </c>
+      <c r="C335" t="s">
+        <v>594</v>
+      </c>
+      <c r="D335" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E335" s="3">
-        <v>90000000</v>
+        <v>10000000</v>
       </c>
       <c r="F335" s="3"/>
       <c r="G335" s="3" t="s">
-        <v>60</v>
+        <v>540</v>
       </c>
       <c r="H335" s="3"/>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B336" t="s">
-        <v>580</v>
-[...1 lines deleted...]
-      <c r="D336"/>
+        <v>577</v>
+      </c>
+      <c r="C336" t="s">
+        <v>595</v>
+      </c>
+      <c r="D336" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E336" s="3">
-        <v>50000000</v>
+        <v>8000000</v>
       </c>
       <c r="F336" s="3"/>
       <c r="G336" s="3" t="s">
-        <v>60</v>
+        <v>469</v>
       </c>
       <c r="H336" s="3"/>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B337" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="D337"/>
+        <v>579</v>
+      </c>
+      <c r="C337" t="s">
+        <v>596</v>
+      </c>
+      <c r="D337" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E337" s="3">
-        <v>32000000</v>
+        <v>5000000</v>
       </c>
       <c r="F337" s="3"/>
       <c r="G337" s="3" t="s">
-        <v>60</v>
+        <v>534</v>
       </c>
       <c r="H337" s="3"/>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B338" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="D338"/>
+        <v>581</v>
+      </c>
+      <c r="C338" t="s">
+        <v>597</v>
+      </c>
+      <c r="D338" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E338" s="3">
-        <v>19000000</v>
+        <v>3000000</v>
       </c>
       <c r="F338" s="3"/>
       <c r="G338" s="3" t="s">
-        <v>60</v>
+        <v>598</v>
       </c>
       <c r="H338" s="3"/>
     </row>
-    <row r="339" spans="1:8">
-[...4 lines deleted...]
-        <v>583</v>
+    <row r="339" spans="1:8" customHeight="1" ht="25">
+      <c r="A339" s="2" t="s">
+        <v>1048</v>
       </c>
       <c r="D339"/>
-      <c r="E339" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E339" s="3"/>
       <c r="F339" s="3"/>
-      <c r="G339" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G339" s="3"/>
       <c r="H339" s="3"/>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B340" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="D340"/>
+        <v>599</v>
+      </c>
+      <c r="C340" t="s">
+        <v>600</v>
+      </c>
+      <c r="D340" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E340" s="3">
-        <v>13000000</v>
+        <v>210000000</v>
       </c>
       <c r="F340" s="3"/>
       <c r="G340" s="3" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-      <c r="E341" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="H340" s="4" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>2</v>
+      </c>
+      <c r="B341" t="s">
+        <v>601</v>
+      </c>
+      <c r="C341" t="s">
+        <v>602</v>
+      </c>
+      <c r="D341" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E341" s="3">
+        <v>200000000</v>
+      </c>
       <c r="F341" s="3"/>
-      <c r="G341" s="3"/>
+      <c r="G341" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H341" s="3"/>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B342" t="s">
-        <v>585</v>
+        <v>603</v>
       </c>
       <c r="C342" t="s">
-        <v>586</v>
+        <v>600</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E342" s="3">
-        <v>35000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>85000000</v>
+      </c>
+      <c r="F342" s="3"/>
       <c r="G342" s="3" t="s">
-        <v>587</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H342" s="3"/>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B343" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="C343" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="D343"/>
+        <v>602</v>
+      </c>
+      <c r="D343" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E343" s="3">
-        <v>25000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>80000000</v>
+      </c>
+      <c r="F343" s="3"/>
       <c r="G343" s="3" t="s">
-        <v>449</v>
+        <v>41</v>
       </c>
       <c r="H343" s="3"/>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B344" t="s">
-        <v>590</v>
+        <v>605</v>
       </c>
       <c r="C344" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="D344"/>
+        <v>600</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E344" s="3">
-        <v>12000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>80000000</v>
+      </c>
+      <c r="F344" s="3"/>
       <c r="G344" s="3" t="s">
-        <v>592</v>
+        <v>41</v>
       </c>
       <c r="H344" s="3"/>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B345" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="C345" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E345" s="3">
-        <v>9000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>75000000</v>
+      </c>
+      <c r="F345" s="3"/>
       <c r="G345" s="3" t="s">
-        <v>428</v>
+        <v>41</v>
       </c>
       <c r="H345" s="3"/>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B346" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="C346" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E346" s="3">
-        <v>7000000</v>
+        <v>75000000</v>
       </c>
       <c r="F346" s="3"/>
       <c r="G346" s="3" t="s">
-        <v>431</v>
+        <v>41</v>
       </c>
       <c r="H346" s="3"/>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B347" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="C347" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E347" s="3">
-        <v>4545455</v>
+        <v>70000000</v>
       </c>
       <c r="F347" s="3"/>
       <c r="G347" s="3" t="s">
-        <v>425</v>
+        <v>41</v>
       </c>
       <c r="H347" s="3"/>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B348" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="C348" t="s">
         <v>600</v>
       </c>
-      <c r="D348"/>
+      <c r="D348" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E348" s="3">
-        <v>40000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>70000000</v>
+      </c>
+      <c r="F348" s="3"/>
       <c r="G348" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H348" s="3"/>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B349" t="s">
-        <v>601</v>
+        <v>610</v>
       </c>
       <c r="C349" t="s">
         <v>602</v>
       </c>
-      <c r="D349"/>
+      <c r="D349" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E349" s="3">
-        <v>35000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>65000000</v>
+      </c>
+      <c r="F349" s="3"/>
       <c r="G349" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H349" s="3"/>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B350" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C350" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="D350"/>
+        <v>612</v>
+      </c>
+      <c r="D350" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E350" s="3">
-        <v>30000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>58000000</v>
+      </c>
+      <c r="F350" s="3"/>
       <c r="G350" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H350" s="3"/>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B351" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="C351" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E351" s="3">
-        <v>18000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>55000000</v>
+      </c>
+      <c r="F351" s="3"/>
       <c r="G351" s="3" t="s">
-        <v>606</v>
+        <v>41</v>
       </c>
       <c r="H351" s="3"/>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B352" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="C352" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E352" s="3">
-        <v>12000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>52000000</v>
+      </c>
+      <c r="F352" s="3"/>
       <c r="G352" s="3" t="s">
-        <v>592</v>
+        <v>41</v>
       </c>
       <c r="H352" s="3"/>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B353" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="C353" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E353" s="3">
-        <v>6000000</v>
+        <v>50000000</v>
       </c>
       <c r="F353" s="3"/>
       <c r="G353" s="3" t="s">
-        <v>592</v>
+        <v>41</v>
       </c>
       <c r="H353" s="3"/>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B354" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="D354"/>
+        <v>617</v>
+      </c>
+      <c r="C354" t="s">
+        <v>618</v>
+      </c>
+      <c r="D354" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E354" s="3">
-        <v>15000000</v>
+        <v>35000000</v>
       </c>
       <c r="F354" s="3"/>
       <c r="G354" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H354" s="3"/>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B355" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="D355"/>
+        <v>619</v>
+      </c>
+      <c r="C355" t="s">
+        <v>620</v>
+      </c>
+      <c r="D355" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E355" s="3">
-        <v>50000000</v>
+        <v>30000000</v>
       </c>
       <c r="F355" s="3"/>
       <c r="G355" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H355" s="3"/>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B356" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="D356"/>
+        <v>621</v>
+      </c>
+      <c r="C356" t="s">
+        <v>622</v>
+      </c>
+      <c r="D356" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E356" s="3">
-        <v>70000000</v>
+        <v>25000000</v>
       </c>
       <c r="F356" s="3"/>
       <c r="G356" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H356" s="3"/>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B357" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="D357"/>
+        <v>623</v>
+      </c>
+      <c r="C357" t="s">
+        <v>624</v>
+      </c>
+      <c r="D357" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E357" s="3">
-        <v>50000000</v>
+        <v>10000000</v>
       </c>
       <c r="F357" s="3"/>
       <c r="G357" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H357" s="3"/>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B358" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="D358"/>
+        <v>625</v>
+      </c>
+      <c r="C358" t="s">
+        <v>626</v>
+      </c>
+      <c r="D358" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E358" s="3">
-        <v>35000000</v>
+        <v>8000000</v>
       </c>
       <c r="F358" s="3"/>
       <c r="G358" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H358" s="3"/>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B359" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="D359"/>
+        <v>627</v>
+      </c>
+      <c r="C359" t="s">
+        <v>628</v>
+      </c>
+      <c r="D359" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E359" s="3">
-        <v>25000000</v>
+        <v>7000000</v>
       </c>
       <c r="F359" s="3"/>
       <c r="G359" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H359" s="3"/>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B360" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="D360"/>
+        <v>629</v>
+      </c>
+      <c r="C360" t="s">
+        <v>618</v>
+      </c>
+      <c r="D360" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E360" s="3">
-        <v>15000000</v>
+        <v>30000000</v>
       </c>
       <c r="F360" s="3"/>
       <c r="G360" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H360" s="3"/>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B361" t="s">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="D361"/>
+        <v>630</v>
+      </c>
+      <c r="C361" t="s">
+        <v>631</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E361" s="3">
-        <v>20000000</v>
+        <v>18000000</v>
       </c>
       <c r="F361" s="3"/>
       <c r="G361" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H361" s="3"/>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B362" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="D362"/>
+        <v>632</v>
+      </c>
+      <c r="C362" t="s">
+        <v>633</v>
+      </c>
+      <c r="D362" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E362" s="3">
-        <v>12000000</v>
+        <v>7000000</v>
       </c>
       <c r="F362" s="3"/>
       <c r="G362" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H362" s="3"/>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B363" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="D363"/>
+        <v>634</v>
+      </c>
+      <c r="C363" t="s">
+        <v>635</v>
+      </c>
+      <c r="D363" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E363" s="3">
-        <v>6000000</v>
+        <v>30000000</v>
       </c>
       <c r="F363" s="3"/>
       <c r="G363" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H363" s="3"/>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B364" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="D364"/>
+        <v>636</v>
+      </c>
+      <c r="C364" t="s">
+        <v>637</v>
+      </c>
+      <c r="D364" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E364" s="3">
-        <v>40000000</v>
+        <v>22000000</v>
       </c>
       <c r="F364" s="3"/>
       <c r="G364" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H364" s="3"/>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B365" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="D365"/>
+        <v>638</v>
+      </c>
+      <c r="C365" t="s">
+        <v>639</v>
+      </c>
+      <c r="D365" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E365" s="3">
-        <v>20000000</v>
+        <v>10000000</v>
       </c>
       <c r="F365" s="3"/>
       <c r="G365" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H365" s="3"/>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B366" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="D366"/>
+        <v>640</v>
+      </c>
+      <c r="C366" t="s">
+        <v>641</v>
+      </c>
+      <c r="D366" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E366" s="3">
-        <v>20000000</v>
+        <v>7000000</v>
       </c>
       <c r="F366" s="3"/>
       <c r="G366" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H366" s="3"/>
     </row>
-    <row r="367" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E367" s="3"/>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>28</v>
+      </c>
+      <c r="B367" t="s">
+        <v>642</v>
+      </c>
+      <c r="C367" t="s">
+        <v>643</v>
+      </c>
+      <c r="D367" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E367" s="3">
+        <v>6000000</v>
+      </c>
       <c r="F367" s="3"/>
-      <c r="G367" s="3"/>
+      <c r="G367" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H367" s="3"/>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B368" t="s">
-        <v>623</v>
+        <v>644</v>
       </c>
       <c r="C368" t="s">
-        <v>624</v>
-[...1 lines deleted...]
-      <c r="D368"/>
+        <v>645</v>
+      </c>
+      <c r="D368" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E368" s="3">
-        <v>12000000</v>
+        <v>30000000</v>
       </c>
       <c r="F368" s="3"/>
       <c r="G368" s="3" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="H368" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="H368" s="3"/>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="B369" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="C369" t="s">
-        <v>627</v>
-[...1 lines deleted...]
-      <c r="D369"/>
+        <v>647</v>
+      </c>
+      <c r="D369" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E369" s="3">
-        <v>9000000</v>
+        <v>22000000</v>
       </c>
       <c r="F369" s="3"/>
       <c r="G369" s="3" t="s">
-        <v>415</v>
+        <v>41</v>
       </c>
       <c r="H369" s="3"/>
     </row>
-    <row r="370" spans="1:8" customHeight="1" ht="25">
-[...4 lines deleted...]
-      <c r="E370" s="3"/>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>31</v>
+      </c>
+      <c r="B370" t="s">
+        <v>648</v>
+      </c>
+      <c r="C370" t="s">
+        <v>649</v>
+      </c>
+      <c r="D370" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E370" s="3">
+        <v>9000000</v>
+      </c>
       <c r="F370" s="3"/>
-      <c r="G370" s="3"/>
+      <c r="G370" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H370" s="3"/>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B371" t="s">
-        <v>628</v>
-[...1 lines deleted...]
-      <c r="D371"/>
+        <v>650</v>
+      </c>
+      <c r="C371" t="s">
+        <v>651</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E371" s="3">
-        <v>30000000</v>
+        <v>6000000</v>
       </c>
       <c r="F371" s="3"/>
       <c r="G371" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H371" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="H371" s="3"/>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="B372" t="s">
-        <v>629</v>
-[...1 lines deleted...]
-      <c r="D372"/>
+        <v>652</v>
+      </c>
+      <c r="C372" t="s">
+        <v>628</v>
+      </c>
+      <c r="D372" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E372" s="3">
-        <v>25000000</v>
+        <v>5000000</v>
       </c>
       <c r="F372" s="3"/>
       <c r="G372" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H372" s="3"/>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="B373" t="s">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="D373"/>
+        <v>653</v>
+      </c>
+      <c r="C373" t="s">
+        <v>654</v>
+      </c>
+      <c r="D373" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E373" s="3">
-        <v>20000000</v>
+        <v>28000000</v>
       </c>
       <c r="F373" s="3"/>
       <c r="G373" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H373" s="3"/>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="B374" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="D374"/>
+        <v>655</v>
+      </c>
+      <c r="C374" t="s">
+        <v>656</v>
+      </c>
+      <c r="D374" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E374" s="3">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="F374" s="3"/>
       <c r="G374" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H374" s="3"/>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="B375" t="s">
-        <v>632</v>
-[...1 lines deleted...]
-      <c r="D375"/>
+        <v>657</v>
+      </c>
+      <c r="C375" t="s">
+        <v>658</v>
+      </c>
+      <c r="D375" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E375" s="3">
-        <v>12000000</v>
+        <v>20000000</v>
       </c>
       <c r="F375" s="3"/>
       <c r="G375" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H375" s="3"/>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="B376" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="D376"/>
+        <v>659</v>
+      </c>
+      <c r="C376" t="s">
+        <v>660</v>
+      </c>
+      <c r="D376" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E376" s="3">
-        <v>10000000</v>
+        <v>6000000</v>
       </c>
       <c r="F376" s="3"/>
       <c r="G376" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H376" s="3"/>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="B377" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="D377"/>
+        <v>661</v>
+      </c>
+      <c r="C377" t="s">
+        <v>662</v>
+      </c>
+      <c r="D377" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E377" s="3">
-        <v>5000000</v>
+        <v>19000000</v>
       </c>
       <c r="F377" s="3"/>
       <c r="G377" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H377" s="3"/>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="B378" t="s">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="D378"/>
+        <v>663</v>
+      </c>
+      <c r="C378" t="s">
+        <v>664</v>
+      </c>
+      <c r="D378" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E378" s="3">
-        <v>70000000</v>
+        <v>11000000</v>
       </c>
       <c r="F378" s="3"/>
       <c r="G378" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H378" s="3"/>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="B379" t="s">
-        <v>636</v>
+        <v>665</v>
       </c>
       <c r="C379" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="D379"/>
+        <v>666</v>
+      </c>
+      <c r="D379" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E379" s="3">
-        <v>22000000</v>
+        <v>500000</v>
       </c>
       <c r="F379" s="3"/>
       <c r="G379" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H379" s="3"/>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="B380" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>667</v>
       </c>
       <c r="D380"/>
       <c r="E380" s="3">
-        <v>17000000</v>
+        <v>30000000</v>
       </c>
       <c r="F380" s="3"/>
       <c r="G380" s="3" t="s">
-        <v>60</v>
+        <v>668</v>
       </c>
       <c r="H380" s="3"/>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="B381" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>669</v>
       </c>
       <c r="D381"/>
       <c r="E381" s="3">
-        <v>14000000</v>
+        <v>22000000</v>
       </c>
       <c r="F381" s="3"/>
       <c r="G381" s="3" t="s">
-        <v>60</v>
+        <v>670</v>
       </c>
       <c r="H381" s="3"/>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="B382" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>671</v>
       </c>
       <c r="D382"/>
       <c r="E382" s="3">
-        <v>11000000</v>
+        <v>18000000</v>
       </c>
       <c r="F382" s="3"/>
       <c r="G382" s="3" t="s">
-        <v>60</v>
+        <v>672</v>
       </c>
       <c r="H382" s="3"/>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="B383" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>673</v>
       </c>
       <c r="D383"/>
       <c r="E383" s="3">
-        <v>8000000</v>
+        <v>10000000</v>
       </c>
       <c r="F383" s="3"/>
       <c r="G383" s="3" t="s">
-        <v>60</v>
+        <v>674</v>
       </c>
       <c r="H383" s="3"/>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="B384" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>675</v>
       </c>
       <c r="D384"/>
       <c r="E384" s="3">
-        <v>5500000</v>
+        <v>7000000</v>
       </c>
       <c r="F384" s="3"/>
       <c r="G384" s="3" t="s">
-        <v>60</v>
+        <v>676</v>
       </c>
       <c r="H384" s="3"/>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="B385" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>677</v>
       </c>
       <c r="D385"/>
       <c r="E385" s="3">
-        <v>3000000</v>
+        <v>6000000</v>
       </c>
       <c r="F385" s="3"/>
       <c r="G385" s="3" t="s">
-        <v>60</v>
+        <v>678</v>
       </c>
       <c r="H385" s="3"/>
     </row>
-    <row r="386" spans="1:8">
-[...7 lines deleted...]
-        <v>651</v>
+    <row r="386" spans="1:8" customHeight="1" ht="25">
+      <c r="A386" s="2" t="s">
+        <v>1050</v>
       </c>
       <c r="D386"/>
-      <c r="E386" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E386" s="3"/>
       <c r="F386" s="3"/>
-      <c r="G386" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G386" s="3"/>
       <c r="H386" s="3"/>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B387" t="s">
-        <v>652</v>
+        <v>679</v>
       </c>
       <c r="C387" t="s">
-        <v>653</v>
-[...1 lines deleted...]
-      <c r="D387"/>
+        <v>680</v>
+      </c>
+      <c r="D387" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E387" s="3">
-        <v>10000000</v>
+        <v>85000000</v>
       </c>
       <c r="F387" s="3"/>
       <c r="G387" s="3" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-      <c r="E388" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="H387" s="4" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>2</v>
+      </c>
+      <c r="B388" t="s">
+        <v>681</v>
+      </c>
+      <c r="C388" t="s">
+        <v>682</v>
+      </c>
+      <c r="D388" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E388" s="3">
+        <v>45000000</v>
+      </c>
       <c r="F388" s="3"/>
-      <c r="G388" s="3"/>
+      <c r="G388" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="H388" s="3"/>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B389" t="s">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="D389"/>
+        <v>683</v>
+      </c>
+      <c r="C389" t="s">
+        <v>684</v>
+      </c>
+      <c r="D389" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E389" s="3">
-        <v>60000000</v>
+        <v>27000000</v>
       </c>
       <c r="F389" s="3"/>
       <c r="G389" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H389" s="4"/>
+        <v>537</v>
+      </c>
+      <c r="H389" s="3"/>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B390" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="D390"/>
+        <v>685</v>
+      </c>
+      <c r="C390" t="s">
+        <v>686</v>
+      </c>
+      <c r="D390" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E390" s="3">
-        <v>40000000</v>
+        <v>14000000</v>
       </c>
       <c r="F390" s="3"/>
       <c r="G390" s="3" t="s">
-        <v>60</v>
+        <v>540</v>
       </c>
       <c r="H390" s="3"/>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B391" t="s">
-        <v>656</v>
-[...1 lines deleted...]
-      <c r="D391"/>
+        <v>687</v>
+      </c>
+      <c r="C391" t="s">
+        <v>688</v>
+      </c>
+      <c r="D391" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E391" s="3">
-        <v>18000000</v>
+        <v>10000000</v>
       </c>
       <c r="F391" s="3"/>
       <c r="G391" s="3" t="s">
-        <v>60</v>
+        <v>469</v>
       </c>
       <c r="H391" s="3"/>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B392" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="D392"/>
+        <v>689</v>
+      </c>
+      <c r="C392" t="s">
+        <v>690</v>
+      </c>
+      <c r="D392" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E392" s="3">
-        <v>35000000</v>
+        <v>8000000</v>
       </c>
       <c r="F392" s="3"/>
       <c r="G392" s="3" t="s">
-        <v>60</v>
+        <v>524</v>
       </c>
       <c r="H392" s="3"/>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B393" t="s">
-        <v>658</v>
+        <v>691</v>
       </c>
       <c r="D393"/>
       <c r="E393" s="3">
-        <v>30000000</v>
+        <v>60000000</v>
       </c>
       <c r="F393" s="3"/>
       <c r="G393" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H393" s="3"/>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B394" t="s">
-        <v>659</v>
+        <v>693</v>
       </c>
       <c r="D394"/>
       <c r="E394" s="3">
-        <v>35000000</v>
+        <v>55000000</v>
       </c>
       <c r="F394" s="3"/>
       <c r="G394" s="3" t="s">
-        <v>60</v>
+        <v>694</v>
       </c>
       <c r="H394" s="3"/>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B395" t="s">
-        <v>660</v>
+        <v>695</v>
       </c>
       <c r="D395"/>
       <c r="E395" s="3">
-        <v>17000000</v>
+        <v>40000000</v>
       </c>
       <c r="F395" s="3"/>
       <c r="G395" s="3" t="s">
-        <v>60</v>
+        <v>696</v>
       </c>
       <c r="H395" s="3"/>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B396" t="s">
-        <v>661</v>
+        <v>697</v>
       </c>
       <c r="D396"/>
       <c r="E396" s="3">
-        <v>15000000</v>
+        <v>5000000</v>
       </c>
       <c r="F396" s="3"/>
       <c r="G396" s="3" t="s">
-        <v>60</v>
+        <v>698</v>
       </c>
       <c r="H396" s="3"/>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B397" t="s">
-        <v>662</v>
+        <v>699</v>
       </c>
       <c r="D397"/>
       <c r="E397" s="3">
-        <v>12000000</v>
+        <v>500000</v>
       </c>
       <c r="F397" s="3"/>
       <c r="G397" s="3" t="s">
-        <v>60</v>
+        <v>700</v>
       </c>
       <c r="H397" s="3"/>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B398" t="s">
-        <v>663</v>
+        <v>701</v>
       </c>
       <c r="D398"/>
       <c r="E398" s="3">
-        <v>10000000</v>
+        <v>65000000</v>
       </c>
       <c r="F398" s="3"/>
       <c r="G398" s="3" t="s">
-        <v>60</v>
+        <v>702</v>
       </c>
       <c r="H398" s="3"/>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B399" t="s">
-        <v>664</v>
+        <v>703</v>
       </c>
       <c r="D399"/>
       <c r="E399" s="3">
-        <v>6000000</v>
+        <v>90000000</v>
       </c>
       <c r="F399" s="3"/>
       <c r="G399" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H399" s="3"/>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B400" t="s">
-        <v>665</v>
+        <v>704</v>
       </c>
       <c r="D400"/>
       <c r="E400" s="3">
-        <v>5000000</v>
+        <v>50000000</v>
       </c>
       <c r="F400" s="3"/>
       <c r="G400" s="3" t="s">
-        <v>60</v>
+        <v>705</v>
       </c>
       <c r="H400" s="3"/>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B401" t="s">
-        <v>666</v>
+        <v>706</v>
       </c>
       <c r="D401"/>
       <c r="E401" s="3">
-        <v>6000000</v>
+        <v>32000000</v>
       </c>
       <c r="F401" s="3"/>
       <c r="G401" s="3" t="s">
-        <v>60</v>
+        <v>707</v>
       </c>
       <c r="H401" s="3"/>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B402" t="s">
-        <v>667</v>
+        <v>708</v>
       </c>
       <c r="D402"/>
       <c r="E402" s="3">
-        <v>2000000</v>
+        <v>19000000</v>
       </c>
       <c r="F402" s="3"/>
       <c r="G402" s="3" t="s">
-        <v>60</v>
+        <v>709</v>
       </c>
       <c r="H402" s="3"/>
     </row>
-    <row r="403" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>830</v>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>17</v>
+      </c>
+      <c r="B403" t="s">
+        <v>710</v>
       </c>
       <c r="D403"/>
-      <c r="E403" s="3"/>
+      <c r="E403" s="3">
+        <v>15000000</v>
+      </c>
       <c r="F403" s="3"/>
-      <c r="G403" s="3"/>
+      <c r="G403" s="3" t="s">
+        <v>711</v>
+      </c>
       <c r="H403" s="3"/>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B404" t="s">
-        <v>668</v>
+        <v>712</v>
       </c>
       <c r="D404"/>
       <c r="E404" s="3">
-        <v>50000000</v>
+        <v>13000000</v>
       </c>
       <c r="F404" s="3"/>
       <c r="G404" s="3" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>669</v>
+        <v>713</v>
+      </c>
+      <c r="H404" s="3"/>
+    </row>
+    <row r="405" spans="1:8" customHeight="1" ht="25">
+      <c r="A405" s="2" t="s">
+        <v>1052</v>
       </c>
       <c r="D405"/>
-      <c r="E405" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E405" s="3"/>
       <c r="F405" s="3"/>
-      <c r="G405" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G405" s="3"/>
       <c r="H405" s="3"/>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B406" t="s">
-        <v>670</v>
-[...1 lines deleted...]
-      <c r="D406"/>
+        <v>714</v>
+      </c>
+      <c r="C406" t="s">
+        <v>715</v>
+      </c>
+      <c r="D406" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E406" s="3">
-        <v>18000000</v>
-[...1 lines deleted...]
-      <c r="F406" s="3"/>
+        <v>35000000</v>
+      </c>
+      <c r="F406" s="3">
+        <v>7000000</v>
+      </c>
       <c r="G406" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H406" s="3"/>
+        <v>716</v>
+      </c>
+      <c r="H406" s="4" t="s">
+        <v>1051</v>
+      </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B407" t="s">
-        <v>671</v>
+        <v>717</v>
+      </c>
+      <c r="C407" t="s">
+        <v>718</v>
       </c>
       <c r="D407"/>
       <c r="E407" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F407" s="3"/>
+        <v>25000000</v>
+      </c>
+      <c r="F407" s="3">
+        <v>5000000</v>
+      </c>
       <c r="G407" s="3" t="s">
-        <v>60</v>
+        <v>559</v>
       </c>
       <c r="H407" s="3"/>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B408" t="s">
-        <v>672</v>
+        <v>719</v>
+      </c>
+      <c r="C408" t="s">
+        <v>720</v>
       </c>
       <c r="D408"/>
       <c r="E408" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F408" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F408" s="3">
+        <v>2500000</v>
+      </c>
       <c r="G408" s="3" t="s">
-        <v>60</v>
+        <v>721</v>
       </c>
       <c r="H408" s="3"/>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B409" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="D409"/>
+        <v>722</v>
+      </c>
+      <c r="C409" t="s">
+        <v>723</v>
+      </c>
+      <c r="D409" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E409" s="3">
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="F409" s="3"/>
+        <v>9000000</v>
+      </c>
+      <c r="F409" s="3">
+        <v>2000000</v>
+      </c>
       <c r="G409" s="3" t="s">
-        <v>60</v>
+        <v>537</v>
       </c>
       <c r="H409" s="3"/>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B410" t="s">
-        <v>674</v>
+        <v>724</v>
       </c>
       <c r="C410" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="D410"/>
+        <v>725</v>
+      </c>
+      <c r="D410" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E410" s="3">
-        <v>55000000</v>
+        <v>7000000</v>
       </c>
       <c r="F410" s="3"/>
       <c r="G410" s="3" t="s">
-        <v>60</v>
+        <v>540</v>
       </c>
       <c r="H410" s="3"/>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B411" t="s">
-        <v>676</v>
+        <v>726</v>
       </c>
       <c r="C411" t="s">
-        <v>677</v>
-[...1 lines deleted...]
-      <c r="D411"/>
+        <v>727</v>
+      </c>
+      <c r="D411" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E411" s="3">
-        <v>45000000</v>
+        <v>4545455</v>
       </c>
       <c r="F411" s="3"/>
       <c r="G411" s="3" t="s">
-        <v>60</v>
+        <v>534</v>
       </c>
       <c r="H411" s="3"/>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B412" t="s">
-        <v>678</v>
+        <v>728</v>
+      </c>
+      <c r="C412" t="s">
+        <v>729</v>
       </c>
       <c r="D412"/>
       <c r="E412" s="3">
-        <v>53000000</v>
-[...1 lines deleted...]
-      <c r="F412" s="3"/>
+        <v>40000000</v>
+      </c>
+      <c r="F412" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G412" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H412" s="3"/>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B413" t="s">
-        <v>679</v>
+        <v>730</v>
+      </c>
+      <c r="C413" t="s">
+        <v>731</v>
       </c>
       <c r="D413"/>
       <c r="E413" s="3">
-        <v>43000000</v>
-[...1 lines deleted...]
-      <c r="F413" s="3"/>
+        <v>35000000</v>
+      </c>
+      <c r="F413" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G413" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H413" s="3"/>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B414" t="s">
-        <v>680</v>
+        <v>732</v>
+      </c>
+      <c r="C414" t="s">
+        <v>731</v>
       </c>
       <c r="D414"/>
       <c r="E414" s="3">
-        <v>21000000</v>
-[...1 lines deleted...]
-      <c r="F414" s="3"/>
+        <v>30000000</v>
+      </c>
+      <c r="F414" s="3">
+        <v>6000000</v>
+      </c>
       <c r="G414" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H414" s="3"/>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B415" t="s">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="D415"/>
+        <v>733</v>
+      </c>
+      <c r="C415" t="s">
+        <v>734</v>
+      </c>
+      <c r="D415" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E415" s="3">
         <v>18000000</v>
       </c>
-      <c r="F415" s="3"/>
+      <c r="F415" s="3">
+        <v>10000000</v>
+      </c>
       <c r="G415" s="3" t="s">
-        <v>60</v>
+        <v>735</v>
       </c>
       <c r="H415" s="3"/>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B416" t="s">
-        <v>682</v>
-[...1 lines deleted...]
-      <c r="D416"/>
+        <v>736</v>
+      </c>
+      <c r="C416" t="s">
+        <v>737</v>
+      </c>
+      <c r="D416" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E416" s="3">
-        <v>15000000</v>
-[...1 lines deleted...]
-      <c r="F416" s="3"/>
+        <v>12000000</v>
+      </c>
+      <c r="F416" s="3">
+        <v>8000000</v>
+      </c>
       <c r="G416" s="3" t="s">
-        <v>60</v>
+        <v>721</v>
       </c>
       <c r="H416" s="3"/>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B417" t="s">
-        <v>683</v>
-[...1 lines deleted...]
-      <c r="D417"/>
+        <v>738</v>
+      </c>
+      <c r="C417" t="s">
+        <v>739</v>
+      </c>
+      <c r="D417" s="5" t="s">
+        <v>10</v>
+      </c>
       <c r="E417" s="3">
-        <v>15000000</v>
+        <v>6000000</v>
       </c>
       <c r="F417" s="3"/>
       <c r="G417" s="3" t="s">
-        <v>60</v>
+        <v>721</v>
       </c>
       <c r="H417" s="3"/>
     </row>
-    <row r="418" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>831</v>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>13</v>
+      </c>
+      <c r="B418" t="s">
+        <v>740</v>
       </c>
       <c r="D418"/>
-      <c r="E418" s="3"/>
+      <c r="E418" s="3">
+        <v>15000000</v>
+      </c>
       <c r="F418" s="3"/>
-      <c r="G418" s="3"/>
+      <c r="G418" s="3" t="s">
+        <v>741</v>
+      </c>
       <c r="H418" s="3"/>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B419" t="s">
-        <v>684</v>
+        <v>568</v>
       </c>
       <c r="D419"/>
       <c r="E419" s="3">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="F419" s="3"/>
       <c r="G419" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H419" s="4"/>
+        <v>742</v>
+      </c>
+      <c r="H419" s="3"/>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B420" t="s">
-        <v>685</v>
+        <v>743</v>
       </c>
       <c r="D420"/>
       <c r="E420" s="3">
-        <v>20000000</v>
+        <v>70000000</v>
       </c>
       <c r="F420" s="3"/>
       <c r="G420" s="3" t="s">
-        <v>60</v>
+        <v>744</v>
       </c>
       <c r="H420" s="3"/>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B421" t="s">
-        <v>686</v>
+        <v>745</v>
       </c>
       <c r="D421"/>
       <c r="E421" s="3">
-        <v>15000000</v>
+        <v>50000000</v>
       </c>
       <c r="F421" s="3"/>
       <c r="G421" s="3" t="s">
-        <v>60</v>
+        <v>746</v>
       </c>
       <c r="H421" s="3"/>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B422" t="s">
-        <v>687</v>
+        <v>747</v>
       </c>
       <c r="D422"/>
       <c r="E422" s="3">
-        <v>13000000</v>
+        <v>35000000</v>
       </c>
       <c r="F422" s="3"/>
       <c r="G422" s="3" t="s">
-        <v>60</v>
+        <v>748</v>
       </c>
       <c r="H422" s="3"/>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B423" t="s">
-        <v>688</v>
+        <v>749</v>
       </c>
       <c r="D423"/>
       <c r="E423" s="3">
-        <v>32000000</v>
+        <v>25000000</v>
       </c>
       <c r="F423" s="3"/>
       <c r="G423" s="3" t="s">
-        <v>60</v>
+        <v>750</v>
       </c>
       <c r="H423" s="3"/>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B424" t="s">
-        <v>689</v>
+        <v>751</v>
       </c>
       <c r="D424"/>
       <c r="E424" s="3">
-        <v>27000000</v>
+        <v>15000000</v>
       </c>
       <c r="F424" s="3"/>
       <c r="G424" s="3" t="s">
-        <v>60</v>
+        <v>752</v>
       </c>
       <c r="H424" s="3"/>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="B425" t="s">
-        <v>690</v>
+        <v>753</v>
       </c>
       <c r="D425"/>
       <c r="E425" s="3">
-        <v>22000000</v>
+        <v>20000000</v>
       </c>
       <c r="F425" s="3"/>
       <c r="G425" s="3" t="s">
-        <v>60</v>
+        <v>754</v>
       </c>
       <c r="H425" s="3"/>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B426" t="s">
-        <v>691</v>
+        <v>755</v>
       </c>
       <c r="D426"/>
       <c r="E426" s="3">
-        <v>20000000</v>
+        <v>12000000</v>
       </c>
       <c r="F426" s="3"/>
       <c r="G426" s="3" t="s">
-        <v>60</v>
+        <v>756</v>
       </c>
       <c r="H426" s="3"/>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B427" t="s">
-        <v>692</v>
+        <v>757</v>
       </c>
       <c r="D427"/>
       <c r="E427" s="3">
         <v>6000000</v>
       </c>
       <c r="F427" s="3"/>
       <c r="G427" s="3" t="s">
-        <v>60</v>
+        <v>758</v>
       </c>
       <c r="H427" s="3"/>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B428" t="s">
-        <v>693</v>
+        <v>759</v>
       </c>
       <c r="D428"/>
       <c r="E428" s="3">
-        <v>6000000</v>
+        <v>40000000</v>
       </c>
       <c r="F428" s="3"/>
       <c r="G428" s="3" t="s">
-        <v>60</v>
+        <v>760</v>
       </c>
       <c r="H428" s="3"/>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="B429" t="s">
-        <v>694</v>
+        <v>761</v>
       </c>
       <c r="D429"/>
       <c r="E429" s="3">
-        <v>5000000</v>
+        <v>20000000</v>
       </c>
       <c r="F429" s="3"/>
       <c r="G429" s="3" t="s">
-        <v>60</v>
+        <v>762</v>
       </c>
       <c r="H429" s="3"/>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B430" t="s">
-        <v>695</v>
+        <v>763</v>
       </c>
       <c r="D430"/>
       <c r="E430" s="3">
-        <v>4000000</v>
+        <v>20000000</v>
       </c>
       <c r="F430" s="3"/>
       <c r="G430" s="3" t="s">
-        <v>60</v>
+        <v>764</v>
       </c>
       <c r="H430" s="3"/>
     </row>
-    <row r="431" spans="1:8">
-[...4 lines deleted...]
-        <v>696</v>
+    <row r="431" spans="1:8" customHeight="1" ht="25">
+      <c r="A431" s="2" t="s">
+        <v>1053</v>
       </c>
       <c r="D431"/>
-      <c r="E431" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E431" s="3"/>
       <c r="F431" s="3"/>
-      <c r="G431" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G431" s="3"/>
       <c r="H431" s="3"/>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B432" t="s">
-        <v>697</v>
+        <v>765</v>
       </c>
       <c r="C432" t="s">
-        <v>698</v>
+        <v>766</v>
       </c>
       <c r="D432"/>
       <c r="E432" s="3">
-        <v>35000000</v>
+        <v>12000000</v>
       </c>
       <c r="F432" s="3"/>
       <c r="G432" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H432" s="3"/>
+        <v>767</v>
+      </c>
+      <c r="H432" s="4"/>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B433" t="s">
-        <v>699</v>
+        <v>768</v>
       </c>
       <c r="C433" t="s">
-        <v>700</v>
+        <v>769</v>
       </c>
       <c r="D433"/>
       <c r="E433" s="3">
-        <v>31000000</v>
+        <v>9000000</v>
       </c>
       <c r="F433" s="3"/>
       <c r="G433" s="3" t="s">
-        <v>60</v>
+        <v>524</v>
       </c>
       <c r="H433" s="3"/>
     </row>
-    <row r="434" spans="1:8">
-[...7 lines deleted...]
-        <v>702</v>
+    <row r="434" spans="1:8" customHeight="1" ht="25">
+      <c r="A434" s="2" t="s">
+        <v>1054</v>
       </c>
       <c r="D434"/>
-      <c r="E434" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E434" s="3"/>
       <c r="F434" s="3"/>
-      <c r="G434" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G434" s="3"/>
       <c r="H434" s="3"/>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B435" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>770</v>
       </c>
       <c r="D435"/>
       <c r="E435" s="3">
-        <v>41000000</v>
+        <v>30000000</v>
       </c>
       <c r="F435" s="3"/>
       <c r="G435" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H435" s="3"/>
+        <v>771</v>
+      </c>
+      <c r="H435" s="4"/>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B436" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>772</v>
       </c>
       <c r="D436"/>
       <c r="E436" s="3">
-        <v>39000000</v>
+        <v>25000000</v>
       </c>
       <c r="F436" s="3"/>
       <c r="G436" s="3" t="s">
-        <v>60</v>
+        <v>773</v>
       </c>
       <c r="H436" s="3"/>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B437" t="s">
-        <v>705</v>
+        <v>774</v>
       </c>
       <c r="D437"/>
       <c r="E437" s="3">
-        <v>48000000</v>
+        <v>20000000</v>
       </c>
       <c r="F437" s="3"/>
       <c r="G437" s="3" t="s">
-        <v>60</v>
+        <v>775</v>
       </c>
       <c r="H437" s="3"/>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B438" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>776</v>
       </c>
       <c r="D438"/>
       <c r="E438" s="3">
-        <v>53000000</v>
+        <v>15000000</v>
       </c>
       <c r="F438" s="3"/>
       <c r="G438" s="3" t="s">
-        <v>60</v>
+        <v>777</v>
       </c>
       <c r="H438" s="3"/>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="B439" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>778</v>
       </c>
       <c r="D439"/>
       <c r="E439" s="3">
-        <v>58000000</v>
+        <v>12000000</v>
       </c>
       <c r="F439" s="3"/>
       <c r="G439" s="3" t="s">
-        <v>60</v>
+        <v>779</v>
       </c>
       <c r="H439" s="3"/>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="B440" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>780</v>
       </c>
       <c r="D440"/>
       <c r="E440" s="3">
-        <v>88500000</v>
+        <v>10000000</v>
       </c>
       <c r="F440" s="3"/>
       <c r="G440" s="3" t="s">
-        <v>60</v>
+        <v>781</v>
       </c>
       <c r="H440" s="3"/>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B441" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>782</v>
       </c>
       <c r="D441"/>
       <c r="E441" s="3">
-        <v>95000000</v>
+        <v>5000000</v>
       </c>
       <c r="F441" s="3"/>
       <c r="G441" s="3" t="s">
-        <v>60</v>
+        <v>783</v>
       </c>
       <c r="H441" s="3"/>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="B442" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>784</v>
       </c>
       <c r="D442"/>
       <c r="E442" s="3">
-        <v>30000000</v>
+        <v>70000000</v>
       </c>
       <c r="F442" s="3"/>
       <c r="G442" s="3" t="s">
-        <v>60</v>
+        <v>785</v>
       </c>
       <c r="H442" s="3"/>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="B443" t="s">
-        <v>716</v>
+        <v>786</v>
       </c>
       <c r="C443" t="s">
-        <v>700</v>
+        <v>787</v>
       </c>
       <c r="D443"/>
       <c r="E443" s="3">
-        <v>26000000</v>
+        <v>22000000</v>
       </c>
       <c r="F443" s="3"/>
       <c r="G443" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H443" s="3"/>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="B444" t="s">
-        <v>717</v>
+        <v>788</v>
+      </c>
+      <c r="C444" t="s">
+        <v>789</v>
       </c>
       <c r="D444"/>
       <c r="E444" s="3">
-        <v>38000000</v>
+        <v>17000000</v>
       </c>
       <c r="F444" s="3"/>
       <c r="G444" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H444" s="3"/>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="B445" t="s">
-        <v>718</v>
+        <v>790</v>
       </c>
       <c r="C445" t="s">
-        <v>702</v>
+        <v>791</v>
       </c>
       <c r="D445"/>
       <c r="E445" s="3">
-        <v>36000000</v>
+        <v>14000000</v>
       </c>
       <c r="F445" s="3"/>
       <c r="G445" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H445" s="3"/>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="B446" t="s">
-        <v>719</v>
+        <v>792</v>
       </c>
       <c r="C446" t="s">
-        <v>702</v>
+        <v>793</v>
       </c>
       <c r="D446"/>
       <c r="E446" s="3">
-        <v>34000000</v>
+        <v>11000000</v>
       </c>
       <c r="F446" s="3"/>
       <c r="G446" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H446" s="3"/>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="B447" t="s">
-        <v>720</v>
+        <v>794</v>
       </c>
       <c r="C447" t="s">
-        <v>721</v>
+        <v>795</v>
       </c>
       <c r="D447"/>
       <c r="E447" s="3">
-        <v>43000000</v>
+        <v>8000000</v>
       </c>
       <c r="F447" s="3"/>
       <c r="G447" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H447" s="3"/>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="B448" t="s">
-        <v>722</v>
+        <v>796</v>
       </c>
       <c r="C448" t="s">
-        <v>707</v>
+        <v>797</v>
       </c>
       <c r="D448"/>
       <c r="E448" s="3">
-        <v>48000000</v>
+        <v>5500000</v>
       </c>
       <c r="F448" s="3"/>
       <c r="G448" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H448" s="3"/>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="B449" t="s">
-        <v>723</v>
+        <v>798</v>
       </c>
       <c r="C449" t="s">
-        <v>709</v>
+        <v>799</v>
       </c>
       <c r="D449"/>
       <c r="E449" s="3">
-        <v>53000000</v>
+        <v>3000000</v>
       </c>
       <c r="F449" s="3"/>
       <c r="G449" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H449" s="3"/>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="B450" t="s">
-        <v>724</v>
+        <v>800</v>
       </c>
       <c r="C450" t="s">
-        <v>711</v>
+        <v>801</v>
       </c>
       <c r="D450"/>
       <c r="E450" s="3">
-        <v>82000000</v>
+        <v>14000000</v>
       </c>
       <c r="F450" s="3"/>
       <c r="G450" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H450" s="3"/>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="B451" t="s">
-        <v>725</v>
+        <v>802</v>
       </c>
       <c r="C451" t="s">
-        <v>713</v>
+        <v>803</v>
       </c>
       <c r="D451"/>
       <c r="E451" s="3">
-        <v>85500000</v>
+        <v>10000000</v>
       </c>
       <c r="F451" s="3"/>
       <c r="G451" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H451" s="3"/>
     </row>
-    <row r="452" spans="1:8">
-[...7 lines deleted...]
-        <v>698</v>
+    <row r="452" spans="1:8" customHeight="1" ht="25">
+      <c r="A452" s="2" t="s">
+        <v>1055</v>
       </c>
       <c r="D452"/>
-      <c r="E452" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E452" s="3"/>
       <c r="F452" s="3"/>
-      <c r="G452" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G452" s="3"/>
       <c r="H452" s="3"/>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="B453" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>804</v>
       </c>
       <c r="D453"/>
       <c r="E453" s="3">
-        <v>38000000</v>
+        <v>20000000</v>
       </c>
       <c r="F453" s="3"/>
       <c r="G453" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H453" s="3"/>
+        <v>692</v>
+      </c>
+      <c r="H453" s="4"/>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="B454" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>805</v>
       </c>
       <c r="D454"/>
       <c r="E454" s="3">
-        <v>50000000</v>
+        <v>15000000</v>
       </c>
       <c r="F454" s="3"/>
       <c r="G454" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H454" s="3"/>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="B455" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>806</v>
       </c>
       <c r="D455"/>
       <c r="E455" s="3">
-        <v>48000000</v>
+        <v>12000000</v>
       </c>
       <c r="F455" s="3"/>
       <c r="G455" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H455" s="3"/>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="B456" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>807</v>
       </c>
       <c r="D456"/>
       <c r="E456" s="3">
-        <v>46000000</v>
+        <v>10000000</v>
       </c>
       <c r="F456" s="3"/>
       <c r="G456" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H456" s="3"/>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="B457" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>808</v>
       </c>
       <c r="D457"/>
       <c r="E457" s="3">
-        <v>55000000</v>
+        <v>8000000</v>
       </c>
       <c r="F457" s="3"/>
       <c r="G457" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H457" s="3"/>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="B458" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>809</v>
       </c>
       <c r="D458"/>
       <c r="E458" s="3">
-        <v>60000000</v>
+        <v>4000000</v>
       </c>
       <c r="F458" s="3"/>
       <c r="G458" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H458" s="3"/>
     </row>
-    <row r="459" spans="1:8">
-[...7 lines deleted...]
-        <v>709</v>
+    <row r="459" spans="1:8" customHeight="1" ht="25">
+      <c r="A459" s="2" t="s">
+        <v>1056</v>
       </c>
       <c r="D459"/>
-      <c r="E459" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E459" s="3"/>
       <c r="F459" s="3"/>
-      <c r="G459" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G459" s="3"/>
       <c r="H459" s="3"/>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="B460" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>810</v>
       </c>
       <c r="D460"/>
       <c r="E460" s="3">
-        <v>97500000</v>
+        <v>10000000</v>
       </c>
       <c r="F460" s="3"/>
       <c r="G460" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H460" s="3"/>
+        <v>692</v>
+      </c>
+      <c r="H460" s="4"/>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="B461" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>811</v>
       </c>
       <c r="D461"/>
       <c r="E461" s="3">
-        <v>104000000</v>
+        <v>8000000</v>
       </c>
       <c r="F461" s="3"/>
       <c r="G461" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H461" s="3"/>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="B462" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>812</v>
       </c>
       <c r="D462"/>
       <c r="E462" s="3">
-        <v>37000000</v>
+        <v>7000000</v>
       </c>
       <c r="F462" s="3"/>
       <c r="G462" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H462" s="3"/>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="B463" t="s">
-        <v>740</v>
+        <v>813</v>
       </c>
       <c r="D463"/>
       <c r="E463" s="3">
-        <v>33000000</v>
+        <v>6000000</v>
       </c>
       <c r="F463" s="3"/>
       <c r="G463" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H463" s="3"/>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="B464" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>814</v>
       </c>
       <c r="D464"/>
       <c r="E464" s="3">
-        <v>45000000</v>
+        <v>5000000</v>
       </c>
       <c r="F464" s="3"/>
       <c r="G464" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H464" s="3"/>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="B465" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>815</v>
       </c>
       <c r="D465"/>
       <c r="E465" s="3">
-        <v>43000000</v>
+        <v>5000000</v>
       </c>
       <c r="F465" s="3"/>
       <c r="G465" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H465" s="3"/>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="B466" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>816</v>
       </c>
       <c r="D466"/>
       <c r="E466" s="3">
-        <v>41000000</v>
+        <v>4000000</v>
       </c>
       <c r="F466" s="3"/>
       <c r="G466" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H466" s="3"/>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="B467" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>817</v>
       </c>
       <c r="D467"/>
       <c r="E467" s="3">
-        <v>50000000</v>
+        <v>5000000</v>
       </c>
       <c r="F467" s="3"/>
       <c r="G467" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H467" s="3"/>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="B468" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>818</v>
       </c>
       <c r="D468"/>
       <c r="E468" s="3">
-        <v>55000000</v>
+        <v>3500000</v>
       </c>
       <c r="F468" s="3"/>
       <c r="G468" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H468" s="3"/>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="B469" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>819</v>
       </c>
       <c r="D469"/>
       <c r="E469" s="3">
-        <v>60000000</v>
+        <v>3000000</v>
       </c>
       <c r="F469" s="3"/>
       <c r="G469" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H469" s="3"/>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="B470" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>820</v>
       </c>
       <c r="D470"/>
       <c r="E470" s="3">
-        <v>91000000</v>
+        <v>2500000</v>
       </c>
       <c r="F470" s="3"/>
       <c r="G470" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H470" s="3"/>
     </row>
-    <row r="471" spans="1:8">
-[...7 lines deleted...]
-        <v>738</v>
+    <row r="471" spans="1:8" customHeight="1" ht="25">
+      <c r="A471" s="2" t="s">
+        <v>1057</v>
       </c>
       <c r="D471"/>
-      <c r="E471" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E471" s="3"/>
       <c r="F471" s="3"/>
-      <c r="G471" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G471" s="3"/>
       <c r="H471" s="3"/>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="B472" t="s">
-        <v>750</v>
+        <v>810</v>
       </c>
       <c r="D472"/>
       <c r="E472" s="3">
-        <v>12000000</v>
+        <v>10000000</v>
       </c>
       <c r="F472" s="3"/>
       <c r="G472" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H472" s="3"/>
+        <v>692</v>
+      </c>
+      <c r="H472" s="4"/>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="B473" t="s">
-        <v>751</v>
+        <v>821</v>
       </c>
       <c r="D473"/>
       <c r="E473" s="3">
         <v>7000000</v>
       </c>
       <c r="F473" s="3"/>
       <c r="G473" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H473" s="3"/>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="B474" t="s">
-        <v>752</v>
+        <v>822</v>
       </c>
       <c r="D474"/>
       <c r="E474" s="3">
-        <v>16000000</v>
+        <v>6000000</v>
       </c>
       <c r="F474" s="3"/>
       <c r="G474" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H474" s="3"/>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>57</v>
+        <v>4</v>
       </c>
       <c r="B475" t="s">
-        <v>753</v>
+        <v>823</v>
       </c>
       <c r="D475"/>
       <c r="E475" s="3">
-        <v>12000000</v>
+        <v>5000000</v>
       </c>
       <c r="F475" s="3"/>
       <c r="G475" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H475" s="3"/>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>58</v>
+        <v>5</v>
       </c>
       <c r="B476" t="s">
-        <v>754</v>
+        <v>824</v>
       </c>
       <c r="D476"/>
       <c r="E476" s="3">
-        <v>3500000</v>
+        <v>4000000</v>
       </c>
       <c r="F476" s="3"/>
       <c r="G476" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H476" s="3"/>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
-        <v>59</v>
+        <v>6</v>
       </c>
       <c r="B477" t="s">
-        <v>755</v>
+        <v>825</v>
       </c>
       <c r="D477"/>
       <c r="E477" s="3">
-        <v>3000000</v>
+        <v>3500000</v>
       </c>
       <c r="F477" s="3"/>
       <c r="G477" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H477" s="3"/>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="B478" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>826</v>
       </c>
       <c r="D478"/>
       <c r="E478" s="3">
-        <v>22000000</v>
+        <v>3000000</v>
       </c>
       <c r="F478" s="3"/>
       <c r="G478" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H478" s="3"/>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="B479" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>827</v>
       </c>
       <c r="D479"/>
       <c r="E479" s="3">
-        <v>18000000</v>
+        <v>2500000</v>
       </c>
       <c r="F479" s="3"/>
       <c r="G479" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H479" s="3"/>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="B480" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="D480"/>
       <c r="E480" s="3">
-        <v>30000000</v>
+        <v>5000000</v>
       </c>
       <c r="F480" s="3"/>
       <c r="G480" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H480" s="3"/>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="B481" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>829</v>
       </c>
       <c r="D481"/>
       <c r="E481" s="3">
-        <v>28000000</v>
+        <v>3000000</v>
       </c>
       <c r="F481" s="3"/>
       <c r="G481" s="3" t="s">
-        <v>60</v>
+        <v>692</v>
       </c>
       <c r="H481" s="3"/>
     </row>
-    <row r="482" spans="1:8">
-[...7 lines deleted...]
-        <v>760</v>
+    <row r="482" spans="1:8" customHeight="1" ht="25">
+      <c r="A482" s="2" t="s">
+        <v>1058</v>
       </c>
       <c r="D482"/>
-      <c r="E482" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E482" s="3"/>
       <c r="F482" s="3"/>
-      <c r="G482" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G482" s="3"/>
       <c r="H482" s="3"/>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="B483" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>830</v>
       </c>
       <c r="D483"/>
       <c r="E483" s="3">
-        <v>35000000</v>
+        <v>60000000</v>
       </c>
       <c r="F483" s="3"/>
       <c r="G483" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H483" s="3"/>
+        <v>831</v>
+      </c>
+      <c r="H483" s="4"/>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
-        <v>66</v>
+        <v>2</v>
       </c>
       <c r="B484" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>832</v>
       </c>
       <c r="D484"/>
       <c r="E484" s="3">
         <v>40000000</v>
       </c>
       <c r="F484" s="3"/>
       <c r="G484" s="3" t="s">
-        <v>60</v>
+        <v>833</v>
       </c>
       <c r="H484" s="3"/>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="B485" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>834</v>
       </c>
       <c r="D485"/>
       <c r="E485" s="3">
-        <v>45000000</v>
+        <v>18000000</v>
       </c>
       <c r="F485" s="3"/>
       <c r="G485" s="3" t="s">
-        <v>60</v>
+        <v>835</v>
       </c>
       <c r="H485" s="3"/>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="B486" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>836</v>
       </c>
       <c r="D486"/>
       <c r="E486" s="3">
-        <v>71500000</v>
+        <v>35000000</v>
       </c>
       <c r="F486" s="3"/>
       <c r="G486" s="3" t="s">
-        <v>60</v>
+        <v>837</v>
       </c>
       <c r="H486" s="3"/>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
-        <v>69</v>
+        <v>5</v>
       </c>
       <c r="B487" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>838</v>
       </c>
       <c r="D487"/>
       <c r="E487" s="3">
-        <v>78000000</v>
+        <v>30000000</v>
       </c>
       <c r="F487" s="3"/>
       <c r="G487" s="3" t="s">
-        <v>60</v>
+        <v>839</v>
       </c>
       <c r="H487" s="3"/>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="B488" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>840</v>
       </c>
       <c r="D488"/>
       <c r="E488" s="3">
-        <v>26000000</v>
+        <v>35000000</v>
       </c>
       <c r="F488" s="3"/>
       <c r="G488" s="3" t="s">
-        <v>60</v>
+        <v>841</v>
       </c>
       <c r="H488" s="3"/>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="B489" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>842</v>
       </c>
       <c r="D489"/>
       <c r="E489" s="3">
-        <v>22000000</v>
+        <v>17000000</v>
       </c>
       <c r="F489" s="3"/>
       <c r="G489" s="3" t="s">
-        <v>60</v>
+        <v>843</v>
       </c>
       <c r="H489" s="3"/>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="B490" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>844</v>
       </c>
       <c r="D490"/>
       <c r="E490" s="3">
-        <v>34000000</v>
+        <v>15000000</v>
       </c>
       <c r="F490" s="3"/>
       <c r="G490" s="3" t="s">
-        <v>60</v>
+        <v>845</v>
       </c>
       <c r="H490" s="3"/>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="B491" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>846</v>
       </c>
       <c r="D491"/>
       <c r="E491" s="3">
-        <v>32000000</v>
+        <v>12000000</v>
       </c>
       <c r="F491" s="3"/>
       <c r="G491" s="3" t="s">
-        <v>60</v>
+        <v>847</v>
       </c>
       <c r="H491" s="3"/>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="B492" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>848</v>
       </c>
       <c r="D492"/>
       <c r="E492" s="3">
-        <v>30000000</v>
+        <v>10000000</v>
       </c>
       <c r="F492" s="3"/>
       <c r="G492" s="3" t="s">
-        <v>60</v>
+        <v>849</v>
       </c>
       <c r="H492" s="3"/>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="B493" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>850</v>
       </c>
       <c r="D493"/>
       <c r="E493" s="3">
-        <v>39000000</v>
+        <v>6000000</v>
       </c>
       <c r="F493" s="3"/>
       <c r="G493" s="3" t="s">
-        <v>60</v>
+        <v>851</v>
       </c>
       <c r="H493" s="3"/>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="B494" t="s">
-        <v>779</v>
+        <v>852</v>
       </c>
       <c r="D494"/>
       <c r="E494" s="3">
-        <v>44000000</v>
+        <v>5000000</v>
       </c>
       <c r="F494" s="3"/>
       <c r="G494" s="3" t="s">
-        <v>60</v>
+        <v>853</v>
       </c>
       <c r="H494" s="3"/>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="B495" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>854</v>
       </c>
       <c r="D495"/>
       <c r="E495" s="3">
-        <v>49000000</v>
+        <v>6000000</v>
       </c>
       <c r="F495" s="3"/>
       <c r="G495" s="3" t="s">
-        <v>60</v>
+        <v>855</v>
       </c>
       <c r="H495" s="3"/>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B496" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>856</v>
       </c>
       <c r="D496"/>
       <c r="E496" s="3">
-        <v>76700000</v>
+        <v>2000000</v>
       </c>
       <c r="F496" s="3"/>
       <c r="G496" s="3" t="s">
-        <v>60</v>
+        <v>857</v>
       </c>
       <c r="H496" s="3"/>
     </row>
-    <row r="497" spans="1:8">
-[...7 lines deleted...]
-        <v>738</v>
+    <row r="497" spans="1:8" customHeight="1" ht="25">
+      <c r="A497" s="2" t="s">
+        <v>1059</v>
       </c>
       <c r="D497"/>
-      <c r="E497" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="E497" s="3"/>
       <c r="F497" s="3"/>
-      <c r="G497" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G497" s="3"/>
       <c r="H497" s="3"/>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="B498" t="s">
-        <v>784</v>
+        <v>858</v>
       </c>
       <c r="D498"/>
       <c r="E498" s="3">
-        <v>4000000</v>
+        <v>50000000</v>
       </c>
       <c r="F498" s="3"/>
       <c r="G498" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H498" s="3"/>
+        <v>859</v>
+      </c>
+      <c r="H498" s="4"/>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="B499" t="s">
-        <v>785</v>
+        <v>860</v>
       </c>
       <c r="D499"/>
       <c r="E499" s="3">
-        <v>7000000</v>
+        <v>40000000</v>
       </c>
       <c r="F499" s="3"/>
       <c r="G499" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H499" s="3"/>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="B500" t="s">
-        <v>786</v>
+        <v>861</v>
       </c>
       <c r="D500"/>
       <c r="E500" s="3">
-        <v>200000</v>
+        <v>18000000</v>
       </c>
       <c r="F500" s="3"/>
       <c r="G500" s="3" t="s">
-        <v>60</v>
+        <v>862</v>
       </c>
       <c r="H500" s="3"/>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="B501" t="s">
-        <v>787</v>
+        <v>863</v>
       </c>
       <c r="D501"/>
       <c r="E501" s="3">
-        <v>250000</v>
+        <v>12000000</v>
       </c>
       <c r="F501" s="3"/>
       <c r="G501" s="3" t="s">
-        <v>60</v>
+        <v>864</v>
       </c>
       <c r="H501" s="3"/>
     </row>
-    <row r="502" spans="1:8" customHeight="1" ht="25">
-[...1 lines deleted...]
-        <v>832</v>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>5</v>
+      </c>
+      <c r="B502" t="s">
+        <v>865</v>
       </c>
       <c r="D502"/>
-      <c r="E502" s="3"/>
+      <c r="E502" s="3">
+        <v>15000000</v>
+      </c>
       <c r="F502" s="3"/>
-      <c r="G502" s="3"/>
+      <c r="G502" s="3" t="s">
+        <v>866</v>
+      </c>
       <c r="H502" s="3"/>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B503" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>867</v>
       </c>
       <c r="D503"/>
       <c r="E503" s="3">
         <v>12000000</v>
       </c>
       <c r="F503" s="3"/>
       <c r="G503" s="3" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H503" s="4"/>
+        <v>868</v>
+      </c>
+      <c r="H503" s="3"/>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B504" t="s">
-        <v>789</v>
+        <v>869</v>
       </c>
       <c r="C504" t="s">
-        <v>790</v>
+        <v>870</v>
       </c>
       <c r="D504"/>
       <c r="E504" s="3">
-        <v>8000000</v>
+        <v>55000000</v>
       </c>
       <c r="F504" s="3"/>
       <c r="G504" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H504" s="3"/>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B505" t="s">
-        <v>791</v>
+        <v>871</v>
       </c>
       <c r="C505" t="s">
-        <v>792</v>
+        <v>872</v>
       </c>
       <c r="D505"/>
       <c r="E505" s="3">
-        <v>15000000</v>
+        <v>45000000</v>
       </c>
       <c r="F505" s="3"/>
       <c r="G505" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H505" s="3"/>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B506" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>873</v>
       </c>
       <c r="D506"/>
       <c r="E506" s="3">
-        <v>4000000</v>
+        <v>53000000</v>
       </c>
       <c r="F506" s="3"/>
       <c r="G506" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="H506" s="3"/>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>10</v>
+      </c>
+      <c r="B507" t="s">
+        <v>875</v>
+      </c>
+      <c r="D507"/>
+      <c r="E507" s="3">
+        <v>43000000</v>
+      </c>
+      <c r="F507" s="3"/>
+      <c r="G507" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="H507" s="3"/>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>11</v>
+      </c>
+      <c r="B508" t="s">
+        <v>877</v>
+      </c>
+      <c r="D508"/>
+      <c r="E508" s="3">
+        <v>21000000</v>
+      </c>
+      <c r="F508" s="3"/>
+      <c r="G508" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="H508" s="3"/>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>12</v>
+      </c>
+      <c r="B509" t="s">
+        <v>879</v>
+      </c>
+      <c r="D509"/>
+      <c r="E509" s="3">
+        <v>18000000</v>
+      </c>
+      <c r="F509" s="3"/>
+      <c r="G509" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H509" s="3"/>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>13</v>
+      </c>
+      <c r="B510" t="s">
+        <v>880</v>
+      </c>
+      <c r="D510"/>
+      <c r="E510" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F510" s="3"/>
+      <c r="G510" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H510" s="3"/>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>14</v>
+      </c>
+      <c r="B511" t="s">
+        <v>881</v>
+      </c>
+      <c r="D511"/>
+      <c r="E511" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F511" s="3"/>
+      <c r="G511" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="H511" s="3"/>
+    </row>
+    <row r="512" spans="1:8" customHeight="1" ht="25">
+      <c r="A512" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D512"/>
+      <c r="E512" s="3"/>
+      <c r="F512" s="3"/>
+      <c r="G512" s="3"/>
+      <c r="H512" s="3"/>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>1</v>
+      </c>
+      <c r="B513" t="s">
+        <v>883</v>
+      </c>
+      <c r="D513"/>
+      <c r="E513" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="F513" s="3"/>
+      <c r="G513" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="H513" s="4"/>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>2</v>
+      </c>
+      <c r="B514" t="s">
+        <v>885</v>
+      </c>
+      <c r="D514"/>
+      <c r="E514" s="3">
+        <v>20000000</v>
+      </c>
+      <c r="F514" s="3"/>
+      <c r="G514" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="H514" s="3"/>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>3</v>
+      </c>
+      <c r="B515" t="s">
+        <v>887</v>
+      </c>
+      <c r="D515"/>
+      <c r="E515" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F515" s="3"/>
+      <c r="G515" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H515" s="3"/>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>4</v>
+      </c>
+      <c r="B516" t="s">
+        <v>888</v>
+      </c>
+      <c r="D516"/>
+      <c r="E516" s="3">
+        <v>13000000</v>
+      </c>
+      <c r="F516" s="3"/>
+      <c r="G516" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="H516" s="3"/>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>5</v>
+      </c>
+      <c r="B517" t="s">
+        <v>890</v>
+      </c>
+      <c r="D517"/>
+      <c r="E517" s="3">
+        <v>32000000</v>
+      </c>
+      <c r="F517" s="3"/>
+      <c r="G517" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="H517" s="3"/>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>6</v>
+      </c>
+      <c r="B518" t="s">
+        <v>892</v>
+      </c>
+      <c r="D518"/>
+      <c r="E518" s="3">
+        <v>27000000</v>
+      </c>
+      <c r="F518" s="3"/>
+      <c r="G518" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H518" s="3"/>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>7</v>
+      </c>
+      <c r="B519" t="s">
+        <v>893</v>
+      </c>
+      <c r="D519"/>
+      <c r="E519" s="3">
+        <v>22000000</v>
+      </c>
+      <c r="F519" s="3"/>
+      <c r="G519" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="H519" s="3"/>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>8</v>
+      </c>
+      <c r="B520" t="s">
+        <v>895</v>
+      </c>
+      <c r="D520"/>
+      <c r="E520" s="3">
+        <v>20000000</v>
+      </c>
+      <c r="F520" s="3"/>
+      <c r="G520" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="H520" s="3"/>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>9</v>
+      </c>
+      <c r="B521" t="s">
+        <v>897</v>
+      </c>
+      <c r="D521"/>
+      <c r="E521" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F521" s="3"/>
+      <c r="G521" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="H521" s="3"/>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>10</v>
+      </c>
+      <c r="B522" t="s">
+        <v>899</v>
+      </c>
+      <c r="D522"/>
+      <c r="E522" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F522" s="3"/>
+      <c r="G522" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="H522" s="3"/>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>11</v>
+      </c>
+      <c r="B523" t="s">
+        <v>901</v>
+      </c>
+      <c r="D523"/>
+      <c r="E523" s="3">
+        <v>6000000</v>
+      </c>
+      <c r="F523" s="3"/>
+      <c r="G523" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="H523" s="3"/>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>12</v>
+      </c>
+      <c r="B524" t="s">
+        <v>903</v>
+      </c>
+      <c r="D524"/>
+      <c r="E524" s="3">
+        <v>5000000</v>
+      </c>
+      <c r="F524" s="3"/>
+      <c r="G524" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H524" s="3"/>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>13</v>
+      </c>
+      <c r="B525" t="s">
+        <v>905</v>
+      </c>
+      <c r="D525"/>
+      <c r="E525" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="F525" s="3"/>
+      <c r="G525" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="H525" s="3"/>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>14</v>
+      </c>
+      <c r="B526" t="s">
+        <v>907</v>
+      </c>
+      <c r="D526"/>
+      <c r="E526" s="3">
+        <v>2000000</v>
+      </c>
+      <c r="F526" s="3"/>
+      <c r="G526" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="H526" s="3"/>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>15</v>
+      </c>
+      <c r="B527" t="s">
+        <v>909</v>
+      </c>
+      <c r="C527" t="s">
+        <v>910</v>
+      </c>
+      <c r="D527"/>
+      <c r="E527" s="3">
+        <v>35000000</v>
+      </c>
+      <c r="F527" s="3"/>
+      <c r="G527" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H527" s="3"/>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>16</v>
+      </c>
+      <c r="B528" t="s">
+        <v>911</v>
+      </c>
+      <c r="C528" t="s">
+        <v>912</v>
+      </c>
+      <c r="D528"/>
+      <c r="E528" s="3">
+        <v>31000000</v>
+      </c>
+      <c r="F528" s="3"/>
+      <c r="G528" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H528" s="3"/>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>17</v>
+      </c>
+      <c r="B529" t="s">
+        <v>913</v>
+      </c>
+      <c r="C529" t="s">
+        <v>914</v>
+      </c>
+      <c r="D529"/>
+      <c r="E529" s="3">
+        <v>43000000</v>
+      </c>
+      <c r="F529" s="3"/>
+      <c r="G529" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H529" s="3"/>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>18</v>
+      </c>
+      <c r="B530" t="s">
+        <v>915</v>
+      </c>
+      <c r="C530" t="s">
+        <v>914</v>
+      </c>
+      <c r="D530"/>
+      <c r="E530" s="3">
+        <v>41000000</v>
+      </c>
+      <c r="F530" s="3"/>
+      <c r="G530" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H530" s="3"/>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>19</v>
+      </c>
+      <c r="B531" t="s">
+        <v>916</v>
+      </c>
+      <c r="C531" t="s">
+        <v>914</v>
+      </c>
+      <c r="D531"/>
+      <c r="E531" s="3">
+        <v>39000000</v>
+      </c>
+      <c r="F531" s="3"/>
+      <c r="G531" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H531" s="3"/>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>20</v>
+      </c>
+      <c r="B532" t="s">
+        <v>917</v>
+      </c>
+      <c r="D532"/>
+      <c r="E532" s="3">
+        <v>48000000</v>
+      </c>
+      <c r="F532" s="3"/>
+      <c r="G532" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="H532" s="3"/>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>21</v>
+      </c>
+      <c r="B533" t="s">
+        <v>919</v>
+      </c>
+      <c r="C533" t="s">
+        <v>920</v>
+      </c>
+      <c r="D533"/>
+      <c r="E533" s="3">
+        <v>53000000</v>
+      </c>
+      <c r="F533" s="3"/>
+      <c r="G533" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H533" s="3"/>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>22</v>
+      </c>
+      <c r="B534" t="s">
+        <v>921</v>
+      </c>
+      <c r="C534" t="s">
+        <v>922</v>
+      </c>
+      <c r="D534"/>
+      <c r="E534" s="3">
+        <v>58000000</v>
+      </c>
+      <c r="F534" s="3"/>
+      <c r="G534" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H534" s="3"/>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>23</v>
+      </c>
+      <c r="B535" t="s">
+        <v>923</v>
+      </c>
+      <c r="C535" t="s">
+        <v>924</v>
+      </c>
+      <c r="D535"/>
+      <c r="E535" s="3">
+        <v>88500000</v>
+      </c>
+      <c r="F535" s="3"/>
+      <c r="G535" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H535" s="3"/>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>24</v>
+      </c>
+      <c r="B536" t="s">
+        <v>925</v>
+      </c>
+      <c r="C536" t="s">
+        <v>926</v>
+      </c>
+      <c r="D536"/>
+      <c r="E536" s="3">
+        <v>95000000</v>
+      </c>
+      <c r="F536" s="3"/>
+      <c r="G536" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H536" s="3"/>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>25</v>
+      </c>
+      <c r="B537" t="s">
+        <v>927</v>
+      </c>
+      <c r="C537" t="s">
+        <v>928</v>
+      </c>
+      <c r="D537"/>
+      <c r="E537" s="3">
+        <v>30000000</v>
+      </c>
+      <c r="F537" s="3"/>
+      <c r="G537" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H537" s="3"/>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>26</v>
+      </c>
+      <c r="B538" t="s">
+        <v>929</v>
+      </c>
+      <c r="C538" t="s">
+        <v>912</v>
+      </c>
+      <c r="D538"/>
+      <c r="E538" s="3">
+        <v>26000000</v>
+      </c>
+      <c r="F538" s="3"/>
+      <c r="G538" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H538" s="3"/>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>27</v>
+      </c>
+      <c r="B539" t="s">
+        <v>930</v>
+      </c>
+      <c r="D539"/>
+      <c r="E539" s="3">
+        <v>38000000</v>
+      </c>
+      <c r="F539" s="3"/>
+      <c r="G539" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="H539" s="3"/>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>28</v>
+      </c>
+      <c r="B540" t="s">
+        <v>932</v>
+      </c>
+      <c r="C540" t="s">
+        <v>914</v>
+      </c>
+      <c r="D540"/>
+      <c r="E540" s="3">
+        <v>36000000</v>
+      </c>
+      <c r="F540" s="3"/>
+      <c r="G540" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H540" s="3"/>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>29</v>
+      </c>
+      <c r="B541" t="s">
+        <v>933</v>
+      </c>
+      <c r="C541" t="s">
+        <v>914</v>
+      </c>
+      <c r="D541"/>
+      <c r="E541" s="3">
+        <v>34000000</v>
+      </c>
+      <c r="F541" s="3"/>
+      <c r="G541" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H541" s="3"/>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>30</v>
+      </c>
+      <c r="B542" t="s">
+        <v>934</v>
+      </c>
+      <c r="C542" t="s">
+        <v>935</v>
+      </c>
+      <c r="D542"/>
+      <c r="E542" s="3">
+        <v>43000000</v>
+      </c>
+      <c r="F542" s="3"/>
+      <c r="G542" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H542" s="3"/>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>31</v>
+      </c>
+      <c r="B543" t="s">
+        <v>936</v>
+      </c>
+      <c r="C543" t="s">
+        <v>920</v>
+      </c>
+      <c r="D543"/>
+      <c r="E543" s="3">
+        <v>48000000</v>
+      </c>
+      <c r="F543" s="3"/>
+      <c r="G543" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H543" s="3"/>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>32</v>
+      </c>
+      <c r="B544" t="s">
+        <v>937</v>
+      </c>
+      <c r="C544" t="s">
+        <v>922</v>
+      </c>
+      <c r="D544"/>
+      <c r="E544" s="3">
+        <v>53000000</v>
+      </c>
+      <c r="F544" s="3"/>
+      <c r="G544" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H544" s="3"/>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>33</v>
+      </c>
+      <c r="B545" t="s">
+        <v>938</v>
+      </c>
+      <c r="C545" t="s">
+        <v>924</v>
+      </c>
+      <c r="D545"/>
+      <c r="E545" s="3">
+        <v>82000000</v>
+      </c>
+      <c r="F545" s="3"/>
+      <c r="G545" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H545" s="3"/>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>34</v>
+      </c>
+      <c r="B546" t="s">
+        <v>939</v>
+      </c>
+      <c r="C546" t="s">
+        <v>926</v>
+      </c>
+      <c r="D546"/>
+      <c r="E546" s="3">
+        <v>85500000</v>
+      </c>
+      <c r="F546" s="3"/>
+      <c r="G546" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H546" s="3"/>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>35</v>
+      </c>
+      <c r="B547" t="s">
+        <v>940</v>
+      </c>
+      <c r="C547" t="s">
+        <v>910</v>
+      </c>
+      <c r="D547"/>
+      <c r="E547" s="3">
+        <v>42000000</v>
+      </c>
+      <c r="F547" s="3"/>
+      <c r="G547" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H547" s="3"/>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>36</v>
+      </c>
+      <c r="B548" t="s">
+        <v>941</v>
+      </c>
+      <c r="C548" t="s">
+        <v>912</v>
+      </c>
+      <c r="D548"/>
+      <c r="E548" s="3">
+        <v>38000000</v>
+      </c>
+      <c r="F548" s="3"/>
+      <c r="G548" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H548" s="3"/>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>37</v>
+      </c>
+      <c r="B549" t="s">
+        <v>942</v>
+      </c>
+      <c r="C549" t="s">
+        <v>914</v>
+      </c>
+      <c r="D549"/>
+      <c r="E549" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="F549" s="3"/>
+      <c r="G549" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H549" s="3"/>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>38</v>
+      </c>
+      <c r="B550" t="s">
+        <v>943</v>
+      </c>
+      <c r="C550" t="s">
+        <v>914</v>
+      </c>
+      <c r="D550"/>
+      <c r="E550" s="3">
+        <v>48000000</v>
+      </c>
+      <c r="F550" s="3"/>
+      <c r="G550" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H550" s="3"/>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>39</v>
+      </c>
+      <c r="B551" t="s">
+        <v>944</v>
+      </c>
+      <c r="C551" t="s">
+        <v>914</v>
+      </c>
+      <c r="D551"/>
+      <c r="E551" s="3">
+        <v>46000000</v>
+      </c>
+      <c r="F551" s="3"/>
+      <c r="G551" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H551" s="3"/>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>40</v>
+      </c>
+      <c r="B552" t="s">
+        <v>945</v>
+      </c>
+      <c r="C552" t="s">
+        <v>946</v>
+      </c>
+      <c r="D552"/>
+      <c r="E552" s="3">
+        <v>55000000</v>
+      </c>
+      <c r="F552" s="3"/>
+      <c r="G552" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H552" s="3"/>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>41</v>
+      </c>
+      <c r="B553" t="s">
+        <v>947</v>
+      </c>
+      <c r="C553" t="s">
+        <v>920</v>
+      </c>
+      <c r="D553"/>
+      <c r="E553" s="3">
+        <v>60000000</v>
+      </c>
+      <c r="F553" s="3"/>
+      <c r="G553" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H553" s="3"/>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>42</v>
+      </c>
+      <c r="B554" t="s">
+        <v>948</v>
+      </c>
+      <c r="C554" t="s">
+        <v>922</v>
+      </c>
+      <c r="D554"/>
+      <c r="E554" s="3">
+        <v>65000000</v>
+      </c>
+      <c r="F554" s="3"/>
+      <c r="G554" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H554" s="3"/>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>43</v>
+      </c>
+      <c r="B555" t="s">
+        <v>949</v>
+      </c>
+      <c r="C555" t="s">
+        <v>950</v>
+      </c>
+      <c r="D555"/>
+      <c r="E555" s="3">
+        <v>97500000</v>
+      </c>
+      <c r="F555" s="3"/>
+      <c r="G555" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H555" s="3"/>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>44</v>
+      </c>
+      <c r="B556" t="s">
+        <v>951</v>
+      </c>
+      <c r="C556" t="s">
+        <v>952</v>
+      </c>
+      <c r="D556"/>
+      <c r="E556" s="3">
+        <v>104000000</v>
+      </c>
+      <c r="F556" s="3"/>
+      <c r="G556" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H556" s="3"/>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>45</v>
+      </c>
+      <c r="B557" t="s">
+        <v>953</v>
+      </c>
+      <c r="C557" t="s">
+        <v>910</v>
+      </c>
+      <c r="D557"/>
+      <c r="E557" s="3">
+        <v>37000000</v>
+      </c>
+      <c r="F557" s="3"/>
+      <c r="G557" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H557" s="3"/>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>46</v>
+      </c>
+      <c r="B558" t="s">
+        <v>954</v>
+      </c>
+      <c r="D558"/>
+      <c r="E558" s="3">
+        <v>33000000</v>
+      </c>
+      <c r="F558" s="3"/>
+      <c r="G558" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="H558" s="3"/>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>47</v>
+      </c>
+      <c r="B559" t="s">
+        <v>956</v>
+      </c>
+      <c r="C559" t="s">
+        <v>914</v>
+      </c>
+      <c r="D559"/>
+      <c r="E559" s="3">
+        <v>45000000</v>
+      </c>
+      <c r="F559" s="3"/>
+      <c r="G559" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H559" s="3"/>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>48</v>
+      </c>
+      <c r="B560" t="s">
+        <v>957</v>
+      </c>
+      <c r="C560" t="s">
+        <v>914</v>
+      </c>
+      <c r="D560"/>
+      <c r="E560" s="3">
+        <v>43000000</v>
+      </c>
+      <c r="F560" s="3"/>
+      <c r="G560" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H560" s="3"/>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>49</v>
+      </c>
+      <c r="B561" t="s">
+        <v>958</v>
+      </c>
+      <c r="C561" t="s">
+        <v>914</v>
+      </c>
+      <c r="D561"/>
+      <c r="E561" s="3">
+        <v>41000000</v>
+      </c>
+      <c r="F561" s="3"/>
+      <c r="G561" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H561" s="3"/>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>50</v>
+      </c>
+      <c r="B562" t="s">
+        <v>959</v>
+      </c>
+      <c r="C562" t="s">
+        <v>935</v>
+      </c>
+      <c r="D562"/>
+      <c r="E562" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="F562" s="3"/>
+      <c r="G562" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H562" s="3"/>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>51</v>
+      </c>
+      <c r="B563" t="s">
+        <v>960</v>
+      </c>
+      <c r="C563" t="s">
+        <v>920</v>
+      </c>
+      <c r="D563"/>
+      <c r="E563" s="3">
+        <v>55000000</v>
+      </c>
+      <c r="F563" s="3"/>
+      <c r="G563" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H563" s="3"/>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>52</v>
+      </c>
+      <c r="B564" t="s">
+        <v>961</v>
+      </c>
+      <c r="C564" t="s">
+        <v>962</v>
+      </c>
+      <c r="D564"/>
+      <c r="E564" s="3">
+        <v>60000000</v>
+      </c>
+      <c r="F564" s="3"/>
+      <c r="G564" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H564" s="3"/>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>53</v>
+      </c>
+      <c r="B565" t="s">
+        <v>963</v>
+      </c>
+      <c r="C565" t="s">
+        <v>950</v>
+      </c>
+      <c r="D565"/>
+      <c r="E565" s="3">
+        <v>91000000</v>
+      </c>
+      <c r="F565" s="3"/>
+      <c r="G565" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H565" s="3"/>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>54</v>
+      </c>
+      <c r="B566" t="s">
+        <v>964</v>
+      </c>
+      <c r="C566" t="s">
+        <v>952</v>
+      </c>
+      <c r="D566"/>
+      <c r="E566" s="3">
+        <v>97500000</v>
+      </c>
+      <c r="F566" s="3"/>
+      <c r="G566" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H566" s="3"/>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>55</v>
+      </c>
+      <c r="B567" t="s">
+        <v>965</v>
+      </c>
+      <c r="D567"/>
+      <c r="E567" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F567" s="3"/>
+      <c r="G567" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="H567" s="3"/>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>56</v>
+      </c>
+      <c r="B568" t="s">
+        <v>967</v>
+      </c>
+      <c r="D568"/>
+      <c r="E568" s="3">
+        <v>7000000</v>
+      </c>
+      <c r="F568" s="3"/>
+      <c r="G568" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="H568" s="3"/>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>57</v>
+      </c>
+      <c r="B569" t="s">
+        <v>969</v>
+      </c>
+      <c r="D569"/>
+      <c r="E569" s="3">
+        <v>16000000</v>
+      </c>
+      <c r="F569" s="3"/>
+      <c r="G569" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="H569" s="3"/>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>58</v>
+      </c>
+      <c r="B570" t="s">
+        <v>971</v>
+      </c>
+      <c r="D570"/>
+      <c r="E570" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F570" s="3"/>
+      <c r="G570" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="H570" s="3"/>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>59</v>
+      </c>
+      <c r="B571" t="s">
+        <v>973</v>
+      </c>
+      <c r="D571"/>
+      <c r="E571" s="3">
+        <v>3500000</v>
+      </c>
+      <c r="F571" s="3"/>
+      <c r="G571" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="H571" s="3"/>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
         <v>60</v>
       </c>
-      <c r="H506" s="3"/>
-[...6 lines deleted...]
-      <c r="H507" s="3"/>
+      <c r="B572" t="s">
+        <v>975</v>
+      </c>
+      <c r="D572"/>
+      <c r="E572" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="F572" s="3"/>
+      <c r="G572" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="H572" s="3"/>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>61</v>
+      </c>
+      <c r="B573" t="s">
+        <v>977</v>
+      </c>
+      <c r="C573" t="s">
+        <v>978</v>
+      </c>
+      <c r="D573"/>
+      <c r="E573" s="3">
+        <v>22000000</v>
+      </c>
+      <c r="F573" s="3"/>
+      <c r="G573" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H573" s="3"/>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>62</v>
+      </c>
+      <c r="B574" t="s">
+        <v>979</v>
+      </c>
+      <c r="C574" t="s">
+        <v>912</v>
+      </c>
+      <c r="D574"/>
+      <c r="E574" s="3">
+        <v>18000000</v>
+      </c>
+      <c r="F574" s="3"/>
+      <c r="G574" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H574" s="3"/>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>63</v>
+      </c>
+      <c r="B575" t="s">
+        <v>980</v>
+      </c>
+      <c r="C575" t="s">
+        <v>981</v>
+      </c>
+      <c r="D575"/>
+      <c r="E575" s="3">
+        <v>30000000</v>
+      </c>
+      <c r="F575" s="3"/>
+      <c r="G575" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H575" s="3"/>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>64</v>
+      </c>
+      <c r="B576" t="s">
+        <v>982</v>
+      </c>
+      <c r="C576" t="s">
+        <v>981</v>
+      </c>
+      <c r="D576"/>
+      <c r="E576" s="3">
+        <v>28000000</v>
+      </c>
+      <c r="F576" s="3"/>
+      <c r="G576" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H576" s="3"/>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>65</v>
+      </c>
+      <c r="B577" t="s">
+        <v>983</v>
+      </c>
+      <c r="C577" t="s">
+        <v>981</v>
+      </c>
+      <c r="D577"/>
+      <c r="E577" s="3">
+        <v>26000000</v>
+      </c>
+      <c r="F577" s="3"/>
+      <c r="G577" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H577" s="3"/>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>66</v>
+      </c>
+      <c r="B578" t="s">
+        <v>984</v>
+      </c>
+      <c r="C578" t="s">
+        <v>985</v>
+      </c>
+      <c r="D578"/>
+      <c r="E578" s="3">
+        <v>35000000</v>
+      </c>
+      <c r="F578" s="3"/>
+      <c r="G578" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H578" s="3"/>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>67</v>
+      </c>
+      <c r="B579" t="s">
+        <v>986</v>
+      </c>
+      <c r="C579" t="s">
+        <v>987</v>
+      </c>
+      <c r="D579"/>
+      <c r="E579" s="3">
+        <v>40000000</v>
+      </c>
+      <c r="F579" s="3"/>
+      <c r="G579" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H579" s="3"/>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>68</v>
+      </c>
+      <c r="B580" t="s">
+        <v>988</v>
+      </c>
+      <c r="C580" t="s">
+        <v>989</v>
+      </c>
+      <c r="D580"/>
+      <c r="E580" s="3">
+        <v>45000000</v>
+      </c>
+      <c r="F580" s="3"/>
+      <c r="G580" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H580" s="3"/>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>69</v>
+      </c>
+      <c r="B581" t="s">
+        <v>990</v>
+      </c>
+      <c r="C581" t="s">
+        <v>991</v>
+      </c>
+      <c r="D581"/>
+      <c r="E581" s="3">
+        <v>71500000</v>
+      </c>
+      <c r="F581" s="3"/>
+      <c r="G581" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H581" s="3"/>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>70</v>
+      </c>
+      <c r="B582" t="s">
+        <v>992</v>
+      </c>
+      <c r="C582" t="s">
+        <v>952</v>
+      </c>
+      <c r="D582"/>
+      <c r="E582" s="3">
+        <v>78000000</v>
+      </c>
+      <c r="F582" s="3"/>
+      <c r="G582" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H582" s="3"/>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>71</v>
+      </c>
+      <c r="B583" t="s">
+        <v>993</v>
+      </c>
+      <c r="C583" t="s">
+        <v>978</v>
+      </c>
+      <c r="D583"/>
+      <c r="E583" s="3">
+        <v>26000000</v>
+      </c>
+      <c r="F583" s="3"/>
+      <c r="G583" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H583" s="3"/>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>72</v>
+      </c>
+      <c r="B584" t="s">
+        <v>994</v>
+      </c>
+      <c r="C584" t="s">
+        <v>912</v>
+      </c>
+      <c r="D584"/>
+      <c r="E584" s="3">
+        <v>22000000</v>
+      </c>
+      <c r="F584" s="3"/>
+      <c r="G584" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H584" s="3"/>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>73</v>
+      </c>
+      <c r="B585" t="s">
+        <v>995</v>
+      </c>
+      <c r="C585" t="s">
+        <v>981</v>
+      </c>
+      <c r="D585"/>
+      <c r="E585" s="3">
+        <v>34000000</v>
+      </c>
+      <c r="F585" s="3"/>
+      <c r="G585" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H585" s="3"/>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>74</v>
+      </c>
+      <c r="B586" t="s">
+        <v>996</v>
+      </c>
+      <c r="C586" t="s">
+        <v>981</v>
+      </c>
+      <c r="D586"/>
+      <c r="E586" s="3">
+        <v>32000000</v>
+      </c>
+      <c r="F586" s="3"/>
+      <c r="G586" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H586" s="3"/>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>75</v>
+      </c>
+      <c r="B587" t="s">
+        <v>997</v>
+      </c>
+      <c r="C587" t="s">
+        <v>981</v>
+      </c>
+      <c r="D587"/>
+      <c r="E587" s="3">
+        <v>30000000</v>
+      </c>
+      <c r="F587" s="3"/>
+      <c r="G587" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H587" s="3"/>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>76</v>
+      </c>
+      <c r="B588" t="s">
+        <v>998</v>
+      </c>
+      <c r="C588" t="s">
+        <v>999</v>
+      </c>
+      <c r="D588"/>
+      <c r="E588" s="3">
+        <v>39000000</v>
+      </c>
+      <c r="F588" s="3"/>
+      <c r="G588" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H588" s="3"/>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>77</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D589"/>
+      <c r="E589" s="3">
+        <v>44000000</v>
+      </c>
+      <c r="F589" s="3"/>
+      <c r="G589" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H589" s="3"/>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>78</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D590"/>
+      <c r="E590" s="3">
+        <v>49000000</v>
+      </c>
+      <c r="F590" s="3"/>
+      <c r="G590" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H590" s="3"/>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>79</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C591" t="s">
+        <v>950</v>
+      </c>
+      <c r="D591"/>
+      <c r="E591" s="3">
+        <v>76700000</v>
+      </c>
+      <c r="F591" s="3"/>
+      <c r="G591" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H591" s="3"/>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>80</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C592" t="s">
+        <v>952</v>
+      </c>
+      <c r="D592"/>
+      <c r="E592" s="3">
+        <v>83200000</v>
+      </c>
+      <c r="F592" s="3"/>
+      <c r="G592" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H592" s="3"/>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>81</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D593"/>
+      <c r="E593" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="F593" s="3"/>
+      <c r="G593" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H593" s="3"/>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>82</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D594"/>
+      <c r="E594" s="3">
+        <v>7000000</v>
+      </c>
+      <c r="F594" s="3"/>
+      <c r="G594" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H594" s="3"/>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>83</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D595"/>
+      <c r="E595" s="3">
+        <v>200000</v>
+      </c>
+      <c r="F595" s="3"/>
+      <c r="G595" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H595" s="3"/>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>84</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D596"/>
+      <c r="E596" s="3">
+        <v>250000</v>
+      </c>
+      <c r="F596" s="3"/>
+      <c r="G596" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H596" s="3"/>
+    </row>
+    <row r="597" spans="1:8" customHeight="1" ht="25">
+      <c r="A597" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D597"/>
+      <c r="E597" s="3"/>
+      <c r="F597" s="3"/>
+      <c r="G597" s="3"/>
+      <c r="H597" s="3"/>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>1</v>
+      </c>
+      <c r="B598" t="s">
+        <v>765</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D598"/>
+      <c r="E598" s="3">
+        <v>12000000</v>
+      </c>
+      <c r="F598" s="3"/>
+      <c r="G598" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H598" s="4"/>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>2</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D599"/>
+      <c r="E599" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="F599" s="3"/>
+      <c r="G599" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H599" s="3"/>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>3</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D600"/>
+      <c r="E600" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="F600" s="3"/>
+      <c r="G600" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H600" s="3"/>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>4</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D601"/>
+      <c r="E601" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="F601" s="3"/>
+      <c r="G601" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H601" s="3"/>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="D602"/>
+      <c r="E602" s="3"/>
+      <c r="F602" s="3"/>
+      <c r="G602" s="3"/>
+      <c r="H602" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="H3:H26"/>
+    <mergeCell ref="H3:H58"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="H28:H34"/>
-[...44 lines deleted...]
-    <mergeCell ref="A502:H502"/>
+    <mergeCell ref="H60:H75"/>
+    <mergeCell ref="A59:H59"/>
+    <mergeCell ref="H77:H102"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="H104:H191"/>
+    <mergeCell ref="A103:H103"/>
+    <mergeCell ref="H193:H205"/>
+    <mergeCell ref="A192:H192"/>
+    <mergeCell ref="H207:H218"/>
+    <mergeCell ref="A206:H206"/>
+    <mergeCell ref="H220:H241"/>
+    <mergeCell ref="A219:H219"/>
+    <mergeCell ref="H243:H260"/>
+    <mergeCell ref="A242:H242"/>
+    <mergeCell ref="H262:H292"/>
+    <mergeCell ref="A261:H261"/>
+    <mergeCell ref="H294:H299"/>
+    <mergeCell ref="A293:H293"/>
+    <mergeCell ref="H301:H303"/>
+    <mergeCell ref="A300:H300"/>
+    <mergeCell ref="H305:H310"/>
+    <mergeCell ref="A304:H304"/>
+    <mergeCell ref="H312:H321"/>
+    <mergeCell ref="A311:H311"/>
+    <mergeCell ref="H323:H329"/>
+    <mergeCell ref="A322:H322"/>
+    <mergeCell ref="H331:H338"/>
+    <mergeCell ref="A330:H330"/>
+    <mergeCell ref="H340:H385"/>
+    <mergeCell ref="A339:H339"/>
+    <mergeCell ref="H387:H404"/>
+    <mergeCell ref="A386:H386"/>
+    <mergeCell ref="H406:H430"/>
+    <mergeCell ref="A405:H405"/>
+    <mergeCell ref="H432:H433"/>
+    <mergeCell ref="A431:H431"/>
+    <mergeCell ref="H435:H451"/>
+    <mergeCell ref="A434:H434"/>
+    <mergeCell ref="H453:H458"/>
+    <mergeCell ref="A452:H452"/>
+    <mergeCell ref="H460:H470"/>
+    <mergeCell ref="A459:H459"/>
+    <mergeCell ref="H472:H481"/>
+    <mergeCell ref="A471:H471"/>
+    <mergeCell ref="H483:H496"/>
+    <mergeCell ref="A482:H482"/>
+    <mergeCell ref="H498:H511"/>
+    <mergeCell ref="A497:H497"/>
+    <mergeCell ref="H513:H596"/>
+    <mergeCell ref="A512:H512"/>
+    <mergeCell ref="H598:H601"/>
+    <mergeCell ref="A597:H597"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId_hyperlink_1" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5" tooltip="Đi đến trang" display="Đi đến trang"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6" tooltip="Đi đến trang" display="Đi đến trang"/>
-    <hyperlink ref="D15" r:id="rId_hyperlink_7" tooltip="Đi đến trang" display="Đi đến trang"/>
-[...141 lines deleted...]
-    <hyperlink ref="H199" r:id="rId_hyperlink_149" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_7" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_8" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_9" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_10" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_11" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_12" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_13" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_14" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_15" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_16" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_17" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_18" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_19" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_20" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_21" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_22" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_23" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_24" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_25" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_26" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_27" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_28" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_29" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_30" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_31" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_32" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_33" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_34" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_35" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_36" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_37" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_38" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_39" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_40" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_41" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_42" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_43" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_44" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_45" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_46" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_47" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_48" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_49" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_50" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_51" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_52" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_53" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_54" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_55" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_56" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_57" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_58" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_59" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_60" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_61" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_62" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_63" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_64" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_65" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_66" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_67" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_68" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_69" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_70" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_71" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_72" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_73" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_74" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_75" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_76" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_77" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_78" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_79" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_80" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_81" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_82" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_83" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_84" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_85" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_86" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_87" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_88" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_89" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_90" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_91" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_92" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_93" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_94" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_95" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_96" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_97" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_98" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_99" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_100" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_101" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_102" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_103" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_104" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_105" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_106" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_107" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_108" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_109" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_110" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_111" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_112" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_113" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_114" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_115" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_116" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_117" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_118" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_119" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_120" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_121" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_122" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_123" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_124" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_125" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_126" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_127" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_128" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_129" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_130" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_131" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_132" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_133" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_134" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_135" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_136" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_137" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_138" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_139" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D391" r:id="rId_hyperlink_140" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_141" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_142" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_143" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_144" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D411" r:id="rId_hyperlink_145" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_146" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_147" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_148" tooltip="Đi đến trang" display="Đi đến trang"/>
+    <hyperlink ref="H262" r:id="rId_hyperlink_149" tooltip="Đi đến trang" display="Đi đến trang"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>